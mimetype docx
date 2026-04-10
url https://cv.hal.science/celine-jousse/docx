--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -2767,286 +2767,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes d’adaptation à la disponibilité en acides aminés indispensables : rôles de la voie GCN2/eIF2/ATF4</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methyl donor deficiency in H9c2 cardiomyoblasts induces ER stress as an important part of the proteome response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59, pp.62-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2014.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796515v1</w:t>
+                <w:t xml:space="preserve">hal-02459227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methyl donor deficiency in H9c2 cardiomyoblasts induces ER stress as an important part of the proteome response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mécanismes d’adaptation à la disponibilité en acides aminés indispensables : rôles de la voie GCN2/eIF2/ATF4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fafournoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2014.11.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02459227v1</w:t>
+                <w:t xml:space="preserve">hal-02796515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to the availability of essential amino-acids: role of GCN2/eIF2α/ATF4 pathway</w:t>
               </w:r>
@@ -5376,295 +5376,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATF2 is required for amino acid-regulated transcription by orchestrating specific histone acetylation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The p300/CBP-associated factor (PCAF) is a cofactor of ATF4 for amino acid-regulated transcription of CHOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Cherasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Parry</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaveroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 35 (4), pp.1312-1321. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm038⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 35 (17), pp.5954-5965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658676v1</w:t>
+                <w:t xml:space="preserve">hal-02658408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The p300/CBP-associated factor (PCAF) is a cofactor of ATF4 for amino acid-regulated transcription of CHOP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ATF2 is required for amino acid-regulated transcription by orchestrating specific histone acetylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Cherasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valerie Carraro</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Breitwieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 35 (17), pp.5954-5965. </w:t>
+              <w:t xml:space="preserve">, 2007, 35 (4), pp.1312-1321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658408v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRB3 inhibits the transcriptional activation of stress-regulated genes by a negative feedback on the ATF4 pathway</w:t>
               </w:r>
@@ -6171,286 +6171,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of CHOP expression by amino acid limitation requires both ATF4 expression and ATF2 phosphorylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amino acids as regulators of gene expression : Molecular mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gerald Thiel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 313 (2), pp.447-452</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683570v1</w:t>
+                <w:t xml:space="preserve">hal-02679439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acids as regulators of gene expression : Molecular mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induction of CHOP expression by amino acid limitation requires both ATF4 expression and ATF2 phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Mordier</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (7), pp.5288-5297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M311862200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679439v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytoprotection by pre-emptive conditional phosporylation of translation initiation factor 2</w:t>
               </w:r>
@@ -12194,51 +12194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031012v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Doug&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carraro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0317505" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Chaouki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Vituret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112030" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065107v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112377" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15252" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.104891" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cussonneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi M. Djelloul-Mazouz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010621" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheng Lim Goh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tounayre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108321" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Maurin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa B&#8217;chir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2022.2049045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137196" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474813v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Muranishi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vachette-Dit-Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Saez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab222" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Jouve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02502-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fafournoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6026/97320630015369" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915683v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernardo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Schiphorst" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205271" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mesclon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lambert-Langlais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carraro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hainault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.15828" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595228v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruhat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chaveroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173302007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594882v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumortier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Casamento" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-0956" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438154v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27698" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3582" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Terrisse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000114373" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02459218v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaveroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carraro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canaple" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aaa0549" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02459227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Martinez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brachet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2014.11.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519158v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2016005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/946DC98B9A4B150B87C5D8D5FDB23FF8452C8E63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153112002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104896" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638190v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa B'Chir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2014.03.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631139v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Gourbeyre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2014.04.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCMHRVRK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635326v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorsignol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brenachot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.01.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056786v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt563" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645818v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Langlais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-011-0205-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/360324234E5DDDE7D23B354BAE394F144E72885B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02460410v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lambert&#8208;langlais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-181792" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650318v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Langlais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherasse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MQ8JB85-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.10.027" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660079v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015716" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081358v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaveroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Cherasse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.02.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666432v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2008.06818.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664128v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ch&#233;rasse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.40" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KRPVFXVB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665914v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mordier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.07.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34W8974M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.03.050" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658676v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Breitwieser" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm038" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658408v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm642" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663945v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M611723200" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jousse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2005.03.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Balage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682908v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Arliguie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.03.077" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683570v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thiel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M311862200" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679439v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673326v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Lu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Marciniak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Novoa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670228v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oyadomari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940973v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/29.21.4341" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684190v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691090v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941622v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/130.6.1555" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684376v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684379v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691123v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Harding" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941605v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3340147" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695981v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695708v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Zhong Wang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ferrara" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.28.17588" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040983v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741271v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741277v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786043v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930383v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237880v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742614v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12520" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065490v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorsignol-Desmet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019620v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019266v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173381v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760814v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763975v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768068v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maaroufi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bontems" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jousse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766798v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771361v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poissonnet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214142v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Azar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faure" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041599v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bindels" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845987v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811435v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305347v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Reinhardt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739369v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740006v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123086v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernardo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robinson J.E." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/278374.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70847-7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X7M7ZR5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190022v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748854v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748225v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Peugnet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747691v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/215827.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.016" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79CSFMKC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799663v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805890v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741303v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792534v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809468v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434028v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031012v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Doug&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carraro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0317505" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Chaouki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Vituret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112030" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065107v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112377" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15252" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.104891" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cussonneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi M. Djelloul-Mazouz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010621" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheng Lim Goh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tounayre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108321" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Maurin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa B&#8217;chir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2022.2049045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137196" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474813v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Muranishi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vachette-Dit-Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Saez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab222" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Jouve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02502-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fafournoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6026/97320630015369" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915683v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernardo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Schiphorst" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205271" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mesclon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lambert-Langlais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carraro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hainault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.15828" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595228v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruhat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chaveroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173302007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594882v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumortier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Casamento" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-0956" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438154v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27698" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3582" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Terrisse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000114373" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02459218v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaveroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carraro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canaple" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aaa0549" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02459227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Martinez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brachet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2014.11.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796515v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519158v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2016005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/946DC98B9A4B150B87C5D8D5FDB23FF8452C8E63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153112002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104896" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638190v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa B'Chir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2014.03.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631139v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Gourbeyre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2014.04.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCMHRVRK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635326v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorsignol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brenachot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.01.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056786v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt563" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645818v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Langlais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-011-0205-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/360324234E5DDDE7D23B354BAE394F144E72885B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02460410v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lambert&#8208;langlais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-181792" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650318v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Langlais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherasse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MQ8JB85-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.10.027" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660079v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015716" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081358v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaveroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Cherasse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.02.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666432v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2008.06818.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664128v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ch&#233;rasse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.40" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KRPVFXVB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665914v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mordier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.07.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34W8974M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.03.050" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658408v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm642" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658676v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Breitwieser" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm038" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663945v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M611723200" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jousse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2005.03.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Balage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682908v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Arliguie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.03.077" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679439v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683570v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thiel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M311862200" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673326v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Lu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Marciniak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Novoa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670228v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oyadomari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940973v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/29.21.4341" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684190v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691090v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941622v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/130.6.1555" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684376v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684379v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691123v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Harding" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941605v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3340147" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695981v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695708v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Zhong Wang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ferrara" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.28.17588" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040983v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741271v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741277v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786043v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930383v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237880v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742614v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12520" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065490v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorsignol-Desmet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019620v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019266v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173381v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760814v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763975v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768068v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maaroufi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bontems" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jousse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766798v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771361v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poissonnet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214142v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Azar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faure" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041599v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bindels" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845987v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811435v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305347v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Reinhardt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739369v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740006v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123086v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernardo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robinson J.E." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/278374.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70847-7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X7M7ZR5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190022v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748854v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748225v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Peugnet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747691v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/215827.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.016" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79CSFMKC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799663v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805890v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741303v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792534v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809468v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434028v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>