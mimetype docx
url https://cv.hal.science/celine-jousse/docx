--- v1 (2026-04-10)
+++ v2 (2026-04-10)
@@ -5376,295 +5376,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The p300/CBP-associated factor (PCAF) is a cofactor of ATF4 for amino acid-regulated transcription of CHOP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ATF2 is required for amino acid-regulated transcription by orchestrating specific histone acetylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Cherasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valerie Carraro</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Breitwieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 35 (17), pp.5954-5965. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm642⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 35 (4), pp.1312-1321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658408v1</w:t>
+                <w:t xml:space="preserve">hal-02658676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATF2 is required for amino acid-regulated transcription by orchestrating specific histone acetylation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The p300/CBP-associated factor (PCAF) is a cofactor of ATF4 for amino acid-regulated transcription of CHOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Cherasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Parry</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaveroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 35 (4), pp.1312-1321. </w:t>
+              <w:t xml:space="preserve">, 2007, 35 (17), pp.5954-5965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658676v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRB3 inhibits the transcriptional activation of stress-regulated genes by a negative feedback on the ATF4 pathway</w:t>
               </w:r>
@@ -6171,286 +6171,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acids as regulators of gene expression : Molecular mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induction of CHOP expression by amino acid limitation requires both ATF4 expression and ATF2 phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Mordier</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (7), pp.5288-5297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M311862200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679439v1</w:t>
+                <w:t xml:space="preserve">hal-02683570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of CHOP expression by amino acid limitation requires both ATF4 expression and ATF2 phosphorylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amino acids as regulators of gene expression : Molecular mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gerald Thiel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 313 (2), pp.447-452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M311862200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02683570v1</w:t>
+                <w:t xml:space="preserve">hal-02679439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytoprotection by pre-emptive conditional phosporylation of translation initiation factor 2</w:t>
               </w:r>
@@ -12194,51 +12194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031012v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Doug&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carraro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0317505" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Chaouki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Vituret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112030" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065107v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112377" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15252" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.104891" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cussonneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi M. Djelloul-Mazouz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010621" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheng Lim Goh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tounayre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108321" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Maurin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa B&#8217;chir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2022.2049045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137196" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474813v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Muranishi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vachette-Dit-Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Saez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab222" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Jouve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02502-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fafournoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6026/97320630015369" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915683v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernardo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Schiphorst" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205271" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mesclon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lambert-Langlais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carraro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hainault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.15828" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595228v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruhat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chaveroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173302007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594882v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumortier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Casamento" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-0956" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438154v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27698" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3582" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Terrisse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000114373" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02459218v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaveroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carraro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canaple" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aaa0549" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02459227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Martinez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brachet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2014.11.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796515v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519158v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2016005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/946DC98B9A4B150B87C5D8D5FDB23FF8452C8E63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153112002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104896" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638190v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa B'Chir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2014.03.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631139v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Gourbeyre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2014.04.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCMHRVRK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635326v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorsignol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brenachot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.01.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056786v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt563" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645818v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Langlais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-011-0205-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/360324234E5DDDE7D23B354BAE394F144E72885B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02460410v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lambert&#8208;langlais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-181792" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650318v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Langlais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherasse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MQ8JB85-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.10.027" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660079v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015716" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081358v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaveroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Cherasse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.02.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666432v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2008.06818.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664128v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ch&#233;rasse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.40" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KRPVFXVB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665914v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mordier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.07.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34W8974M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.03.050" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658408v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm642" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658676v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Breitwieser" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm038" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663945v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M611723200" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jousse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2005.03.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Balage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682908v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Arliguie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.03.077" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679439v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683570v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thiel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M311862200" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673326v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Lu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Marciniak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Novoa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670228v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oyadomari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940973v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/29.21.4341" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684190v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691090v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941622v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/130.6.1555" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684376v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684379v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691123v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Harding" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941605v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3340147" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695981v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695708v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Zhong Wang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ferrara" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.28.17588" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040983v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741271v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741277v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786043v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930383v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237880v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742614v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12520" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065490v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorsignol-Desmet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019620v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019266v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173381v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760814v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763975v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768068v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maaroufi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bontems" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jousse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766798v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771361v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poissonnet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214142v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Azar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faure" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041599v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bindels" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845987v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811435v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305347v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Reinhardt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739369v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740006v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123086v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernardo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robinson J.E." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/278374.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70847-7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X7M7ZR5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190022v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748854v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748225v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Peugnet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747691v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/215827.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.016" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79CSFMKC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799663v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805890v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741303v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792534v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809468v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434028v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031012v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Doug&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carraro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0317505" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Chaouki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Vituret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112030" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065107v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112377" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15252" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.104891" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cussonneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi M. Djelloul-Mazouz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010621" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheng Lim Goh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tounayre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108321" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Maurin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa B&#8217;chir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2022.2049045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137196" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474813v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Muranishi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vachette-Dit-Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Saez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab222" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Jouve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02502-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fafournoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6026/97320630015369" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915683v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernardo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Schiphorst" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205271" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mesclon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lambert-Langlais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carraro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hainault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.15828" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595228v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruhat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chaveroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173302007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594882v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumortier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Casamento" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-0956" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438154v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27698" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3582" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Terrisse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000114373" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02459218v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaveroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carraro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canaple" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aaa0549" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02459227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Martinez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brachet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2014.11.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796515v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519158v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2016005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/946DC98B9A4B150B87C5D8D5FDB23FF8452C8E63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153112002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104896" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638190v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa B'Chir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2014.03.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631139v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Gourbeyre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2014.04.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCMHRVRK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635326v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorsignol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brenachot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.01.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056786v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt563" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645818v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Langlais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-011-0205-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/360324234E5DDDE7D23B354BAE394F144E72885B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02460410v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lambert&#8208;langlais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-181792" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650318v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Langlais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherasse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MQ8JB85-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.10.027" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660079v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015716" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081358v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaveroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Cherasse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.02.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666432v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2008.06818.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664128v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ch&#233;rasse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.40" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KRPVFXVB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665914v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mordier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.07.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34W8974M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.03.050" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658676v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Breitwieser" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm038" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658408v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm642" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663945v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M611723200" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jousse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2005.03.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Balage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682908v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Arliguie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.03.077" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683570v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thiel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M311862200" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679439v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673326v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Lu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Marciniak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Novoa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670228v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oyadomari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940973v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/29.21.4341" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684190v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691090v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941622v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/130.6.1555" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684376v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684379v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691123v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Harding" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941605v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3340147" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695981v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695708v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Zhong Wang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ferrara" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.28.17588" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040983v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741271v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741277v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786043v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930383v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237880v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742614v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12520" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065490v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorsignol-Desmet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019620v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019266v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173381v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760814v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763975v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768068v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maaroufi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bontems" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jousse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766798v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771361v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poissonnet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214142v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Azar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faure" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041599v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bindels" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845987v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811435v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305347v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Reinhardt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739369v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740006v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123086v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernardo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robinson J.E." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/278374.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70847-7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X7M7ZR5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190022v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748854v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748225v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Peugnet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747691v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/215827.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.016" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79CSFMKC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799663v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805890v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741303v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792534v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809468v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434028v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>