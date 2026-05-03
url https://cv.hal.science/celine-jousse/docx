--- v2 (2026-04-10)
+++ v3 (2026-05-03)
@@ -66,2058 +66,2054 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of human primary T cells after short-term leucine-deprivation and evaluation of kinase GCN2’s role in regulating differential gene expression</w:t>
+                <w:t xml:space="preserve">Transcriptional profiling of male mouse muscle across aging stages: a gene ontology analysis of the muscle matreotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Dougé</w:t>
+                <w:t xml:space="preserve">A. Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Keime</w:t>
+                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Carraro</w:t>
+                <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Jousse</w:t>
+                <w:t xml:space="preserve">K. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (2), pp.e0317505. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 27, pp.380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0317505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-026-12677-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05031012v1</w:t>
+                <w:t xml:space="preserve">hal-05590500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-cachectic changes in amino acid homeostasis precede activation of eIF2α signaling in the liver at the onset of C26 cancer-induced cachexia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a specific set of genes predicting obesity before phenotype appearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghita Chaouki</w:t>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Parry</w:t>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Vituret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin Leremboure</w:t>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 28 (3), pp.112030. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.112030⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 28 (5), pp.112377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.112377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987695v1</w:t>
+                <w:t xml:space="preserve">hal-05065107v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a specific set of genes predicting obesity before phenotype appearance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic analysis of human primary T cells after short-term leucine-deprivation and evaluation of kinase GCN2’s role in regulating differential gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Keime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (5), pp.112377. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (2), pp.e0317505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.112377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0317505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065107v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal regulation of transgene expression controlled by amino acid availability in human T cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pre-cachectic changes in amino acid homeostasis precede activation of eIF2α signaling in the liver at the onset of C26 cancer-induced cachexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Chaouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Vituret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Leremboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tan.15252⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (3), pp.112030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.112030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214017v1</w:t>
+                <w:t xml:space="preserve">hal-04987695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine extracellular matrix proteins and potential role in meat quality: First in silico Bos taurus compendium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Boby</w:t>
+                <w:t xml:space="preserve">Temporal regulation of transgene expression controlled by amino acid availability in human T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Vituret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2023.104891⟩</w:t>
+              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Jan: 103 (1), pp.e15252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tan.15252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092775v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of ATF4-Regulated Atrogenes Is Uncoupled from Muscle Atrophy during Disuse in Halofuginone-Treated Mice and in Hibernating Brown Bears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ghita Chaouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi M. Djelloul-Mazouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (1), pp.621. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms24010621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset on transcriptome signature of skeletal muscle of young, adult and aged mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Bovine extracellular matrix proteins and potential role in meat quality: First in silico Bos taurus compendium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108321⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 279, pp.104891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2023.104891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03691461v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GCN2 upregulates autophagy in response to short-term deprivation of a single essential amino acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When idiopathic male infertility is rooted in maternal malnutrition during the perinatal period in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Muranishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Parry</w:t>
+                <w:t xml:space="preserve">Mélanie Vachette-Dit-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa B’chir</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Fabrice Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1 (1), pp.119-142. </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (3), pp.463-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/27694127.2022.2049045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biolre/ioab222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749953v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the eIF2α-ATF4 Pathway by Chronic Paracetamol Treatment Is Prevented by Dietary Supplementation with Cysteine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Carraro</w:t>
+                <w:t xml:space="preserve">Dataset on transcriptome signature of skeletal muscle of young, adult and aged mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Parry</w:t>
+                <w:t xml:space="preserve">Kheng Lim Goh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Averous</w:t>
+                <w:t xml:space="preserve">Jérémy Tounayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23137196⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.108321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741978v1</w:t>
+                <w:t xml:space="preserve">hal-03691461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When idiopathic male infertility is rooted in maternal malnutrition during the perinatal period in mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Activation of the eIF2α-ATF4 Pathway by Chronic Paracetamol Treatment Is Prevented by Dietary Supplementation with Cysteine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Saez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+                <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (3), pp.463-476. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (13), pp.7196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biolre/ioab222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23137196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474813v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational supplementation with eicosapentaenoic acid reduced the metabolic consequences on the whole body and skeletal muscle in mice receiving an obesogenic diet</w:t>
+                <w:t xml:space="preserve">GCN2 upregulates autophagy in response to short-term deprivation of a single essential amino acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+                <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paul Rigaudière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Jousse</w:t>
+                <w:t xml:space="preserve">Wafa B’chir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-021-02502-6⟩</w:t>
+              <w:t xml:space="preserve">Autophagy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.119-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27694127.2022.2049045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180100v1</w:t>
+                <w:t xml:space="preserve">hal-03749953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do my qPCR calculation&amp;quot;, a web tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
+                <w:t xml:space="preserve">Transgenerational supplementation with eicosapentaenoic acid reduced the metabolic consequences on the whole body and skeletal muscle in mice receiving an obesogenic diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Reichstadt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Parry</w:t>
+                <w:t xml:space="preserve">Chrystèle Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fafournoux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (5), pp.369-372. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6026/97320630015369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-021-02502-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172518v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein restricted diet during gestation and/or lactation in mice affects 15N natural isotopic abundance of organs in the offspring: Effect of diet 15N content and growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do my qPCR calculation&amp;quot;, a web tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bernardo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Matthieu Reichstadt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fafournoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0205271⟩</w:t>
+              <w:t xml:space="preserve">Bioinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (5), pp.369-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6026/97320630015369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915683v1</w:t>
+                <w:t xml:space="preserve">hal-02172518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased ATF4 expression as a mechanism of acquired resistance to long-term amino acid limitation in cancer cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein restricted diet during gestation and/or lactation in mice affects 15N natural isotopic abundance of organs in the offspring: Effect of diet 15N content and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fafournoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Mesclon</w:t>
+                <w:t xml:space="preserve">Anne Marie Schiphorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Lambert-Langlais</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hainault</w:t>
+                <w:t xml:space="preserve">Mathilde Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.15828⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0205271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594828v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réguler l’expression d’un transgène thérapeutique par un régime alimentaire carencé en un acide aminé indispensable. Tuning transgene expression with an artificial diet: a compelling resource in gene therapy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decreased ATF4 expression as a mechanism of acquired resistance to long-term amino acid limitation in cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mesclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lambert-Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bruhat</w:t>
+                <w:t xml:space="preserve">Valerie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Chaveroux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Averous</w:t>
+                <w:t xml:space="preserve">Isabelle Hainault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (2), pp.136-139. </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (16), pp.27440-27453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20173302007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.15828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01595228v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-Dependent Control Of Energy Homeostasis by Brown Adipose Tissue in Progeny Subjected to Maternal Diet-Induced Fetal Programming</w:t>
               </w:r>
@@ -2231,5555 +2227,5693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GCN2 contributes to mTORC1 inhibition by leucine deprivation through an ATF4 independent mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Réguler l’expression d’un transgène thérapeutique par un régime alimentaire carencé en un acide aminé indispensable. Tuning transgene expression with an artificial diet: a compelling resource in gene therapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chaveroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep27698⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (2), pp.136-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173302007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438154v1</w:t>
+                <w:t xml:space="preserve">hal-01595228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulating the expression of therapeutic transgenes by controlled intake of dietary essential amino acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Chaveroux</w:t>
+                <w:t xml:space="preserve">GCN2 contributes to mTORC1 inhibition by leucine deprivation through an ATF4 independent mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lambert-Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mesclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bruhat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Averous</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nbt.3582⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.27698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep27698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594469v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for collecting mouse milk without exogenous oxytocin stimulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Regulating the expression of therapeutic transgenes by controlled intake of dietary essential amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chaveroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34, pp.746-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nbt.3582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2144/000114373⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01274509v1</w:t>
+                <w:t xml:space="preserve">hal-01594469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo imaging of the spatiotemporal activity of the eIF2 -ATF4 signaling pathway: Insights into stress and related disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Chaveroux</w:t>
+                <w:t xml:space="preserve">Method for collecting mouse milk without exogenous oxytocin stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Muranishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Carraro</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Anne Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scisignal.aaa0549⟩</w:t>
+              <w:t xml:space="preserve">Biotechniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (1), pp.47-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2144/000114373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459218v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methyl donor deficiency in H9c2 cardiomyoblasts induces ER stress as an important part of the proteome response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Jousse</w:t>
+                <w:t xml:space="preserve">In vivo imaging of the spatiotemporal activity of the eIF2 -ATF4 signaling pathway: Insights into stress and related disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chaveroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christiane Deval</w:t>
+                <w:t xml:space="preserve">V. Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Mazur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Brachet</w:t>
+                <w:t xml:space="preserve">L. Canaple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2014.11.013⟩</w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (374), pp.rs5-rs5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.aaa0549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459227v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes d’adaptation à la disponibilité en acides aminés indispensables : rôles de la voie GCN2/eIF2/ATF4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fafournoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bruhat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to the availability of essential amino-acids: role of GCN2/eIF2α/ATF4 pathway</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Methyl donor deficiency in H9c2 cardiomyoblasts induces ER stress as an important part of the proteome response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jbio/2016005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59, pp.62-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2014.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01519158v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’activation de la voie eIF2α-ATF4, une réponse adaptative au stress cellulaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation to the availability of essential amino-acids: role of GCN2/eIF2α/ATF4 pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fafournoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bruhat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Valerie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cedric Chaveroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 209 (4), pp.317-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2016005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20153112002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01595102v1</w:t>
+                <w:t xml:space="preserve">hal-01519158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal Protein Malnutrition Affects Mitochondrial Function in Adult and Results in a Resistance to High Fat Diet-Induced Obesity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’activation de la voie eIF2α-ATF4, une réponse adaptative au stress cellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Even</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chaveroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (12), pp.1057-1060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20153112002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104896⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01365546v1</w:t>
+                <w:t xml:space="preserve">hal-01595102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual role for CHOP in the crosstalk between autophagy and apoptosis to determine cell fate in response to amino acid deprivation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Hypothalamic eIF2 alpha signaling regulates food intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lorsignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brenachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Signalling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cellsig.2014.03.009⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (3), pp.438-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638190v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirement for lysosomal localization of mTOR for its activation differs between leucine and other amino acids</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Perinatal Protein Malnutrition Affects Mitochondrial Function in Adult and Results in a Resistance to High Fat Diet-Induced Obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Muranishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Signalling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cellsig.2014.04.019⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.e104896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02631139v1</w:t>
+                <w:t xml:space="preserve">hal-01365546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothalamic eIF2 alpha signaling regulates food intake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Dual role for CHOP in the crosstalk between autophagy and apoptosis to determine cell fate in response to amino acid deprivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa B'Chir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chaveroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (3), pp.438-444. </w:t>
+              <w:t xml:space="preserve">Cellular Signalling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (7), pp.1385 - 1391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cellsig.2014.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635326v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eIF2 alpha/ATF4 pathway is essential for stress-induced autophagy gene expression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Requirement for lysosomal localization of mTOR for its activation differs between leucine and other amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lambert-Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Jousse</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkt563⟩</w:t>
+              <w:t xml:space="preserve">Cellular Signalling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (9), pp.1918-1927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cellsig.2014.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056786v1</w:t>
+                <w:t xml:space="preserve">hal-02631139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The amino acid sensor GCN2 biases macronutrient selection during aging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">The eIF2 alpha/ATF4 pathway is essential for stress-induced autophagy gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa B'Chir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (16), pp.7683 - 7699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkt563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-011-0205-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02645818v1</w:t>
+                <w:t xml:space="preserve">hal-01056786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal undernutrition affects the methylation and expression of the leptin gene in adults: implication for the understanding of metabolic syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The amino acid sensor GCN2 biases macronutrient selection during aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chaveroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 25 (9), pp.3271-3278. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (1), pp.119 - 126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.11-181792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-011-0205-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460410v1</w:t>
+                <w:t xml:space="preserve">hal-02645818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid deprivation regulates the stress-inducible gene p8 via the GCN2/ATF4 pathway</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Identification of GCN2 as new redox regulator for oxidative stress prevention in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chaveroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lambert-Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Parry</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 413 (1), pp.24 - 29. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2011.08.028⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 415 (1), pp.120 - 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2011.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650318v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of GCN2 as new redox regulator for oxidative stress prevention in vivo</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Perinatal undernutrition affects the methylation and expression of the leptin gene in adults: implication for the understanding of metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Jousse</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lambert‐langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2011.10.027⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (9), pp.3271-3278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.11-181792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645943v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino Acid Availability Controls TRB3 Transcription in Liver through the GCN2/eIF2 alpha/ATF4 Pathway</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Amino acid deprivation regulates the stress-inducible gene p8 via the GCN2/ATF4 pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lambert-Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cherasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cedric Chaveroux</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0015716⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 413 (1), pp.24 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2011.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660079v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms involved in the adaptation to amino acid limitation in mammals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Amino Acid Availability Controls TRB3 Transcription in Liver through the GCN2/eIF2 alpha/ATF4 Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lambert-Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Parry</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chaveroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 92 (7), pp.736-745. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2010.02.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0015716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081358v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid limitation regulates the expression of genes involved in several specific biological processes through GCN2-dependent and GCN2-independent pathways</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Molecular mechanisms involved in the adaptation to amino acid limitation in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaveroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lambert-Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Cherasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2008.06818.x⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 92 (7), pp.736-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2010.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666432v1</w:t>
+                <w:t xml:space="preserve">hal-05081358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acids as regulators of gene expression in mammals: Molecular mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Chérasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaveroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 35 (3), pp.249-257. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biof.40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino-acid limitation induces the GCN2 signaling pathway in myoblasts but not in myotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Amino acid limitation regulates the expression of genes involved in several specific biological processes through GCN2-dependent and GCN2-independent pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaveroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Mordier</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Cherasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 90 (11-12), pp.1716-1721. </w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 276 (3), pp.707-718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2008.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2008.06818.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665914v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the repressor JDP2 in the amino acid-regulated transcription of CHOP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Amino-acid limitation induces the GCN2 signaling pathway in myoblasts but not in myotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Talvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaveroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie Carraro</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2008.03.050⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90 (11-12), pp.1716-1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2008.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656794v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATF2 is required for amino acid-regulated transcription by orchestrating specific histone acetylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of the repressor JDP2 in the amino acid-regulated transcription of CHOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Cherasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaveroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bruhat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Parry</w:t>
+                <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 582 (10), pp.1537-1541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2008.03.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02658676v1</w:t>
+                <w:t xml:space="preserve">hal-02656794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The p300/CBP-associated factor (PCAF) is a cofactor of ATF4 for amino acid-regulated transcription of CHOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Cherasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaveroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35 (17), pp.5954-5965. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRB3 inhibits the transcriptional activation of stress-regulated genes by a negative feedback on the ATF4 pathway</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">ATF2 is required for amino acid-regulated transcription by orchestrating specific histone acetylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Cherasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Breitwieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoan Cherasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (4), pp.1312-1321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M611723200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02663945v1</w:t>
+                <w:t xml:space="preserve">hal-02658676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GCN2 kinase biases feeding behavior to maintain amino acid homeostasis in omnivores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">TRB3 inhibits the transcriptional activation of stress-regulated genes by a negative feedback on the ATF4 pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bruhat</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Cherasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 282 (21), pp.15851-15861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M611723200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2005.03.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02454718v1</w:t>
+                <w:t xml:space="preserve">hal-02663945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La kinase GCN2 régule le comportement alimentaire des omnivores afin de maintenir l’homéostasie des acides aminés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">The GCN2 kinase biases feeding behavior to maintain amino acid homeostasis in omnivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1 (4), pp.273-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2005.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681321v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of IGFBP-1 expression by amino acid deprivation of HepG2 human hepatoma cells involves both a transcriptional activation and an mRNA stabilization due to its 3'UTR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">La kinase GCN2 régule le comportement alimentaire des omnivores afin de maintenir l’homéostasie des acides aminés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle M. Balage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Celine Arliguie</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (10), pp.799-801</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2005.03.077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02682908v1</w:t>
+                <w:t xml:space="preserve">hal-02681321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of CHOP expression by amino acid limitation requires both ATF4 expression and ATF2 phosphorylation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Induction of IGFBP-1 expression by amino acid deprivation of HepG2 human hepatoma cells involves both a transcriptional activation and an mRNA stabilization due to its 3'UTR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerald Thiel</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Arliguie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M311862200⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 579 (12), pp.2609-2614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2005.03.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683570v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acids as regulators of gene expression : Molecular mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cytoprotection by pre-emptive conditional phosporylation of translation initiation factor 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Mordier</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Marciniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 313 (2), pp.447-452</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (1), pp.169-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679439v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoprotection by pre-emptive conditional phosporylation of translation initiation factor 2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Amino acids as regulators of gene expression : Molecular mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">I. Novoa</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 23 (1), pp.169-179</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 313 (2), pp.447-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673326v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of a constitutive translation initiation factor 2 alpha phosphatase, CReP, promotes survival of stressed cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Induction of CHOP expression by amino acid limitation requires both ATF4 expression and ATF2 phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Zhang</w:t>
+                <w:t xml:space="preserve">Gerald Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (7), pp.5288-5297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M311862200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670228v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of CHOP translation by a peptide encoded by an open reading frame localized in the chop 5'UTR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Inhibition of a constitutive translation initiation factor 2 alpha phosphatase, CReP, promotes survival of stressed cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Oyadomari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Novoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 163 (4), pp.767-775</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940973v1</w:t>
+                <w:t xml:space="preserve">hal-02670228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid regulation of gene expression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Inhibition of CHOP translation by a peptide encoded by an open reading frame localized in the chop 5'UTR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruhat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 29 (21), pp.4341-4351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/29.21.4341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684190v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for multiple signaling pathways in the regulation of gene expression by amino acids in human cell lines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Amino acid regulation of gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fafournoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fafournoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 130, pp.1555-1560</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 351, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691090v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Multiple Signaling Pathways in the Regulation of Gene Expression by Amino Acids in Human Cell Lines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evidence for multiple signaling pathways in the regulation of gene expression by amino acids in human cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fafournoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 130 (6), pp.1555-1560. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 130, pp.1555-1560</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941622v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid regulation of gene expression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evidence for Multiple Signaling Pathways in the Regulation of Gene Expression by Amino Acids in Human Cell Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fafournoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 130 (6), pp.1555-1560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/130.6.1555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684376v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid limitation regulates gene expression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Amino acid limitation regulates CHOP expression through a specific pathway independent of the unfolded protein response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 58, 8 p</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 448, pp.211-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684379v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid limitation regulates CHOP expression through a specific pathway independent of the unfolded protein response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Amino acid regulation of gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fafournoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 448, pp.211-216</w:t>
+              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 2, pp.297-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691123v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological concentration of amino acids regulates insulin-like-growth-factor-binding protein 1 expression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Amino acid limitation regulates gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fafournoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 58, 8 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941605v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological concentration of amino acids regulates insulin-like-growth-factor-binding protein 1 expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fafournoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 334, pp.147-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Physiological concentration of amino acids regulates insulin-like-growth-factor-binding protein 1 expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fafournoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 334 (1), pp.147-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bj3340147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amino acid limitation induces expression of CHOP, a CCAAT/enhancer binding protein-related gene, at both transcriptional and post-transcriptional levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Zhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 272 (28), pp.17588-17593. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.272.28.17588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7789,1888 +7923,1888 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the role of GCN2-eIF2alpha signaling in the regulation of autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa B’chir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCWD 15th International Conference on Cachexia, Sarcopenia and Muscle Wasting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society on Sarcopenia, Cachexia and Wasting Disorders, Jun 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la nutrition maternelle sur la fertilité des descendants mâles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Francophones de Nutrition 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la nutrition maternelle sur la fertilité des descendants mâles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de Nutrition &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unité de Nutrition Humaine, Oct 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GCN2 kinase activates early events of autophagy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Identification de marques épigénétiques marqueurs de prédisposition aux maladies métaboliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florent Mesclon</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Proteasome &amp; Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité de Nutrition Humaine (1019).; Centre de Recherche en Nutrition Humaine (CRNH). FRA., Apr 2018, Clermont-Ferrand, France. 90 p</w:t>
+              <w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786043v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de marques épigénétiques marqueurs de prédisposition aux maladies métaboliques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The GCN2 kinase activates early events of autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa B'Chir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bruhat</w:t>
+                <w:t xml:space="preserve">Valerie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mesclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">8. Proteasome &amp; Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité de Nutrition Humaine (1019).; Centre de Recherche en Nutrition Humaine (CRNH). FRA., Apr 2018, Clermont-Ferrand, France. 90 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930383v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des mécanismes moléculaires impliqués dans la résistance des cellules à une carence en acides aminés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mesclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chaveroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2emes Assises Inter-Régionales De Nutrition et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité de Nutrition Humaine (1019).; Laboratoire de recherche en Cardiovasculaire, Métabolisme, Diabétologie et Nutrition (CarMeN). Lyon, FRA.; Université Joseph Fourier (Grenoble 1) (UJF). Grenoble, FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2015, Saint Galmier, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acid sensig: The EIF2A signaling in health and disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fafournoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bruhat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Congress of Physiology and Integrative Biologie and 84. Congress of French Physiological Society (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Physiologie. Vieillevigne, FRA., May 2015, Strasbourg, France. 92 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/apha.12520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothalamic eIF2 alpha signaling regulates food intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lorsignol-Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brenachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises du département Alimh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Arêches, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du développement placentaire chez le porcelet en retard de croissance intra-utérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque International de la Francophonie Placentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Genève (Unige). CHE., Jun 2012, Genève, Suisse. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the placental development in the intra-uterine growth retarded piglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Conférence Internationale Prenatal Programming and Toxicity, Environmental Stressors in the Developmental Origins of Disease: Evidence and Mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Toxicology. USA., May 2012, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et caractérisation de modèles porcins de retard de croissance in utero (RCIU)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de l'expression des gènes par les acides aminés, aspects in vitro et in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Cherasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du CNRH D'Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Theix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs de transcription ATF2 et ATF4 sont impliqués dans la régulation du gène chop par la carence en acides aminés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fafournoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest and limits of the HFT method to evaluate the energy value of compound feeds for small ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Semionar of the Sub-Network on nutrition of the FAO-CIHEAM Inter-regional cooperative research and development network on sheep and goats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Grignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest and limits of the HFT method to evaluate the energy value of compound feeds for small ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Meeting of the cooperative FAO-CIHEAM network on sheep and goats, Sbnetwork nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Grignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparée de la dégradation ruminale de l'ensilage de maïs mesurée in vitro et in sacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque maïs ensilage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9680,1597 +9814,1597 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulating the expression of therapeutic transgenes by controlled intake of dietary essential amino acids: the Nutrireg technology platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Vituret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fida Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society of Gene &amp; Cell Therapy 30th Annual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Brussel, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of IL-6 and GDF15 expression during the transition from pre-anorexia to anorexia in the C26 tumor-bearing mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Chaouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghita Chaouki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bindels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Papet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCWD 15th International Conference on Cachexia, Sarcopenia and Muscle Wasting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pretreatment with halofuginone attenuates adverse effects of acute inflammatory stress on mitochondrial alterations and mitophagy/biogenesis markers in liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Chaouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghita Chaouki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Papet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th proteasome and autophagy congress, 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GCN2 contributes to mTORC1 inhibition by leucine deprivation through an ATF4 independent mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lambert-Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mesclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.edition Target of Rapamycin science club in France, le "TOR de France"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nice, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GCN2 kinase is required for activating autophagy in response to indispensable amino acid deficiencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa B'Chir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Proteasomes &amp; Autophagy Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France. 320 p., 2016, 7th Proteasomes &amp; Autophagy Workshop</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of molecular mechanisms involved in cancer cell resistance to amino acid deprivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mesclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chaveroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer and Metabolism conference, ABCAM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Cambridge, United Kingdom. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and optimization of a new gene regulation system controlled by nutrition applicable for gene therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Génération d’un modèle de souris transgénique pour visualiser en temps réel l’activation de la voie eIF2α/ATF4 lors d’un stress nutritionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chaveroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bruhat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thérapie Cellulaire et Génique (SFTCG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Toulouse, France. , 2014</w:t>
+              <w:t xml:space="preserve">Assises du Département Alimh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Arêches, France. , 2014, Assises du Département Alimh</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740006v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l’abondance isotopique naturelle en 15N dans un modèle de restriction protéique chez la souris gestante</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development and optimization of a new gene regulation system controlled by nutrition applicable for gene therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chaveroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Robinson J.E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Francophones de Nutrition, JFN 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thérapie Cellulaire et Génique (SFTCG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Toulouse, France. , 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsevier Masson</w:t>
-[...43 lines deleted...]
-                <w:t xml:space="preserve">hal-01123086v1</w:t>
+                <w:t xml:space="preserve">hal-02740006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d’un modèle de souris transgénique pour visualiser en temps réel l’activation de la voie eIF2α/ATF4 lors d’un stress nutritionnel</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mesure de l’abondance isotopique naturelle en 15N dans un modèle de restriction protéique chez la souris gestante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illa Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fafournoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Robinson J.E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises du Département Alimh</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. Journées Francophones de Nutrition, JFN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28 (suppl.1), 2014, Nutrition Clinique et Métabolisme. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70847-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190022v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eIF2α/ATF4 pathway is essential for stress-induced autophagy gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa B'Chir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuki Muranishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Conference, Autophagy: Molecular Mechanisms, Physiology and Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Hurtigruten, Norway. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the placental development in the intrauterine growth-retarded piglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France. Cambridge University Press, Journal of Developmental Origins of Health and Disease, 4 (Supplement 1), 2013, Founding meeting of SF-DOHAD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the placental development in the intra-uterine growth retarded piglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Federation of Placenta Associations Meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Hiroshima, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W B SAUNDERS CO LTD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Placenta, 33, pp.137, 2012, Abstracts for the International Federation of Placenta Associations Meeting 2012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.placenta.2012.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11280,275 +11414,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to Amino Acid Availability: Role of GCN2 in the Regulation of Physiological Functions and in Pathological Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fafournoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The molecular nutrition of amino acids and proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1. ed., Academic Press, 368 p., 2016, 9780128021675</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular adaptation to amino acid availability: mechanisms involved in the regulation of gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chaveroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino acids in human nutrition and health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CABI Publishing, pp.14, 2012, 978-1-84593-798-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11558,332 +11692,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENES SIGNATURES FOR THE PREDICTION OF PREDISPOSITION TO OBESITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fafournoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP24306297.3. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inducible expression cassette, and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fafournoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : US 2014/0322184 A1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassette d’expression inductible et ses utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fafournoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: EP2776568 A1. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11893,161 +12027,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal nutritional stress alters sperm competence in male mice offspring leading to reduced fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuki Muranishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Vachette-Dit-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId277"/>
+      <w:footerReference w:type="default" r:id="rId281"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12194,51 +12328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031012v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Doug&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carraro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0317505" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Chaouki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Vituret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112030" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065107v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112377" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15252" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.104891" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cussonneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi M. Djelloul-Mazouz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010621" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheng Lim Goh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tounayre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108321" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Maurin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa B&#8217;chir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2022.2049045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137196" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474813v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Muranishi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vachette-Dit-Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Saez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab222" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Jouve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02502-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fafournoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6026/97320630015369" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915683v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernardo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Schiphorst" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205271" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mesclon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lambert-Langlais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carraro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hainault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.15828" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595228v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruhat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chaveroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173302007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594882v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumortier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Casamento" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-0956" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438154v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27698" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3582" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Terrisse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000114373" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02459218v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaveroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carraro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canaple" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aaa0549" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02459227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Martinez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brachet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2014.11.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796515v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519158v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2016005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/946DC98B9A4B150B87C5D8D5FDB23FF8452C8E63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153112002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104896" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638190v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa B'Chir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2014.03.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631139v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Gourbeyre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2014.04.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCMHRVRK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635326v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorsignol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brenachot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.01.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056786v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt563" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645818v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Langlais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-011-0205-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/360324234E5DDDE7D23B354BAE394F144E72885B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02460410v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lambert&#8208;langlais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-181792" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650318v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Langlais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherasse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MQ8JB85-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.10.027" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660079v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015716" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081358v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaveroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Cherasse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.02.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666432v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2008.06818.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664128v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ch&#233;rasse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.40" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KRPVFXVB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665914v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mordier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.07.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34W8974M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.03.050" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658676v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Breitwieser" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm038" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658408v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm642" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663945v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M611723200" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jousse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2005.03.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Balage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682908v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Arliguie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.03.077" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683570v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thiel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M311862200" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679439v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673326v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Lu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Marciniak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Novoa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670228v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oyadomari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940973v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/29.21.4341" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684190v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691090v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941622v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/130.6.1555" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684376v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684379v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691123v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Harding" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941605v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3340147" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695981v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695708v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Zhong Wang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ferrara" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.28.17588" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040983v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741271v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741277v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786043v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930383v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237880v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742614v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12520" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065490v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorsignol-Desmet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019620v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019266v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173381v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760814v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763975v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768068v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maaroufi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bontems" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jousse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766798v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771361v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poissonnet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214142v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Azar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faure" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041599v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bindels" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845987v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811435v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305347v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Reinhardt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739369v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740006v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123086v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernardo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robinson J.E." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/278374.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70847-7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X7M7ZR5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190022v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748854v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748225v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Peugnet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747691v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/215827.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.016" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79CSFMKC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799663v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805890v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741303v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792534v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809468v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434028v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Listrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-026-12677-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065107v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112377" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Doug&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carraro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0317505" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Chaouki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Vituret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112030" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214017v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15252" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cussonneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi M. Djelloul-Mazouz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010621" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.104891" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Muranishi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vachette-Dit-Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Saez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab222" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheng Lim Goh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tounayre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108321" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741978v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137196" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Maurin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa B&#8217;chir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2022.2049045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180100v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Jouve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02502-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fafournoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6026/97320630015369" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915683v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernardo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Schiphorst" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205271" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mesclon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lambert-Langlais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carraro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hainault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.15828" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594882v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumortier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Casamento" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-0956" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruhat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chaveroux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173302007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438154v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27698" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594469v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3582" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274509v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Terrisse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000114373" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02459218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaveroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carraro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canaple" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aaa0549" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796515v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02459227v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Martinez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brachet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2014.11.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2016005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/946DC98B9A4B150B87C5D8D5FDB23FF8452C8E63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595102v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153112002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635326v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorsignol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brenachot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.01.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365546v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104896" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638190v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa B'Chir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2014.03.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Gourbeyre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2014.04.019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCMHRVRK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056786v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt563" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645818v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Langlais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-011-0205-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/360324234E5DDDE7D23B354BAE394F144E72885B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.10.027" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02460410v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lambert&#8208;langlais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-181792" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650318v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Langlais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherasse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.028" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MQ8JB85-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015716" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081358v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaveroux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Cherasse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.02.020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664128v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ch&#233;rasse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.40" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KRPVFXVB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666432v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2008.06818.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665914v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mordier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.07.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34W8974M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656794v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.03.050" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658408v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm642" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658676v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Breitwieser" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm038" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663945v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M611723200" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454718v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jousse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2005.03.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681321v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Balage" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682908v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Arliguie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.03.077" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673326v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Lu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Marciniak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Novoa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679439v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683570v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thiel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M311862200" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670228v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oyadomari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940973v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/29.21.4341" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684190v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691090v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrara" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941622v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/130.6.1555" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691123v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Harding" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684376v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684379v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695981v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941605v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3340147" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695708v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Zhong Wang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ferrara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.28.17588" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040983v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741271v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741277v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930383v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786043v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237880v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742614v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12520" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065490v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorsignol-Desmet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019620v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019266v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173381v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760814v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763975v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768068v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maaroufi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bontems" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jousse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766798v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771361v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poissonnet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214142v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Azar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faure" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041599v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bindels" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845987v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811435v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305347v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Reinhardt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739369v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190022v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740006v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123086v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernardo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robinson J.E." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/278374.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70847-7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X7M7ZR5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748854v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748225v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Peugnet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747691v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/215827.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.016" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79CSFMKC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799663v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805890v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741303v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792534v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809468v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434028v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>