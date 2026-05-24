--- v3 (2026-05-03)
+++ v4 (2026-05-24)
@@ -234,498 +234,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05590500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a specific set of genes predicting obesity before phenotype appearance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic analysis of human primary T cells after short-term leucine-deprivation and evaluation of kinase GCN2’s role in regulating differential gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Keime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.112377⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (2), pp.e0317505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0317505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065107v2</w:t>
+                <w:t xml:space="preserve">hal-05031012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of human primary T cells after short-term leucine-deprivation and evaluation of kinase GCN2’s role in regulating differential gene expression</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pre-cachectic changes in amino acid homeostasis precede activation of eIF2α signaling in the liver at the onset of C26 cancer-induced cachexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Keime</w:t>
+                <w:t xml:space="preserve">Ghita Chaouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Carraro</w:t>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Vituret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Leremboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0317505⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (3), pp.112030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.112030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05031012v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-cachectic changes in amino acid homeostasis precede activation of eIF2α signaling in the liver at the onset of C26 cancer-induced cachexia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Identification of a specific set of genes predicting obesity before phenotype appearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Jousse</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Leremboure</w:t>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 28 (3), pp.112030. </w:t>
+              <w:t xml:space="preserve">, 2025, 28 (5), pp.112377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.112030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.112377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987695v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065107v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal regulation of transgene expression controlled by amino acid availability in human T cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Dougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Vituret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -770,818 +770,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of ATF4-Regulated Atrogenes Is Uncoupled from Muscle Atrophy during Disuse in Halofuginone-Treated Mice and in Hibernating Brown Bears</w:t>
+                <w:t xml:space="preserve">Bovine extracellular matrix proteins and potential role in meat quality: First in silico Bos taurus compendium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cussonneau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24010621⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 279, pp.104891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2023.104891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178468v1</w:t>
+                <w:t xml:space="preserve">hal-04092775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine extracellular matrix proteins and potential role in meat quality: First in silico Bos taurus compendium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induction of ATF4-Regulated Atrogenes Is Uncoupled from Muscle Atrophy during Disuse in Halofuginone-Treated Mice and in Hibernating Brown Bears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cussonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Chaouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Listrat</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mehdi M. Djelloul-Mazouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 279, pp.104891. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2023.104891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24010621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092775v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When idiopathic male infertility is rooted in maternal malnutrition during the perinatal period in mice</w:t>
+                <w:t xml:space="preserve">GCN2 upregulates autophagy in response to short-term deprivation of a single essential amino acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuki Muranishi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Vachette-Dit-Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Saez</w:t>
+                <w:t xml:space="preserve">Wafa B’chir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biolre/ioab222⟩</w:t>
+              <w:t xml:space="preserve">Autophagy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.119-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27694127.2022.2049045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474813v1</w:t>
+                <w:t xml:space="preserve">hal-03749953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset on transcriptome signature of skeletal muscle of young, adult and aged mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Listrat</w:t>
+                <w:t xml:space="preserve">Activation of the eIF2α-ATF4 Pathway by Chronic Paracetamol Treatment Is Prevented by Dietary Supplementation with Cysteine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kheng Lim Goh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Huijuan Wang</w:t>
+                <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108321⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (13), pp.7196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23137196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03691461v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the eIF2α-ATF4 Pathway by Chronic Paracetamol Treatment Is Prevented by Dietary Supplementation with Cysteine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Carraro</w:t>
+                <w:t xml:space="preserve">Dataset on transcriptome signature of skeletal muscle of young, adult and aged mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheng Lim Goh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tounayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Averous</w:t>
+                <w:t xml:space="preserve">Huijuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23137196⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.108321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03741978v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GCN2 upregulates autophagy in response to short-term deprivation of a single essential amino acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When idiopathic male infertility is rooted in maternal malnutrition during the perinatal period in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Muranishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Parry</w:t>
+                <w:t xml:space="preserve">Mélanie Vachette-Dit-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa B’chir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Carraro</w:t>
+                <w:t xml:space="preserve">Fabrice Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1 (1), pp.119-142. </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (3), pp.463-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/27694127.2022.2049045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biolre/ioab222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749953v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational supplementation with eicosapentaenoic acid reduced the metabolic consequences on the whole body and skeletal muscle in mice receiving an obesogenic diet</w:t>
               </w:r>
@@ -1727,51 +1727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reichstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fafournoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lambert-Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hainault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2285,51 +2285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (2), pp.136-139. </w:t>
@@ -2365,377 +2365,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GCN2 contributes to mTORC1 inhibition by leucine deprivation through an ATF4 independent mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Regulating the expression of therapeutic transgenes by controlled intake of dietary essential amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chaveroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.27698. </w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34, pp.746-751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep27698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nbt.3582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438154v1</w:t>
+                <w:t xml:space="preserve">hal-01594469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulating the expression of therapeutic transgenes by controlled intake of dietary essential amino acids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Bruhat</w:t>
+                <w:t xml:space="preserve">GCN2 contributes to mTORC1 inhibition by leucine deprivation through an ATF4 independent mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lambert-Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mesclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Averous</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 34, pp.746-751. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.27698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nbt.3582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep27698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594469v1</w:t>
+                <w:t xml:space="preserve">hal-01438154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for collecting mouse milk without exogenous oxytocin stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Muranishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 60 (1), pp.47-49. </w:t>
@@ -2767,463 +2767,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo imaging of the spatiotemporal activity of the eIF2 -ATF4 signaling pathway: Insights into stress and related disorders</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Mécanismes d’adaptation à la disponibilité en acides aminés indispensables : rôles de la voie GCN2/eIF2/ATF4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fafournoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459218v1</w:t>
+                <w:t xml:space="preserve">hal-02796515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes d’adaptation à la disponibilité en acides aminés indispensables : rôles de la voie GCN2/eIF2/ATF4</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methyl donor deficiency in H9c2 cardiomyoblasts induces ER stress as an important part of the proteome response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59, pp.62-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2014.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796515v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methyl donor deficiency in H9c2 cardiomyoblasts induces ER stress as an important part of the proteome response</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo imaging of the spatiotemporal activity of the eIF2 -ATF4 signaling pathway: Insights into stress and related disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christiane Deval</w:t>
+                <w:t xml:space="preserve">C. Chaveroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Mazur</w:t>
+                <w:t xml:space="preserve">V. Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Brachet</w:t>
+                <w:t xml:space="preserve">L. Canaple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 59, pp.62-72. </w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (374), pp.rs5-rs5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2014.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.aaa0549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459227v1</w:t>
+                <w:t xml:space="preserve">hal-02459218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to the availability of essential amino-acids: role of GCN2/eIF2α/ATF4 pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fafournoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3351,51 +3351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chaveroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3440,644 +3440,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothalamic eIF2 alpha signaling regulates food intake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Dual role for CHOP in the crosstalk between autophagy and apoptosis to determine cell fate in response to amino acid deprivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa B'Chir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chaveroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.01.006⟩</w:t>
+              <w:t xml:space="preserve">Cellular Signalling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (7), pp.1385 - 1391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cellsig.2014.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635326v1</w:t>
+                <w:t xml:space="preserve">hal-02638190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perinatal Protein Malnutrition Affects Mitochondrial Function in Adult and Results in a Resistance to High Fat Diet-Induced Obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuki Muranishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (8), pp.e104896. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0104896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual role for CHOP in the crosstalk between autophagy and apoptosis to determine cell fate in response to amino acid deprivation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Chaveroux</w:t>
+                <w:t xml:space="preserve">Requirement for lysosomal localization of mTOR for its activation differs between leucine and other amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lambert-Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Signalling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 26 (7), pp.1385 - 1391. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cellsig.2014.03.009⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 26 (9), pp.1918-1927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cellsig.2014.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638190v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirement for lysosomal localization of mTOR for its activation differs between leucine and other amino acids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valerie Carraro</w:t>
+                <w:t xml:space="preserve">Hypothalamic eIF2 alpha signaling regulates food intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Gourbeyre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Anne Lorsignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brenachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Signalling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cellsig.2014.04.019⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (3), pp.438-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02631139v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eIF2 alpha/ATF4 pathway is essential for stress-induced autophagy gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa B'Chir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4128,51 +4128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The amino acid sensor GCN2 biases macronutrient selection during aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chaveroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4268,510 +4268,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of GCN2 as new redox regulator for oxidative stress prevention in vivo</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Perinatal undernutrition affects the methylation and expression of the leptin gene in adults: implication for the understanding of metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Jousse</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lambert‐langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2011.10.027⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (9), pp.3271-3278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.11-181792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645943v1</w:t>
+                <w:t xml:space="preserve">hal-02460410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal undernutrition affects the methylation and expression of the leptin gene in adults: implication for the understanding of metabolic syndrome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Amino acid deprivation regulates the stress-inducible gene p8 via the GCN2/ATF4 pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lambert-Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cherasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.11-181792⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 413 (1), pp.24 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2011.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460410v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid deprivation regulates the stress-inducible gene p8 via the GCN2/ATF4 pathway</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Cherasse</w:t>
+                <w:t xml:space="preserve">Identification of GCN2 as new redox regulator for oxidative stress prevention in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chaveroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lambert-Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Parry</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 413 (1), pp.24 - 29. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 415 (1), pp.120 - 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2011.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2011.08.028⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02650318v1</w:t>
+                <w:t xml:space="preserve">hal-02645943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino Acid Availability Controls TRB3 Transcription in Liver through the GCN2/eIF2 alpha/ATF4 Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lambert-Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chaveroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4861,64 +4861,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lambert-Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Cherasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 92 (7), pp.736-745. </w:t>
@@ -4950,376 +4950,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acids as regulators of gene expression in mammals: Molecular mechanisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoan Chérasse</w:t>
+                <w:t xml:space="preserve">Amino acid limitation regulates the expression of genes involved in several specific biological processes through GCN2-dependent and GCN2-independent pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaveroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Jousse</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Cherasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/biof.40⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 276 (3), pp.707-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2008.06818.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664128v1</w:t>
+                <w:t xml:space="preserve">hal-02666432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid limitation regulates the expression of genes involved in several specific biological processes through GCN2-dependent and GCN2-independent pathways</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Deval</w:t>
+                <w:t xml:space="preserve">Amino acids as regulators of gene expression in mammals: Molecular mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chérasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaveroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Parry</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (3), pp.249-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biof.40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2008.06818.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02666432v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino-acid limitation induces the GCN2 signaling pathway in myoblasts but not in myotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaveroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5421,51 +5421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaveroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5510,364 +5510,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The p300/CBP-associated factor (PCAF) is a cofactor of ATF4 for amino acid-regulated transcription of CHOP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ATF2 is required for amino acid-regulated transcription by orchestrating specific histone acetylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Cherasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valerie Carraro</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Breitwieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 35 (17), pp.5954-5965. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm642⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 35 (4), pp.1312-1321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658408v1</w:t>
+                <w:t xml:space="preserve">hal-02658676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATF2 is required for amino acid-regulated transcription by orchestrating specific histone acetylation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The p300/CBP-associated factor (PCAF) is a cofactor of ATF4 for amino acid-regulated transcription of CHOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Cherasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Parry</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaveroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 35 (4), pp.1312-1321. </w:t>
+              <w:t xml:space="preserve">, 2007, 35 (17), pp.5954-5965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658676v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRB3 inhibits the transcriptional activation of stress-regulated genes by a negative feedback on the ATF4 pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Cherasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5912,329 +5912,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GCN2 kinase biases feeding behavior to maintain amino acid homeostasis in omnivores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">La kinase GCN2 régule le comportement alimentaire des omnivores afin de maintenir l’homéostasie des acides aminés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Jousse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Michelle M. Balage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (10), pp.799-801</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454718v1</w:t>
+                <w:t xml:space="preserve">hal-02681321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La kinase GCN2 régule le comportement alimentaire des omnivores afin de maintenir l’homéostasie des acides aminés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">The GCN2 kinase biases feeding behavior to maintain amino acid homeostasis in omnivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1 (4), pp.273-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2005.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681321v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of IGFBP-1 expression by amino acid deprivation of HepG2 human hepatoma cells involves both a transcriptional activation and an mRNA stabilization due to its 3'UTR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6305,411 +6305,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoprotection by pre-emptive conditional phosporylation of translation initiation factor 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induction of CHOP expression by amino acid limitation requires both ATF4 expression and ATF2 phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.D. Lu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">I. Novoa</w:t>
+                <w:t xml:space="preserve">Gerald Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (7), pp.5288-5297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M311862200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673326v1</w:t>
+                <w:t xml:space="preserve">hal-02683570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acids as regulators of gene expression : Molecular mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 313 (2), pp.447-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of CHOP expression by amino acid limitation requires both ATF4 expression and ATF2 phosphorylation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valerie Carraro</w:t>
+                <w:t xml:space="preserve">Cytoprotection by pre-emptive conditional phosporylation of translation initiation factor 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Marciniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Thiel</w:t>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (1), pp.169-179</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683570v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of a constitutive translation initiation factor 2 alpha phosphatase, CReP, promotes survival of stressed cells</w:t>
               </w:r>
@@ -6721,51 +6721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Oyadomari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7225,342 +7225,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid limitation regulates CHOP expression through a specific pathway independent of the unfolded protein response</w:t>
+                <w:t xml:space="preserve">Amino acid regulation of gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fafournoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 448, pp.211-216</w:t>
+              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 2, pp.297-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691123v1</w:t>
+                <w:t xml:space="preserve">hal-02684376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid regulation of gene expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amino acid limitation regulates gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fafournoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 2, pp.297-301</w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 58, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684376v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid limitation regulates gene expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amino acid limitation regulates CHOP expression through a specific pathway independent of the unfolded protein response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 58, 8 p</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 448, pp.211-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684379v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological concentration of amino acids regulates insulin-like-growth-factor-binding protein 1 expression</w:t>
               </w:r>
@@ -7606,85 +7606,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fafournoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 334, pp.147-153</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 334 (1), pp.147-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bj3340147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695981v1</w:t>
+                <w:t xml:space="preserve">hal-02941605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological concentration of amino acids regulates insulin-like-growth-factor-binding protein 1 expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7714,78 +7723,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fafournoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 334 (1), pp.147-153. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 334, pp.147-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/bj3340147⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02941605v1</w:t>
+                <w:t xml:space="preserve">hal-02695981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acid limitation induces expression of CHOP, a CCAAT/enhancer binding protein-related gene, at both transcriptional and post-transcriptional levels</w:t>
               </w:r>
@@ -7931,221 +7931,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the role of GCN2-eIF2alpha signaling in the regulation of autophagy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de la nutrition maternelle sur la fertilité des descendants mâles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCWD 15th International Conference on Cachexia, Sarcopenia and Muscle Wasting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society on Sarcopenia, Cachexia and Wasting Disorders, Jun 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Les Journées Francophones de Nutrition 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040983v1</w:t>
+                <w:t xml:space="preserve">hal-04741271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la nutrition maternelle sur la fertilité des descendants mâles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New insights into the role of GCN2-eIF2alpha signaling in the regulation of autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa B’chir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Francophones de Nutrition 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Nutrition, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SCWD 15th International Conference on Cachexia, Sarcopenia and Muscle Wasting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society on Sarcopenia, Cachexia and Wasting Disorders, Jun 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741271v1</w:t>
+                <w:t xml:space="preserve">hal-04040983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la nutrition maternelle sur la fertilité des descendants mâles</w:t>
               </w:r>
@@ -8194,277 +8194,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de marques épigénétiques marqueurs de prédisposition aux maladies métaboliques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The GCN2 kinase activates early events of autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa B'Chir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Bruhat</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mesclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">8. Proteasome &amp; Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité de Nutrition Humaine (1019).; Centre de Recherche en Nutrition Humaine (CRNH). FRA., Apr 2018, Clermont-Ferrand, France. 90 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930383v1</w:t>
+                <w:t xml:space="preserve">hal-01786043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GCN2 kinase activates early events of autophagy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Identification de marques épigénétiques marqueurs de prédisposition aux maladies métaboliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florent Mesclon</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Proteasome &amp; Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité de Nutrition Humaine (1019).; Centre de Recherche en Nutrition Humaine (CRNH). FRA., Apr 2018, Clermont-Ferrand, France. 90 p</w:t>
+              <w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786043v1</w:t>
+                <w:t xml:space="preserve">hal-01930383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des mécanismes moléculaires impliqués dans la résistance des cellules à une carence en acides aminés</w:t>
               </w:r>
@@ -8489,51 +8489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chaveroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8588,51 +8588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acid sensig: The EIF2A signaling in health and disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fafournoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8709,103 +8709,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothalamic eIF2 alpha signaling regulates food intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lorsignol-Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brenachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises du département Alimh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Arêches, France. n.p</w:t>
@@ -9222,90 +9222,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de l'expression des gènes par les acides aminés, aspects in vitro et in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Cherasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du CNRH D'Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Theix, France</w:t>
@@ -9334,77 +9334,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs de transcription ATF2 et ATF4 sont impliqués dans la régulation du gène chop par la carence en acides aminés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9828,90 +9828,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulating the expression of therapeutic transgenes by controlled intake of dietary essential amino acids: the Nutrireg technology platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Vituret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fida Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9953,64 +9953,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of IL-6 and GDF15 expression during the transition from pre-anorexia to anorexia in the C26 tumor-bearing mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghita Chaouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bindels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10078,64 +10078,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pretreatment with halofuginone attenuates adverse effects of acute inflammatory stress on mitochondrial alterations and mitophagy/biogenesis markers in liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghita Chaouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Papet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10203,51 +10203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GCN2 contributes to mTORC1 inhibition by leucine deprivation through an ATF4 independent mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lambert-Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10255,51 +10255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mesclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.edition Target of Rapamycin science club in France, le "TOR de France"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nice, France. 2018</w:t>
@@ -10328,90 +10328,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GCN2 kinase is required for activating autophagy in response to indispensable amino acid deficiencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa B'Chir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10492,51 +10492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chaveroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10572,518 +10572,518 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d’un modèle de souris transgénique pour visualiser en temps réel l’activation de la voie eIF2α/ATF4 lors d’un stress nutritionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and optimization of a new gene regulation system controlled by nutrition applicable for gene therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chaveroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises du Département Alimh</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Arêches, France. , 2014, Assises du Département Alimh</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thérapie Cellulaire et Génique (SFTCG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Toulouse, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190022v1</w:t>
+                <w:t xml:space="preserve">hal-02740006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and optimization of a new gene regulation system controlled by nutrition applicable for gene therapy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Averous</w:t>
+                <w:t xml:space="preserve">Mesure de l’abondance isotopique naturelle en 15N dans un modèle de restriction protéique chez la souris gestante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illa Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fafournoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Robinson J.E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thérapie Cellulaire et Génique (SFTCG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. Journées Francophones de Nutrition, JFN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28 (suppl.1), 2014, Nutrition Clinique et Métabolisme. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70847-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740006v1</w:t>
+                <w:t xml:space="preserve">hal-01123086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l’abondance isotopique naturelle en 15N dans un modèle de restriction protéique chez la souris gestante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Bernardo</w:t>
+                <w:t xml:space="preserve">Génération d’un modèle de souris transgénique pour visualiser en temps réel l’activation de la voie eIF2α/ATF4 lors d’un stress nutritionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chaveroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Robinson J.E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Francophones de Nutrition, JFN 2014</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Assises du Département Alimh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Arêches, France. , 2014, Assises du Département Alimh</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01123086v1</w:t>
+                <w:t xml:space="preserve">hal-01190022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eIF2α/ATF4 pathway is essential for stress-induced autophagy gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa B'Chir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuki Muranishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Conference, Autophagy: Molecular Mechanisms, Physiology and Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Hurtigruten, Norway. 2013</w:t>
@@ -11428,77 +11428,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to Amino Acid Availability: Role of GCN2 in the Regulation of Physiological Functions and in Pathological Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11549,90 +11549,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular adaptation to amino acid availability: mechanisms involved in the regulation of gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chaveroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11820,64 +11820,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : US 2014/0322184 A1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11934,64 +11934,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Averous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: EP2776568 A1. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12041,90 +12041,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal nutritional stress alters sperm competence in male mice offspring leading to reduced fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuki Muranishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Vachette-Dit-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12328,51 +12328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Listrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-026-12677-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065107v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112377" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Doug&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carraro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0317505" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Chaouki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Vituret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112030" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214017v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15252" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cussonneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi M. Djelloul-Mazouz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010621" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.104891" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Muranishi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vachette-Dit-Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Saez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab222" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheng Lim Goh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tounayre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108321" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741978v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137196" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Maurin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa B&#8217;chir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2022.2049045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180100v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Jouve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02502-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fafournoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6026/97320630015369" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915683v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernardo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Schiphorst" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205271" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mesclon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lambert-Langlais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carraro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hainault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.15828" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594882v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumortier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Casamento" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-0956" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruhat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chaveroux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173302007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438154v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27698" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594469v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3582" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274509v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Terrisse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000114373" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02459218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaveroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carraro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canaple" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aaa0549" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796515v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02459227v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Martinez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brachet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2014.11.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2016005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/946DC98B9A4B150B87C5D8D5FDB23FF8452C8E63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595102v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153112002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635326v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorsignol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brenachot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.01.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365546v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104896" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638190v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa B'Chir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2014.03.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Gourbeyre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2014.04.019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCMHRVRK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056786v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt563" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645818v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Langlais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-011-0205-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/360324234E5DDDE7D23B354BAE394F144E72885B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.10.027" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02460410v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lambert&#8208;langlais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-181792" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650318v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Langlais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherasse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.028" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MQ8JB85-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015716" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081358v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaveroux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Cherasse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.02.020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664128v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ch&#233;rasse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.40" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KRPVFXVB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666432v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2008.06818.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665914v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mordier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.07.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34W8974M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656794v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.03.050" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658408v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm642" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658676v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Breitwieser" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm038" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663945v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M611723200" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454718v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jousse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2005.03.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681321v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Balage" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682908v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Arliguie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.03.077" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673326v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Lu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Marciniak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Novoa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679439v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683570v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thiel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M311862200" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670228v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oyadomari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940973v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/29.21.4341" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684190v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691090v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrara" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941622v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/130.6.1555" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691123v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Harding" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684376v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684379v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695981v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941605v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3340147" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695708v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Zhong Wang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ferrara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.28.17588" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040983v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741271v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741277v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930383v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786043v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237880v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742614v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12520" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065490v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorsignol-Desmet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019620v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019266v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173381v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760814v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763975v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768068v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maaroufi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bontems" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jousse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766798v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771361v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poissonnet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214142v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Azar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faure" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041599v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bindels" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845987v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811435v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305347v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Reinhardt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739369v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190022v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740006v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123086v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernardo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robinson J.E." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/278374.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70847-7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X7M7ZR5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748854v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748225v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Peugnet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747691v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/215827.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.016" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79CSFMKC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799663v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805890v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741303v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792534v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809468v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434028v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Listrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-026-12677-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Doug&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carraro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0317505" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987695v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Chaouki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Vituret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112030" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065107v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112377" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214017v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15252" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092775v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.104891" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cussonneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi M. Djelloul-Mazouz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010621" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749953v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Maurin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa B&#8217;chir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2022.2049045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137196" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691461v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheng Lim Goh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tounayre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108321" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474813v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Muranishi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vachette-Dit-Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Saez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab222" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180100v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Jouve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02502-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fafournoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6026/97320630015369" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915683v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernardo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Schiphorst" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205271" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mesclon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lambert-Langlais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carraro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hainault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.15828" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594882v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumortier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Casamento" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-0956" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruhat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chaveroux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173302007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594469v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.3582" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438154v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27698" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274509v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Terrisse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000114373" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796515v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02459227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Martinez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brachet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2014.11.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02459218v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaveroux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carraro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canaple" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aaa0549" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2016005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/946DC98B9A4B150B87C5D8D5FDB23FF8452C8E63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595102v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153112002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638190v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa B'Chir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2014.03.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365546v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104896" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631139v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Gourbeyre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2014.04.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCMHRVRK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635326v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorsignol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brenachot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.01.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056786v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt563" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645818v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Langlais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-011-0205-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/360324234E5DDDE7D23B354BAE394F144E72885B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02460410v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lambert&#8208;langlais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-181792" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650318v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Langlais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherasse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.08.028" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MQ8JB85-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645943v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.10.027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015716" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081358v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaveroux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Cherasse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.02.020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2008.06818.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664128v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ch&#233;rasse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.40" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KRPVFXVB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665914v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mordier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.07.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34W8974M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656794v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.03.050" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658676v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Breitwieser" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm038" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658408v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm642" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663945v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M611723200" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681321v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Balage" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454718v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jousse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2005.03.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682908v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Arliguie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.03.077" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683570v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thiel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M311862200" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679439v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673326v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Lu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Marciniak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Novoa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670228v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oyadomari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940973v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/29.21.4341" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684190v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691090v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrara" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941622v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/130.6.1555" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684376v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684379v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691123v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Harding" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941605v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3340147" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695981v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695708v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Zhong Wang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ferrara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.28.17588" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741271v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040983v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741277v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786043v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930383v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237880v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742614v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12520" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065490v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorsignol-Desmet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019620v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019266v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173381v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760814v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763975v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768068v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maaroufi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bontems" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jousse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766798v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771361v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poissonnet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214142v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Azar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faure" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041599v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bindels" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845987v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lefai" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811435v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305347v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Reinhardt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739369v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740006v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123086v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernardo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robinson J.E." TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/278374.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70847-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X7M7ZR5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190022v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748854v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748225v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Peugnet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747691v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/215827.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.016" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79CSFMKC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799663v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805890v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741303v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792534v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809468v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434028v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>