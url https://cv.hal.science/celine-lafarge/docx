--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -896,650 +896,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecularly imprinted sol-gel polymers for the analysis of iprodione fungicide in wine: Synthesis in green solvent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manal Bitar</w:t>
+                <w:t xml:space="preserve">Effect of high hydrostatic pressure on the structure of the soluble protein fraction in Porphyridium cruentum extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pradelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.04.108⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.102226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2019.102226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173340v1</w:t>
+                <w:t xml:space="preserve">hal-02321268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight on a comprehensive profile of volatile compounds of Chlorella vulgaris extracted by two “green” methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ex situ and in situ investigation of protein/exopolysaccharide complex in Porphyridium cruentum biomass resuspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pradelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Science &amp; Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fsn3.831⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41, pp.101544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172974v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high hydrostatic pressure on extraction of B-phycoerythrin from Porphyridium cruentum: Use of confocal microscopy and image processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+                <w:t xml:space="preserve">Molecularly imprinted sol-gel polymers for the analysis of iprodione fungicide in wine: Synthesis in green solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Aldo Lee</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 38 (UNSP 101394), pp.1-8. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 293, pp.226-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.101394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.04.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173597v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex situ and in situ investigation of protein/exopolysaccharide complex in Porphyridium cruentum biomass resuspension</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insight on a comprehensive profile of volatile compounds of Chlorella vulgaris extracted by two “green” methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101544⟩</w:t>
+              <w:t xml:space="preserve">Food Science &amp; Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (3), pp.918-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fsn3.831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173261v1</w:t>
+                <w:t xml:space="preserve">hal-02172974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high hydrostatic pressure on the structure of the soluble protein fraction in Porphyridium cruentum extracts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Effect of high hydrostatic pressure on extraction of B-phycoerythrin from Porphyridium cruentum: Use of confocal microscopy and image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Pradelles</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+                <w:t xml:space="preserve">John Aldo Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58, pp.102226. </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (UNSP 101394), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2019.102226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.101394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321268v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential Use of Mixed Gels from Konjac Glucomannan and Native Starch for Encapsulation and Delivery of Aroma Compounds: A Review</w:t>
               </w:r>
@@ -1893,90 +1893,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping of carvacrol by konjac glucomannan-potato starch gels: Stability from macroscopic to microscopic scale, using image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannine Lherminier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Aldo Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66, pp.216 - 226. </w:t>
@@ -3037,51 +3037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4724,51 +4724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Figueredo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flahaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141564" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766421v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115349" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richtier Gon&#231;alves Cruz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brottier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beuchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peio Elichiry-Ortiz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125405" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02613429v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bitar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leina El Hosry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101157" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biehlmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samvel Nazaryan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Krauss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Iron Ardeza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9081061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173340v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.04.108" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.831" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173261v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101544" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321268v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2019.102226" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201700159" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.05.038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Fonseca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.12.118" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.11.020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396424v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Yousseef" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.01.060" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FRC0BWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03006674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Murat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mession" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.05.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9MBXVDZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hory" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liseth Goncalves" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chassemont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.07.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05379784v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mession" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.12.022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDW2KNQ4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663006v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Bard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Breuvart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2007.00645.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CH59W5J5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507744v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doublier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2007.01.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H30C0VM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02448206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2018.0018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01507201v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stuerga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.522" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250517v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815565v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247296v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Hanif" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay El" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouffrey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261942v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03008922v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142502v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cartier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cabio&#8217;ch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780123985491/flavour-science" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00094-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02526572v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stuerga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01466858v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016DIJOS007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Figueredo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flahaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141564" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766421v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115349" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richtier Gon&#231;alves Cruz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brottier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beuchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peio Elichiry-Ortiz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125405" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02613429v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bitar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leina El Hosry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101157" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biehlmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samvel Nazaryan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Krauss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Iron Ardeza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9081061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2019.102226" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173261v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101544" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173340v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.04.108" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.831" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201700159" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.05.038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Fonseca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.12.118" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.11.020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396424v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Yousseef" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.01.060" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FRC0BWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03006674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Murat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mession" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.05.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9MBXVDZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hory" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liseth Goncalves" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chassemont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.07.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05379784v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mession" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.12.022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDW2KNQ4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663006v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Bard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Breuvart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2007.00645.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CH59W5J5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507744v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doublier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2007.01.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H30C0VM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02448206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2018.0018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01507201v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stuerga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.522" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250517v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815565v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247296v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Hanif" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay El" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouffrey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261942v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03008922v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142502v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cartier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cabio&#8217;ch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780123985491/flavour-science" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00094-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02526572v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stuerga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01466858v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016DIJOS007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>