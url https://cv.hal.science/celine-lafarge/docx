--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -896,1285 +896,1309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high hydrostatic pressure on the structure of the soluble protein fraction in Porphyridium cruentum extracts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecularly imprinted sol-gel polymers for the analysis of iprodione fungicide in wine: Synthesis in green solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Tran</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2019.102226⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 293, pp.226-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.04.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321268v1</w:t>
+                <w:t xml:space="preserve">hal-02173340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex situ and in situ investigation of protein/exopolysaccharide complex in Porphyridium cruentum biomass resuspension</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insight on a comprehensive profile of volatile compounds of Chlorella vulgaris extracted by two “green” methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101544⟩</w:t>
+              <w:t xml:space="preserve">Food Science &amp; Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (3), pp.918-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fsn3.831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173261v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecularly imprinted sol-gel polymers for the analysis of iprodione fungicide in wine: Synthesis in green solvent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manal Bitar</w:t>
+                <w:t xml:space="preserve">Effect of high hydrostatic pressure on extraction of B-phycoerythrin from Porphyridium cruentum: Use of confocal microscopy and image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sok</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John Aldo Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 293, pp.226-232. </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (UNSP 101394), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.04.108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.101394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173340v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight on a comprehensive profile of volatile compounds of Chlorella vulgaris extracted by two “green” methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ex situ and in situ investigation of protein/exopolysaccharide complex in Porphyridium cruentum biomass resuspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pradelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Science &amp; Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41, pp.101544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fsn3.831⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02172974v1</w:t>
+                <w:t xml:space="preserve">hal-02173261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high hydrostatic pressure on extraction of B-phycoerythrin from Porphyridium cruentum: Use of confocal microscopy and image processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Effect of high hydrostatic pressure on the structure of the soluble protein fraction in Porphyridium cruentum extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">John Aldo Lee</w:t>
+                <w:t xml:space="preserve">Rémi Pradelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.101394⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.102226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2019.102226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173597v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential Use of Mixed Gels from Konjac Glucomannan and Native Starch for Encapsulation and Delivery of Aroma Compounds: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Starch/Stärke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 70 (9-10), pp.1700159. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/star.201700159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and competition between carvacrol and propylene glycol for trapping by amylose in aqueous suspensions based on potato starch and konjac glucomannan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pontoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72, pp.145-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of a microwave liquid sensor based on molecularly imprinted sol-gel polymer for the detection of iprodione fungicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice de Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 244, pp.24 - 30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.snb.2016.12.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping of carvacrol by konjac glucomannan-potato starch gels: Stability from macroscopic to microscopic scale, using image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannine Lherminier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Aldo Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66, pp.216 - 226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentation of cow milk and/or pea milk mixtures by different starter cultures: Physico-chemical and sensorial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhal Yousseef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 69, pp.430-437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2016.01.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution of carcinogenic solvent dichloromethane for the extraction of volatile compounds in a fat-free model food system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2206,775 +2230,775 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1456, pp.77 - 88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2016.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partition of volatile compounds in pea globulin–maltodextrin aqueous two-phase system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Dat Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mession</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 164, pp.406-412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of konjac glucomannan addition on aroma release in gels containing potato starch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Hory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liseth Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chassemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 64, pp.412-419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein aggregation induced by phase separation in a pea proteins–sodium alginate–water ternary system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Mession</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (2), pp.333-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2011.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the structure of cornstarch dispersions on kinetics of aroma release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Breuvart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 73 (2), pp.S104-S109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1750-3841.2007.00645.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of aroma in a starch–polysaccharide composite gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (6), pp.709-716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2007.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2984,319 +3008,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeze-thaw stability of konjac glocomannane-potato starch gels: stability from macroscopic to microscopic scale, using image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IIR International Conference on Sustainability and the Cold Chain.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Beijing, China. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.iccc.2018.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ Pesticide Detection in Food Processing by Microwave Transduction Combined with Molecularly Imprinted Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stuerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.550 - 552, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unexpected role of ergosterol in yeast adaptation to hydric fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3305,339 +3329,339 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSY 32 – International specialized symposium on yeasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of lactic acid bacteria for fermentation of a mix of cow and pea protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhal Yousseef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitagora - 9. international taste-nutrition-health congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the structure of polysaccharide-based food gels on the release of aroma compounds: an APCI-MS approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Semon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Bioprocesses in Food Industries (ICBF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Patras, Greece. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3647,301 +3671,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation of onion volatile compounds through spray drying process: Effects on volatile retention and structural modifications Results &amp; Discussion Materials and Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Hanif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhay El</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et monde Rural: L’Eau au coeur du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Meknès, Morocco. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Antioxidant Role for Sterols: the case of Ergosterol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Symposium on Lipid Oxidation and Antioxidants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new antioxidant role for sterols: the case of ergosterol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3950,97 +3974,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International specialized symposium on yeasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4050,65 +4074,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 7. Physico-chemical properties of konjac glucomannan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4123,198 +4147,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Konjac Glucomannan: Production, Processing, and Functional Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 19p, 2020, 9781138367173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 94 - The Potential Use of Raw and Deodorized Non-Conventional Protein Powder in Human Food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Cabio’ch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flavour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.507-511, 2014, 9780128067826. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-398549-1.00094-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4324,143 +4348,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor and device for detecting an analyte in a liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stuerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2016012682 A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4470,114 +4494,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du glucomannane de konjac sur les interactions composés volatils - amidon de pomme de terre dans un gel hydraté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biochimie, Biologie Moléculaire. Université de Bourgogne, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016DIJOS007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01466858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4724,51 +4748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Figueredo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flahaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141564" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766421v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115349" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richtier Gon&#231;alves Cruz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brottier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beuchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peio Elichiry-Ortiz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125405" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02613429v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bitar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leina El Hosry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101157" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biehlmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samvel Nazaryan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Krauss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Iron Ardeza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9081061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2019.102226" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173261v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101544" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173340v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.04.108" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.831" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201700159" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.05.038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Fonseca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.12.118" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.11.020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396424v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Yousseef" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.01.060" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FRC0BWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03006674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Murat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mession" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.05.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9MBXVDZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hory" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liseth Goncalves" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chassemont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.07.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05379784v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mession" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.12.022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDW2KNQ4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663006v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Bard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Breuvart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2007.00645.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CH59W5J5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507744v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doublier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2007.01.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H30C0VM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02448206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2018.0018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01507201v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stuerga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.522" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250517v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815565v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247296v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Hanif" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay El" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouffrey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261942v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03008922v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142502v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cartier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cabio&#8217;ch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780123985491/flavour-science" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00094-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02526572v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stuerga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01466858v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016DIJOS007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Figueredo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flahaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141564" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766421v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115349" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richtier Gon&#231;alves Cruz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brottier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beuchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peio Elichiry-Ortiz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125405" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02613429v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bitar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leina El Hosry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101157" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biehlmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samvel Nazaryan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Krauss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Iron Ardeza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9081061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173340v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.04.108" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.831" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRC0CNH2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173261v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101544" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2019.102226" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912382v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201700159" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.05.038" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483684v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Fonseca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.12.118" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.11.020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNMCL82R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396424v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Yousseef" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.01.060" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483698v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.015" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FRC0BWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03006674v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Murat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mession" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.05.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9MBXVDZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hory" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liseth Goncalves" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chassemont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.07.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05379784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mession" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.12.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDW2KNQ4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663006v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Bard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Breuvart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2007.00645.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CH59W5J5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507744v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doublier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2007.01.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H30C0VM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02448206v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2018.0018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01507201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stuerga" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.522" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250517v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815565v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247296v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Hanif" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay El" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261931v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouffrey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261942v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03008922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142502v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cartier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cabio&#8217;ch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780123985491/flavour-science" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00094-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02526572v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stuerga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01466858v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016DIJOS007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>