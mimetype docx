--- v0 (2026-03-06)
+++ v1 (2026-04-25)
@@ -81,51 +81,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -188,252 +188,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction : &amp;quot;En attendant Socrate : le laboratoire imaginaire du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ - PJUP - collection Actes et Colloques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits de l'Homme à l'épreuve, controverses autour de l'universel et discussions comparées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour triste cortège : la Cour européenne des droits de l'Homme prend-elle en compte les différentes interprétations féministes dans le traitement des violences faites aux femmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ - PUJP - Collection Actes et Colloques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">LGDJ - PJUP - collection Actes et Colloques. </w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les méthodes utilisées par les comparatistes constituent-elles un obstacle à l'universalisme des droits de l'Homme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ - PJUP - Collection Actes et Colloques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les droits de l'Homme à l'épreuve, controverses autour de l'universel et discussions comparées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...71 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
@@ -652,2359 +652,2471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Controverses historiques : État et église XIXe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marchadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation René Cassin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La laïcité, limite à la liberté de religion ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27-40, 2025, Publications de l'Institut international des droits de l'homme, 978-2-233-01088-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des femmes savantes à l'assaut des libertés : changer de paradigme pour donner sens au principe d'égalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUAM. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vème République - Mélanges en l'honneur de Didier Maus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discours de haine et liberté d'expression en droit comparé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours de haine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blasphème : la Cour européenne des droits de l'Homme n'est pas Charlie !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare et Martin, collection "Horizons européens". </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En finir avec les idées reçues sur la Cour européenne des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction &amp;quot;Après l'Etat, des espaces pour comprendre les libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ - PUJP Collection Actes et Colloques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture(s) et Liberté(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne pas conclure : les cinq dernières minutes du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Lageot; Jean-Jacques Sueur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture(s) et liberté(s) : Des sols pour un droit comparé des libertés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.5-17, 2023, Collection de la Faculté de droit et des sciences sociales. Actes &amp; colloques, 978-2-38194-019-9</w:t>
+              <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.189-190, 2023, Collection de la Faculté de droit et des sciences sociales. Actes &amp; colloques, 978-2-38194-019-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Covid 19, un poison pour nos libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ, PUJP, Collection Actes et Colloques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le poison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs : après l’État, des espaces pour les libertés : une approche expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Lageot; Jean-Jacques Sueur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture(s) et liberté(s) : Des sols pour un droit comparé des libertés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.189-190, 2023, Collection de la Faculté de droit et des sciences sociales. Actes &amp; colloques, 978-2-38194-019-9</w:t>
+              <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.5-17, 2023, Collection de la Faculté de droit et des sciences sociales. Actes &amp; colloques, 978-2-38194-019-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">LGDJ, PUJP, Collection Actes et Colloques. </w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrées &amp;quot;Blasphème&amp;quot; et &amp;quot;Laïcité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pédone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le poison</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Dictionnaire thématique de la Convention européenne des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un droit fondamental à disposer de sa mort, ou lorsque l'injonction de vivre devient inhumaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ - PUJP - Collection Actes et Colloques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Pédone. </w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blasphème - Laïcité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carine Laurent-Boutot; Yannick Lécuyer; Delphine Tharaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire thématique de la Convention européenne des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, Éditions Pedone, 2022, 978-2-233-01018-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs : des sols et des cas pour les libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Lageot; Jean-Jacques Sueur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'analyse par cas : une méthode pour le droit comparé des libertés ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-14, 2021, Collection de la Faculté de droit et des sciences sociales. Actes &amp; colloques, 978-2-38194-003-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’utilisation par la Cour européenne des droits de l’Homme du concept de vulnérabilité pour appréhender le handicap ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Poitiers. Centre d’études et de coopération juridique interdisciplinaire - Université de Poitiers (CECOJI-UP); Université Clermont Auvergne; Université de Saint-Boniface (Winnipeg, Manitoba, Canada). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap, pauvreté et droit(s) : Confusion, conjonction, convergence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UCA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 77-91, 2020, Handicap et citoyenneté, 978-2-9575362-3-8 (erroné)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction &amp;quot;Des sols et des cas pour les libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ - PUJP - Collection Actes et Colloques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'analyse par cas : une méthode pour le droit comparé des libertés ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French language system: between protection and obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU Citizens’ Economic Rights in Action. Re-Thinking Legal and Factual Barriers in the Internal Market</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.242-261, 2018, 978-1-78811-345-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781788113465.00023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Convention européenne des droits de l'homme et son juge prennent-ils en compte la précarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Lageot; Nathalie Martin-Papineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches franco-britanniques de la précarité. Principe(s), droit(s), pratique(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-51, 2016, Collection de la Faculté de droit et des sciences sociales. Actes &amp; colloques, 979-10-90426-58-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sanction du blasphème en droit comparé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Lageot; Fabien Marchadier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le blasphème dans une société démocratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 89-104, 2016, Thèmes &amp; commentaires. Actes, 978-2-247-15899-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Convention européenne pour la sauvegarde des droits de l'homme et des libertés fondamentales</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blasphème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire plurilingue des libertés de l'esprit : étude de droit européen comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.313, n° 26, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
+              <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.227, n° 18, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Secret</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00110627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté des spectacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire plurilingue des libertés de l'esprit : étude de droit européen comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.445, n° 37, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
+              <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.995, n° 88, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Respect de l'autorité judiciaire / Droit à la protection judiciaire</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04101149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention européenne pour la sauvegarde des droits de l'homme et des libertés fondamentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire plurilingue des libertés de l'esprit : étude de droit européen comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.79, n° 2, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
+              <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.313, n° 26, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Liberté d'expression</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04101142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écoutes téléphoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire plurilingue des libertés de l'esprit : étude de droit européen comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.615, n° 53, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
+              <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.71, n° 1, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Écoutes téléphoniques</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04101147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire plurilingue des libertés de l'esprit : étude de droit européen comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.71, n° 1, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
+              <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.445, n° 37, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Liberté des spectacles</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04101164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Respect de l'autorité judiciaire / Droit à la protection judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire plurilingue des libertés de l'esprit : étude de droit européen comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.995, n° 88, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
+              <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.79, n° 2, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Blasphème</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04101161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d'expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire plurilingue des libertés de l'esprit : étude de droit européen comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.227, n° 18, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
+              <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.615, n° 53, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04101152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contempt of Court (outrage au tribunal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire plurilingue des libertés de l'esprit : étude de droit européen comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.659, n° 57, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04101140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire plurilingue des libertés de l'esprit : étude de droit européen comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.287, n° 23, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04101148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface d'une aventure européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire plurilingue des libertés de l'esprit : étude de droit européen comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.58-61, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04101376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordre constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire plurilingue des libertés de l'esprit : étude de droit européen comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.1087, n° 96, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04101158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secret de la correspondance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire plurilingue des libertés de l'esprit : étude de droit européen comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.237, n° 19, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04101167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respect de la morale publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire plurilingue des libertés de l'esprit : étude de droit européen comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.937, n° 82, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04101157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souveraineté parlementaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire plurilingue des libertés de l'esprit : étude de droit européen comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.977, n° 86, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04101168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclaration des droits de l'homme et du citoyen du 26 août 1789</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire plurilingue des libertés de l'esprit : étude de droit européen comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.353, n° 29, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04101144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3014,289 +3126,289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces utopiques - Textes - Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kandem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR. A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits de l'Homme à l'épreuve, controverses autour de l'universel et discussions comparées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ, PUJP, coll. Actes &amp; colloques, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture(s) et Liberté(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Lageot; Jean-Jacques Sueur. Presses universitaires juridiques de Poitiers, 191 p., 2023, Collection de la faculté de droit et des sciences sociales. Actes &amp; colloques, 978-2-38194-019-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le blasphème dans une société démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3305,307 +3417,307 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 203 p., 2016, Thèmes et commentaires, 978-2-247-16208-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire plurilingue des libertés de l'esprit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant; LGDJ; Manz; Stämpfli, 1564 p., 2008, 978-2-8027-2208-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00108254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments de culture politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pavageau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 124 p., 2008, Optimum, 978-2-7298-3845-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00109709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métier militaire et enrôlement du citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dionnet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bruylant; LGDJ; Manz; Stämpfli, 1564 p., 2008, 978-2-8027-2208-3</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 223 p., 2004, Cahier des sciences morales et politiques, 978-2-13-054619-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...96 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00109710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3615,397 +3727,397 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For a sad process : Does the European Court of Human Rights take into account different feminist interpretations when dealing with violence against woman ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roma Tre Law Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une Europe politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flamme. Fédérer Langues, Altérités, Marginalités, Médias, Ethique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Les GAFAM, 185, pp.153-159. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, Le régime semi-présidentiel. Enjeux et controverses, 184, pp.145-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.184.0145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pouv.185.0153⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-04071635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Le régime semi-présidentiel. Enjeux et controverses, 184, pp.145-153. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.184.0145⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Les GAFAM, 185, pp.153-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.185.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04071596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revalorisation de la liberté d’expression ou surprotection du sentiment religieux d’autrui ? [note sous CEDH, 15 septembre 2022, n° 8257/13, Rabczewska c. Pologne]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4021,10732 +4133,10732 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, chronique n° 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Racismes et antiracismes, 181, pp.145-152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.181.0145⟩</w:t>
+              <w:t xml:space="preserve">, 2022, L'Élysée, 180, pp.145-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.180.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04071736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Élisabeth II, 182, pp.139-145. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.182.0139⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Racismes et antiracismes, 181, pp.145-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.181.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04071688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, L'Élysée, 180, pp.145-150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.180.0145⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Élisabeth II, 182, pp.139-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.182.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04071656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, La Méditerranée, 183, pp.145-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pouv.183.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04071648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cour suprême du Royaume-Uni, 24 septembre 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caragh Costello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125 (2021/1), pp.97-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfdc.125.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Que peut l’État ?, 177, pp.153-162. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.177.0153⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Les clivages politiques, 179, pp.135-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.179.0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04071770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier - 31 mars 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Les clivages politiques, 179, pp.135-144. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.179.0135⟩</w:t>
+              <w:t xml:space="preserve">, 2021, La Justice. Regards critiques, 178, pp.155-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.178.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04071780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, La Justice. Regards critiques, 178, pp.155-164. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.178.0155⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Que peut l’État ?, 177, pp.153-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.177.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04071790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, La nouvelle Algérie, 176, pp.149-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pouv.176.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04071796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, De Gaulle, 174, pp.141-158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.174.0141⟩</w:t>
+              <w:t xml:space="preserve">, 2020, Les nouveaux féminismes, 173, pp.119-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.173.0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04071828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, La démocratie participative, 175, pp.133-155. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.175.0147⟩</w:t>
+              <w:t xml:space="preserve">, 2020, Trump, 172, pp.161-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.172.0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réflexions sur l'affaire Mila : l'impérieuse nécessité pour la Cour européenne des droits de l'Homme de mettre un terme à sa jurisprudence sur le blasphème</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04071832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions à l’occasion de « l’affaire Mila » : L’impérieuse nécessité pour la Cour européenne des droits de l’homme de mettre fin à sa jurisprudence sur le blasphème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, chronique n° 59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Les nouveaux féminismes, 173, pp.119-140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.173.0117⟩</w:t>
+              <w:t xml:space="preserve">, 2020, De Gaulle, 174, pp.141-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.174.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04071813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Trump, 172, pp.161-181. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.172.0161⟩</w:t>
+              <w:t xml:space="preserve">, 2020, La démocratie participative, 175, pp.133-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.175.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réflexions à l’occasion de « l’affaire Mila » : L’impérieuse nécessité pour la Cour européenne des droits de l’homme de mettre fin à sa jurisprudence sur le blasphème</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04071806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur l'affaire Mila : l'impérieuse nécessité pour la Cour européenne des droits de l'Homme de mettre un terme à sa jurisprudence sur le blasphème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, chronique n° 59</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les démocratures, 169, pp.145-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pouv.169.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04072359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bercy, 168, pp.127-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.168.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le va-et-vient des conceptions française et européenne des droits de l’homme en matière de liberté d’expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Maturité et utilité de la Constitution de 1958 dans le contexte européen, 36, pp.215-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03807960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus constitutionnel de sortie du Royaume-Uni de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, L'économie britannique et le Brexit, 24, p. 29-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/osb.3162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le va-et-vient des conceptions française et européenne des droits de l’homme en matière de liberté d’expression</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le Mexique, 171, pp.153-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.171.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04071851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L’intelligence artificielle, 170, pp.153-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.170.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04071993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les deux Corées, 167, pp.135-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.167.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La Ve République. Nouveaux regards, 166, pp.115-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.166.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La datacratie, 164, pp.163-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.164.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les frontières, 165, pp.137-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.165.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le Vatican, 162, pp.151-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.162.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Convention européenne des droits de l’homme, rempart contre les remparts opposés aux migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Reconnu·e·s réfugié·e·s et après ?, 33 (4), pp.197-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.9017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La France et ses élites, 161, pp.159-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.161.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les partis politiques, 163, pp.141-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.163.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La Nationalité, 160, pp.137-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.160.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le Front national, 157, pp.127-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.157.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La lutte contre le terrorisme, 158, pp.153-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.158.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La Tunisie, 156, pp.159-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.156.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le Sénat, pour quoi faire ?, 159, pp.137-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.159.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enseignements de l'affaire Tarakhel : le raisonnement enrichi des juges à la source d'une protection renforcée des migrants en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105, pp.245-260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les primaires, 154, pp.163-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.154.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Émirats et monarchies du Golfe, 152, pp.161-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.152.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04076773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 Juin 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Désobéir en démocratie, 155, pp.173-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.155.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les archives, 153, pp.137-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.153.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04076740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La gouvernance européenne, 149, pp.179-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.149.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04077040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La gouvernance européenne, 148, pp.163-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.148.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04076848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Franklin D. Roosevelt aujourd’hui, 150, pp.117-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.150.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04076833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les impôts, 151, pp.141-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.151.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04076800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les réfugiés, 144, pp.151-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.144.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04077079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les conflits d’intérêts, 147, pp.155-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.147.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04076992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le Maroc, 145, pp.155-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.145.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04077093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le renouveau du Parlement, 146, pp.151-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.146.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04077013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La séparation des pouvoirs, 143, pp.157-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.143.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04077069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les États sous contrainte économique, 142, pp.131-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.142.0131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04077060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les avocats, 140, pp.111-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.140.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L’Australie, 141, pp.157-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.141.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er Janvier − 31 Mars 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, La candidature à la présidentielle, 138, pp.131-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.138.0131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, La Belgique, 136, pp.151-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.136.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre − 31 décembre 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, La Question prioritaire de constitutionnalité, 137, pp.193-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.137.0193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Les jeux d’argent, 139, pp.129-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.139.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Prison, 135, pp.195-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.135.0195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le contrôle parlementaire, 134, pp.141-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.134.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Californie, 133, pp.143-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.133.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le crime organisé, 132, pp.167-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.132.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, La pénalisation, 128, pp.137-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.128.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « nouveau localisme » : identification à travers les territoires de la santé en Angleterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 02, pp.375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, La démocratie en Afrique, 129, pp.195-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.129.0195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, L’état des libertés, 130, pp.163-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.130.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Les animaux, 131, pp.163-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.131.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, La Ve République, 126, pp.165-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.126.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Droit et environnement, 127, pp.167-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.127.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, L’Espagne, 124, pp.159-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.124.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, L’armée française, 125, pp.143-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.125.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Voter, 120, pp.151-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.120.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, L’Éducation nationale, 122, pp.163-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.122.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 120, pp.151-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00110456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Le rugby, 121, pp.121-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.121.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Le Conseil d’État, 123, pp.157-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.123.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, La Pologne, 118, pp.161-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.118.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, La démocratie sous contrôle médiatique, 119, pp.127-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.119.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, La Rue, 116, pp.177-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.116.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Traité portant sur une Constitution européenne : une occasion manquée d'instaurer un régime parlementaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66, mai/juin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00109711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Serviteurs de l’État, 117, pp.159-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.117.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 30 décembre 2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, L'outre-mer, 113, pp.209-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.113.0209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, La Turquie, 115, pp.177-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.115.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, La Russie de Poutine, 112, pp.181-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.112.0181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Traité de Constitution européenne et le droit anglais ou le subtil équilibre entre la souveraineté parlementaire et le principe de « Rule of Law »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Maturité et utilité de la Constitution de 1958 dans le contexte européen, 36, pp.215-227</w:t>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00110455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Bercy, 168, pp.127-148. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.168.0125⟩</w:t>
+              <w:t xml:space="preserve">, 2005, La Loi, 114, pp.163-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.114.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Le Mexique, 171, pp.153-172. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.171.0151⟩</w:t>
+              <w:t xml:space="preserve">, 2004, Discrimination positive, 111, pp.177-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.111.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2003)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, L’intelligence artificielle, 170, pp.153-169. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.170.0153⟩</w:t>
+              <w:t xml:space="preserve">, 2004, L'ONU, 109, pp.143-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.109.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2003)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, La Ve République. Nouveaux regards, 166, pp.115-123. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.166.0167⟩</w:t>
+              <w:t xml:space="preserve">, 2004, L’opposition, 108, pp.159-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.108.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Les deux Corées, 167, pp.135-152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.167.0133⟩</w:t>
+              <w:t xml:space="preserve">, 2004, Paris, 110, pp.193-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.110.0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2003)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, La datacratie, 164, pp.163-174. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.164.0163⟩</w:t>
+              <w:t xml:space="preserve">, 2003, Le Code civil, 107, pp.160-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.107.0160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Les frontières, 165, pp.137-154. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.165.0137⟩</w:t>
+              <w:t xml:space="preserve">, 2003, Islam et démocratie, 104, pp.169-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.104.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les animaux de cirque et le droit anglais »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00110457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Le Vatican, 162, pp.151-167. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.162.0151⟩</w:t>
+              <w:t xml:space="preserve">, 2003, Le Conseil constitutionnel, 105, pp.177-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.105.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2003)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, La France et ses élites, 161, pp.159-173. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.161.0159⟩</w:t>
+              <w:t xml:space="preserve">, 2003, Les nouveaux États de l’Union, 106, pp.163-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.106.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Les partis politiques, 163, pp.141-158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.163.0141⟩</w:t>
+              <w:t xml:space="preserve">, 2002, L'Italie, 103, pp.173-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.103.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, La Nationalité, 160, pp.137-156. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.160.0137⟩</w:t>
+              <w:t xml:space="preserve">, 2002, Le football, 101, pp.123-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.101.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, La Tunisie, 156, pp.159-170. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.156.0159⟩</w:t>
+              <w:t xml:space="preserve">, 2002, La police, 102, pp.133-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.102.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, La lutte contre le terrorisme, 158, pp.153-169. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, La République, 100, pp.185-187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04074009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Le Front national, 157, pp.127-145. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.157.0127⟩</w:t>
+              <w:t xml:space="preserve">, 2001, Les cours européennes. Luxembourg et Strasbourg, 96, pp.189-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.096.0189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04074122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (31 octobre – 31 décembre 2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Le Sénat, pour quoi faire ?, 159, pp.137-163. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.159.0137⟩</w:t>
+              <w:t xml:space="preserve">, 2001, Transparence et secret, 97, pp.139-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.097.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...104 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04074112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Les primaires, 154, pp.163-177. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.154.0163⟩</w:t>
+              <w:t xml:space="preserve">, 2001, L’Amérique latine, 98, pp.163-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.098.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04074052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Émirats et monarchies du Golfe, 152, pp.161-178. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.152.0161⟩</w:t>
+              <w:t xml:space="preserve">, 2001, La nouvelle Ve République, 99, pp.191-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.099.0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04074040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 1999)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Désobéir en démocratie, 155, pp.173-187. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, Le Royaume-Uni de Tony Blair, 93, pp.223-231</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04074170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 30 mars 2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Les archives, 153, pp.137-152. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, L’État-providence, 94, pp.169-175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04074158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, La gouvernance européenne, 149, pp.179-197. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, La commune en France et en Europe, 95, pp.171-176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...6189 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04074149v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">halshs-04074158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consentement de la femme musulmane et laïcité émancipatrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Parra-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beni Bobanga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La notion de consentement déclinée : approche transversale comparée [Colloque]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsa Berry (Faculté de droit et de sciences sociales de l’Université de Poitiers); Pre Andréanne Malacket (Faculté de droit de l’Université de Sherbrooke), Jun 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cas et des sols pour les libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'analyse par cas : une méthode pour le droit comparé des libertés ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers. Centre d’études et de coopération juridique interdisciplinaire - Université de Poitiers (CECOJI-UP), Jun 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impossible transformation de la Chambre des Lords ? [vidéo]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Getting the Houses in Order”: agenda-setting, policy-making, and legislating in the House of Lords</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FE2C Fédération des études de civilisation contemporaine (FED 4227), Oct 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’œuvre de fiction saisie par les juges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fiction éclaire-t-elle les savoirs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers. Formes et Représentation en Linguistique et Littérature (FoRell); Université de Poitiers. Groupe de recherches sociologiques sur les sociétés contemporaines (GRESCO); Université de Poitiers. Centre d'études et de coopération juridique interdisciplinaire - Université de Poitiers (CECOJI-UP); Centre national de la recherche scientifique (CNRS), Nov 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14756,91 +14868,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le procès de l'assassinat de Samuel Paty, ou la réapparition de la question du blasphème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14850,376 +14962,376 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse par cas : une méthode pour le droit comparé des libertés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers, 133 p., 2021, Collection de la Faculté de droit et des sciences sociales. Actes &amp; colloques, 978-2-38194-003-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le blasphème dans une société démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le blasphème dans une société démocratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Poitiers, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 203 p., 2016, Thèmes &amp; commentaires. Actes, 978-2-247-15899-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches franco-britanniques de la précarité. Principe(s), droit(s), pratique(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Martin-Papineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches franco-britanniques de la précarité. Principe(s), droit(s), pratique(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Poitiers, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 236 p., 2016, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 979-10-90426-58-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les libertés politiques : socle pour un ordre public européen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les libertés politiques : socle pour un ordre public européen ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Poitiers, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers; LGDJ Lextenso éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 223 p., 2015, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 979-10-90426-41-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15229,167 +15341,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’ordre européen invite… la France s’honore : La disparition du délit d’offense au chef de l’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La défense du système républicain à travers le traitement de la langue française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00108232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId288"/>
+      <w:footerReference w:type="default" r:id="rId291"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15536,51 +15648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497140v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lageot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497036v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496748v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sueur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496766v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497023v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496865v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496904v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496895v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703777v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085398v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496910v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496887v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496836v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703822v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807658v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-analyse-par-cas-une-methode-pour-le-droit-compare-des-libertes-9782381940038.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://handicap-citoyennete.uca.fr/version-francaise/publication-handicap-pauvrete-et-droits" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808258v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/edcoll/9781788113458/9781788113458.00023.xml" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788113465.00023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/approches-franco-britanniques-de-la-precarite-9791090426580.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/le-blaspheme-dans-une-societe-democratique-p.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101142v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101164v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101147v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101149v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101157v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101168v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496738v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krauss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kandem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041332v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pavageau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/5973-elements-de-culture-politique-9782729838454.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dionnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109710v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/M%C3%A9tier_militaire_et_enr%C3%B4lement_du_citoyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496801v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breillat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asti&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.185.0153" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071635v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.184.0145" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051803v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.181.0145" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.182.0139" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.180.0145" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.183.0145" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807922v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caragh Costello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.125.0097" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.177.0153" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071770v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.179.0135" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071780v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.178.0155" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071796v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.176.0149" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.174.0141" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071806v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.175.0147" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496878v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.173.0117" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071832v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.172.0161" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807857v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072359v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.169.0143" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807945v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.3162" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JVZRGQFV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807960v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072370v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.168.0125" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.171.0151" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071993v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.170.0153" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072382v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.166.0167" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.167.0133" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.164.0163" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072388v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.165.0137" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072415v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.162.0151" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807967v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.9017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072433v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.161.0159" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072401v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.163.0141" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072438v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.160.0137" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072461v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.156.0159" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072448v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.158.0153" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072452v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.157.0127" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072442v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.159.0137" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178932v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072680v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.154.0163" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076773v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.152.0161" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072670v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.155.0173" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076740v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.153.0135" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077040v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.149.0179" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076848v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.148.0163" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076833v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.150.0115" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076800v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.151.0141" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077079v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.144.0149" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076992v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.147.0155" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077093v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.145.0155" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077013v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.146.0149" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077069v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.143.0157" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077060v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.142.0131" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072898v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.140.0111" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072712v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.141.0157" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072927v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.138.0131" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072944v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.136.0151" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072935v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.137.0193" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072902v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.139.0129" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072956v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.135.0195" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072970v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.133.0143" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072965v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.134.0141" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072973v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.132.0167" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243041v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072996v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.129.0195" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073004v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.128.0137" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072983v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.130.0163" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072979v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.131.0163" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073009v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.127.0167" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073012v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.126.0165" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073069v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.124.0159" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073061v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.125.0143" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110456v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073142v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.121.0121" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073270v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.120.0151" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073109v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.122.0163" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073088v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.123.0157" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073281v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.119.0127" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073333v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.116.0177" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073289v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.118.0161" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109711v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073310v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.117.0159" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073338v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.115.0177" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073354v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.113.0209" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073364v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.112.0181" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110455v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073345v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.114.0163" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073382v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.111.0177" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073843v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.109.0143" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073392v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.110.0193" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073865v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.108.0159" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073872v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.107.0160" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073925v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.104.0169" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110457v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barrault-M&#233;thy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073910v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.105.0177" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073884v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.106.0163" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073955v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.103.0173" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073966v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.102.0133" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073982v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.101.0123" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074009v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074052v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.098.0163" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074040v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.099.0191" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074112v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.097.0139" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074122v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.096.0189" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074149v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074170v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074158v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05325774v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Parra-Ruiz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beni Bobanga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788440v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071314v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808073v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497013v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765706v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765766v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765799v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martin-Papineau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766041v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/les-libertes-politiques-9791090426412.html" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808342v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108232v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497140v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lageot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496748v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sueur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497036v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496766v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497023v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496865v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gr&#233;vy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/la-laicite-limite-a-la-liberte-de-religion/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496852v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496910v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703777v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496836v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703822v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-analyse-par-cas-une-methode-pour-le-droit-compare-des-libertes-9782381940038.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://handicap-citoyennete.uca.fr/version-francaise/publication-handicap-pauvrete-et-droits" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496810v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/edcoll/9781788113458/9781788113458.00023.xml" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788113465.00023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/approches-franco-britanniques-de-la-precarite-9791090426580.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/le-blaspheme-dans-une-societe-democratique-p.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101149v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101164v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101161v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101148v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101376v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101158v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101167v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101168v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101144v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krauss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kandem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496720v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dionnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109709v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pavageau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/5973-elements-de-culture-politique-9782729838454.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/M%C3%A9tier_militaire_et_enr%C3%B4lement_du_citoyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breillat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asti&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.184.0145" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071596v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.185.0153" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051803v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.180.0145" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071688v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.181.0145" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071656v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.182.0139" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071648v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.183.0145" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807922v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caragh Costello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.125.0097" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071770v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.179.0135" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071780v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.178.0155" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071790v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.177.0153" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071796v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.176.0149" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.173.0117" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071832v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.172.0161" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071813v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.174.0141" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071806v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.175.0147" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496878v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.169.0143" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072370v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.168.0125" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807945v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.3162" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JVZRGQFV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071851v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.171.0151" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071993v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.170.0153" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.167.0133" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072382v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.166.0167" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072392v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.164.0163" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072388v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.165.0137" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072415v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.162.0151" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807967v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.9017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072433v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.161.0159" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072401v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.163.0141" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072438v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.160.0137" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.157.0127" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072448v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.158.0153" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072461v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.156.0159" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072442v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.159.0137" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178932v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072680v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.154.0163" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076773v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.152.0161" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072670v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.155.0173" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.153.0135" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077040v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.149.0179" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076848v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.148.0163" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076833v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.150.0115" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076800v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.151.0141" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077079v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.144.0149" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076992v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.147.0155" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077093v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.145.0155" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077013v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.146.0149" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077069v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.143.0157" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077060v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.142.0131" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072898v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.140.0111" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072712v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.141.0157" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072927v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.138.0131" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072944v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.136.0151" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072935v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.137.0193" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072902v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.139.0129" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072956v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.135.0195" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072965v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.134.0141" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072970v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.133.0143" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072973v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.132.0167" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073004v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.128.0137" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243041v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072996v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.129.0195" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072983v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.130.0163" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072979v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.131.0163" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073012v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.126.0165" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073009v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.127.0167" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073069v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.124.0159" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073061v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.125.0143" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073270v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.120.0151" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073109v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.122.0163" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110456v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073142v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.121.0121" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073088v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.123.0157" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073289v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.118.0161" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073281v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.119.0127" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073333v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.116.0177" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109711v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073310v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.117.0159" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073354v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.113.0209" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073338v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.115.0177" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073364v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.112.0181" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110455v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073345v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.114.0163" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073382v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.111.0177" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073843v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.109.0143" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073865v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.108.0159" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073392v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.110.0193" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073872v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.107.0160" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073925v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.104.0169" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110457v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barrault-M&#233;thy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073910v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.105.0177" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073884v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.106.0163" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073955v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.103.0173" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073982v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.101.0123" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073966v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.102.0133" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074009v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074122v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.096.0189" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074112v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.097.0139" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074052v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.098.0163" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074040v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.099.0191" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074170v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074158v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074149v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05325774v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Parra-Ruiz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beni Bobanga" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788440v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071314v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808073v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497013v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765706v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765766v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765799v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martin-Papineau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766041v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/les-libertes-politiques-9791090426412.html" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808342v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108232v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>