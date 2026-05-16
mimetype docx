--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -115,325 +115,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction : &amp;quot;En attendant Socrate : le laboratoire imaginaire du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ - PJUP - collection Actes et Colloques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits de l'Homme à l'épreuve, controverses autour de l'universel et discussions comparées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour triste cortège : la Cour européenne des droits de l'Homme prend-elle en compte les différentes interprétations féministes dans le traitement des violences faites aux femmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ - PUJP - Collection Actes et Colloques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le couple et la Cour européenne des droits de l'Homme : &amp;quot;Je t'aime... Moi non plus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juste titre - coll. In Solidium - Université de Sherbrooke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(R)évolutions du droit civil - une affaire de familles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">LGDJ - PJUP - collection Actes et Colloques. </w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les méthodes utilisées par les comparatistes constituent-elles un obstacle à l'universalisme des droits de l'Homme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ - PJUP - Collection Actes et Colloques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les droits de l'Homme à l'épreuve, controverses autour de l'universel et discussions comparées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...144 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1002,51 +1002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction &amp;quot;Après l'Etat, des espaces pour comprendre les libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ - PUJP Collection Actes et Colloques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture(s) et Liberté(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
@@ -1069,229 +1069,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Covid 19, un poison pour nos libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ, PUJP, Collection Actes et Colloques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le poison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ne pas conclure : les cinq dernières minutes du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Lageot; Jean-Jacques Sueur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture(s) et liberté(s) : Des sols pour un droit comparé des libertés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.189-190, 2023, Collection de la Faculté de droit et des sciences sociales. Actes &amp; colloques, 978-2-38194-019-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs : après l’État, des espaces pour les libertés : une approche expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Lageot; Jean-Jacques Sueur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture(s) et liberté(s) : Des sols pour un droit comparé des libertés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.5-17, 2023, Collection de la Faculté de droit et des sciences sociales. Actes &amp; colloques, 978-2-38194-019-9</w:t>
@@ -1552,51 +1552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs : des sols et des cas pour les libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Lageot; Jean-Jacques Sueur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'analyse par cas : une méthode pour le droit comparé des libertés ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1737,51 +1737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction &amp;quot;Des sols et des cas pour les libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ - PUJP - Collection Actes et Colloques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'analyse par cas : une méthode pour le droit comparé des libertés ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
@@ -2205,372 +2205,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04101149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convention européenne pour la sauvegarde des droits de l'homme et des libertés fondamentales</w:t>
+                <w:t xml:space="preserve">Écoutes téléphoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire plurilingue des libertés de l'esprit : étude de droit européen comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.313, n° 26, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
+              <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.71, n° 1, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04101142v1</w:t>
+                <w:t xml:space="preserve">halshs-04101147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écoutes téléphoniques</w:t>
+                <w:t xml:space="preserve">Secret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire plurilingue des libertés de l'esprit : étude de droit européen comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.71, n° 1, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
+              <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.445, n° 37, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04101147v1</w:t>
+                <w:t xml:space="preserve">halshs-04101164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secret</w:t>
+                <w:t xml:space="preserve">Respect de l'autorité judiciaire / Droit à la protection judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire plurilingue des libertés de l'esprit : étude de droit européen comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.445, n° 37, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
+              <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.79, n° 2, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04101164v1</w:t>
+                <w:t xml:space="preserve">halshs-04101161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respect de l'autorité judiciaire / Droit à la protection judiciaire</w:t>
+                <w:t xml:space="preserve">Liberté d'expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire plurilingue des libertés de l'esprit : étude de droit européen comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.79, n° 2, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
+              <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.615, n° 53, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04101161v1</w:t>
+                <w:t xml:space="preserve">halshs-04101152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liberté d'expression</w:t>
+                <w:t xml:space="preserve">Convention européenne pour la sauvegarde des droits de l'homme et des libertés fondamentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire plurilingue des libertés de l'esprit : étude de droit européen comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.615, n° 53, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
+              <w:t xml:space="preserve">, LGDJ; Manz; Bruylant; Stämpfli, pp.313, n° 26, 2008, 978-2-8027-2208-3 (Bruylant) - 978-3-214-00273-2 (Manz) - 978-3-7272-2744-8 (Stämpfli)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04101152v1</w:t>
+                <w:t xml:space="preserve">halshs-04101142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contempt of Court (outrage au tribunal)</w:t>
               </w:r>
@@ -3241,51 +3241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits de l'Homme à l'épreuve, controverses autour de l'universel et discussions comparées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ, PUJP, coll. Actes &amp; colloques, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3316,51 +3316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture(s) et Liberté(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Lageot; Jean-Jacques Sueur. Presses universitaires juridiques de Poitiers, 191 p., 2023, Collection de la faculté de droit et des sciences sociales. Actes &amp; colloques, 978-2-38194-019-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4267,51 +4267,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04071736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2021)</w:t>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
@@ -4320,102 +4320,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Racismes et antiracismes, 181, pp.145-152. </w:t>
+              <w:t xml:space="preserve">, 2022, Élisabeth II, 182, pp.139-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pouv.181.0145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pouv.182.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04071688v1</w:t>
+                <w:t xml:space="preserve">halshs-04071656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2022)</w:t>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
@@ -4424,78 +4424,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Élisabeth II, 182, pp.139-145. </w:t>
+              <w:t xml:space="preserve">, 2022, Racismes et antiracismes, 181, pp.145-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pouv.182.0139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pouv.181.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04071656v1</w:t>
+                <w:t xml:space="preserve">halshs-04071688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2022)</w:t>
               </w:r>
@@ -4579,142 +4579,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04071648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les clivages politiques, 179, pp.135-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.179.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04071770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier - 31 mars 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La Justice. Regards critiques, 178, pp.155-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.178.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04071780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Que peut l’État ?, 177, pp.153-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.177.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04071790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cour suprême du Royaume-Uni, 24 septembre 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caragh Costello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125 (2021/1), pp.97-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfdc.125.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2021)</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
@@ -4723,102 +5035,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Les clivages politiques, 179, pp.135-144. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.179.0135⟩</w:t>
+              <w:t xml:space="preserve">, 2021, La nouvelle Algérie, 176, pp.149-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.176.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Repères étrangers (1er janvier - 31 mars 2021)</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04071796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
@@ -4827,102 +5139,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, La Justice. Regards critiques, 178, pp.155-164. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.178.0155⟩</w:t>
+              <w:t xml:space="preserve">, 2020, Les nouveaux féminismes, 173, pp.119-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.173.0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2020)</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04071828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
@@ -4931,102 +5243,240 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Que peut l’État ?, 177, pp.153-162. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.177.0153⟩</w:t>
+              <w:t xml:space="preserve">, 2020, Trump, 172, pp.161-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.172.0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2020)</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04071832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions à l’occasion de « l’affaire Mila » : L’impérieuse nécessité pour la Cour européenne des droits de l’homme de mettre fin à sa jurisprudence sur le blasphème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, chronique n° 59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur l'affaire Mila : l'impérieuse nécessité pour la Cour européenne des droits de l'Homme de mettre un terme à sa jurisprudence sur le blasphème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
@@ -5035,102 +5485,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, La nouvelle Algérie, 176, pp.149-160. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.176.0149⟩</w:t>
+              <w:t xml:space="preserve">, 2020, De Gaulle, 174, pp.141-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.174.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2019)</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04071813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
@@ -5139,102 +5589,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Les nouveaux féminismes, 173, pp.119-140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.173.0117⟩</w:t>
+              <w:t xml:space="preserve">, 2020, La démocratie participative, 175, pp.133-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.175.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2019)</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04071806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
@@ -5243,171 +5693,261 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Trump, 172, pp.161-181. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.172.0161⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Bercy, 168, pp.127-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.168.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réflexions à l’occasion de « l’affaire Mila » : L’impérieuse nécessité pour la Cour européenne des droits de l’homme de mettre fin à sa jurisprudence sur le blasphème</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le va-et-vient des conceptions française et européenne des droits de l’homme en matière de liberté d’expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, chronique n° 59</w:t>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Maturité et utilité de la Constitution de 1958 dans le contexte européen, 36, pp.215-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2020)</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03807960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le processus constitutionnel de sortie du Royaume-Uni de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'économie britannique et le Brexit, 24, p. 29-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.3162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
@@ -5416,102 +5956,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, De Gaulle, 174, pp.141-158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.174.0141⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Les démocratures, 169, pp.145-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.169.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2020)</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
@@ -5520,171 +6060,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, La démocratie participative, 175, pp.133-155. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.175.0147⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Le Mexique, 171, pp.153-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.171.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2018)</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04071851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
@@ -5693,102 +6164,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Les démocratures, 169, pp.145-168. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.169.0143⟩</w:t>
+              <w:t xml:space="preserve">, 2019, L’intelligence artificielle, 170, pp.153-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.170.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2018)</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04071993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
@@ -5797,261 +6268,6167 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Bercy, 168, pp.127-148. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.168.0125⟩</w:t>
+              <w:t xml:space="preserve">, 2018, Les deux Corées, 167, pp.135-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.167.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le va-et-vient des conceptions française et européenne des droits de l’homme en matière de liberté d’expression</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La Ve République. Nouveaux regards, 166, pp.115-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.166.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La datacratie, 164, pp.163-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.164.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les frontières, 165, pp.137-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.165.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Convention européenne des droits de l’homme, rempart contre les remparts opposés aux migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Reconnu·e·s réfugié·e·s et après ?, 33 (4), pp.197-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.9017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le Vatican, 162, pp.151-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.162.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La France et ses élites, 161, pp.159-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.161.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La Nationalité, 160, pp.137-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.160.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les partis politiques, 163, pp.141-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.163.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le Front national, 157, pp.127-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.157.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La lutte contre le terrorisme, 158, pp.153-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.158.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La Tunisie, 156, pp.159-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.156.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le Sénat, pour quoi faire ?, 159, pp.137-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.159.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enseignements de l'affaire Tarakhel : le raisonnement enrichi des juges à la source d'une protection renforcée des migrants en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105, pp.245-260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les primaires, 154, pp.163-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.154.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Émirats et monarchies du Golfe, 152, pp.161-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.152.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04076773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 Juin 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Désobéir en démocratie, 155, pp.173-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.155.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les archives, 153, pp.137-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.153.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04076740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La gouvernance européenne, 149, pp.179-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.149.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04077040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La gouvernance européenne, 148, pp.163-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.148.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04076848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Franklin D. Roosevelt aujourd’hui, 150, pp.117-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.150.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04076833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les impôts, 151, pp.141-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.151.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04076800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les réfugiés, 144, pp.151-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.144.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04077079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les conflits d’intérêts, 147, pp.155-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.147.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04076992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le Maroc, 145, pp.155-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.145.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04077093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le renouveau du Parlement, 146, pp.151-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.146.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04077013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La séparation des pouvoirs, 143, pp.157-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.143.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04077069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les États sous contrainte économique, 142, pp.131-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.142.0131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04077060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les avocats, 140, pp.111-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.140.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L’Australie, 141, pp.157-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.141.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, La Belgique, 136, pp.151-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.136.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er Janvier − 31 Mars 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, La candidature à la présidentielle, 138, pp.131-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.138.0131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre − 31 décembre 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, La Question prioritaire de constitutionnalité, 137, pp.193-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.137.0193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Les jeux d’argent, 139, pp.129-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.139.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Prison, 135, pp.195-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.135.0195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Californie, 133, pp.143-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.133.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le contrôle parlementaire, 134, pp.141-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.134.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le crime organisé, 132, pp.167-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.132.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, La pénalisation, 128, pp.137-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.128.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « nouveau localisme » : identification à travers les territoires de la santé en Angleterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 02, pp.375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, La démocratie en Afrique, 129, pp.195-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.129.0195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, L’état des libertés, 130, pp.163-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.130.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Les animaux, 131, pp.163-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.131.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, La Ve République, 126, pp.165-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.126.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Droit et environnement, 127, pp.167-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.127.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, L’Espagne, 124, pp.159-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.124.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, L’armée française, 125, pp.143-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.125.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Voter, 120, pp.151-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.120.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, L’Éducation nationale, 122, pp.163-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.122.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 120, pp.151-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00110456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Le rugby, 121, pp.121-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.121.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Le Conseil d’État, 123, pp.157-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.123.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, La Pologne, 118, pp.161-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.118.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, La Rue, 116, pp.177-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.116.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, La démocratie sous contrôle médiatique, 119, pp.127-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.119.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Traité portant sur une Constitution européenne : une occasion manquée d'instaurer un régime parlementaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66, mai/juin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00109711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Serviteurs de l’État, 117, pp.159-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.117.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 30 décembre 2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, L'outre-mer, 113, pp.209-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.113.0209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, La Turquie, 115, pp.177-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.115.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, La Russie de Poutine, 112, pp.181-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.112.0181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Traité de Constitution européenne et le droit anglais ou le subtil équilibre entre la souveraineté parlementaire et le principe de « Rule of Law »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Maturité et utilité de la Constitution de 1958 dans le contexte européen, 36, pp.215-227</w:t>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...119 lines deleted...]
-                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2019)</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00110455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
@@ -6060,102 +12437,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Le Mexique, 171, pp.153-172. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.171.0151⟩</w:t>
+              <w:t xml:space="preserve">, 2005, La Loi, 114, pp.163-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.114.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2019)</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
@@ -6164,102 +12541,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, L’intelligence artificielle, 170, pp.153-169. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.170.0153⟩</w:t>
+              <w:t xml:space="preserve">, 2004, Discrimination positive, 111, pp.177-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.111.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2018)</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2003)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
@@ -6268,102 +12645,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Les deux Corées, 167, pp.135-152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.167.0133⟩</w:t>
+              <w:t xml:space="preserve">, 2004, L'ONU, 109, pp.143-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.109.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2018)</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
@@ -6372,102 +12749,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, La Ve République. Nouveaux regards, 166, pp.115-123. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.166.0167⟩</w:t>
+              <w:t xml:space="preserve">, 2004, Paris, 110, pp.193-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.110.0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2017)</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2003)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
@@ -6476,102 +12853,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, La datacratie, 164, pp.163-174. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.164.0163⟩</w:t>
+              <w:t xml:space="preserve">, 2004, L’opposition, 108, pp.159-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.108.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2017)</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
@@ -6580,102 +12957,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Les frontières, 165, pp.137-154. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.165.0137⟩</w:t>
+              <w:t xml:space="preserve">, 2003, Islam et démocratie, 104, pp.169-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.104.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2017)</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2003)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
@@ -6684,180 +13061,184 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Le Vatican, 162, pp.151-167. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.162.0151⟩</w:t>
+              <w:t xml:space="preserve">, 2003, Le Code civil, 107, pp.160-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.107.0160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Céline Lageot</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les animaux de cirque et le droit anglais »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Barrault-Méthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2016)</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00110457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
@@ -6866,102 +13247,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, La France et ses élites, 161, pp.159-173. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.161.0159⟩</w:t>
+              <w:t xml:space="preserve">, 2003, Le Conseil constitutionnel, 105, pp.177-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.105.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2017)</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2003)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
@@ -6970,102 +13351,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Les partis politiques, 163, pp.141-158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.163.0141⟩</w:t>
+              <w:t xml:space="preserve">, 2003, Les nouveaux États de l’Union, 106, pp.163-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.106.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2016)</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
@@ -7074,102 +13455,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, La Nationalité, 160, pp.137-156. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.160.0137⟩</w:t>
+              <w:t xml:space="preserve">, 2002, Le football, 101, pp.123-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.101.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Repères étrangers (1er octobre – 31 décembre 2015)</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
@@ -7178,102 +13559,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Le Front national, 157, pp.127-145. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.157.0127⟩</w:t>
+              <w:t xml:space="preserve">, 2002, La police, 102, pp.133-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.102.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Repères étrangers (1er janvier – 31 mars 2016)</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04073966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères étrangers (1er avril – 30 juin 2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Breillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
@@ -7282,6459 +13663,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, La lutte contre le terrorisme, 158, pp.153-169. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pouv.158.0153⟩</w:t>
+              <w:t xml:space="preserve">, 2002, L'Italie, 103, pp.173-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.103.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...6172 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04073955v1</w:t>
-              </w:r>
-[...206 lines deleted...]
-                <w:t xml:space="preserve">halshs-04073966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repères étrangers (1er juillet – 30 septembre 2001)</w:t>
               </w:r>
@@ -14989,51 +14989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse par cas : une méthode pour le droit comparé des libertés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers, 133 p., 2021, Collection de la Faculté de droit et des sciences sociales. Actes &amp; colloques, 978-2-38194-003-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15648,51 +15648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497140v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lageot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496748v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sueur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497036v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496766v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497023v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496865v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gr&#233;vy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/la-laicite-limite-a-la-liberte-de-religion/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496852v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496910v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703777v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496836v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703822v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-analyse-par-cas-une-methode-pour-le-droit-compare-des-libertes-9782381940038.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://handicap-citoyennete.uca.fr/version-francaise/publication-handicap-pauvrete-et-droits" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496810v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/edcoll/9781788113458/9781788113458.00023.xml" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788113465.00023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/approches-franco-britanniques-de-la-precarite-9791090426580.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/le-blaspheme-dans-une-societe-democratique-p.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101149v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101164v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101161v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101148v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101376v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101158v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101167v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101168v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101144v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krauss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kandem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496720v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dionnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109709v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pavageau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/5973-elements-de-culture-politique-9782729838454.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/M%C3%A9tier_militaire_et_enr%C3%B4lement_du_citoyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breillat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asti&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.184.0145" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071596v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.185.0153" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051803v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.180.0145" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071688v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.181.0145" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071656v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.182.0139" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071648v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.183.0145" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807922v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caragh Costello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.125.0097" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071770v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.179.0135" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071780v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.178.0155" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071790v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.177.0153" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071796v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.176.0149" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.173.0117" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071832v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.172.0161" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071813v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.174.0141" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071806v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.175.0147" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496878v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.169.0143" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072370v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.168.0125" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807945v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.3162" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JVZRGQFV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071851v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.171.0151" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071993v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.170.0153" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.167.0133" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072382v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.166.0167" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072392v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.164.0163" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072388v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.165.0137" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072415v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.162.0151" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807967v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.9017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072433v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.161.0159" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072401v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.163.0141" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072438v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.160.0137" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.157.0127" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072448v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.158.0153" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072461v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.156.0159" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072442v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.159.0137" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178932v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072680v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.154.0163" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076773v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.152.0161" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072670v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.155.0173" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.153.0135" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077040v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.149.0179" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076848v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.148.0163" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076833v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.150.0115" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076800v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.151.0141" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077079v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.144.0149" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076992v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.147.0155" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077093v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.145.0155" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077013v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.146.0149" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077069v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.143.0157" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077060v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.142.0131" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072898v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.140.0111" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072712v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.141.0157" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072927v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.138.0131" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072944v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.136.0151" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072935v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.137.0193" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072902v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.139.0129" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072956v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.135.0195" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072965v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.134.0141" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072970v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.133.0143" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072973v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.132.0167" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073004v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.128.0137" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243041v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072996v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.129.0195" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072983v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.130.0163" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072979v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.131.0163" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073012v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.126.0165" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073009v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.127.0167" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073069v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.124.0159" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073061v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.125.0143" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073270v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.120.0151" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073109v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.122.0163" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110456v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073142v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.121.0121" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073088v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.123.0157" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073289v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.118.0161" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073281v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.119.0127" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073333v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.116.0177" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109711v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073310v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.117.0159" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073354v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.113.0209" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073338v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.115.0177" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073364v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.112.0181" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110455v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073345v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.114.0163" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073382v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.111.0177" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073843v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.109.0143" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073865v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.108.0159" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073392v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.110.0193" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073872v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.107.0160" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073925v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.104.0169" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110457v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barrault-M&#233;thy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073910v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.105.0177" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073884v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.106.0163" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073955v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.103.0173" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073982v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.101.0123" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073966v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.102.0133" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074009v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074122v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.096.0189" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074112v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.097.0139" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074052v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.098.0163" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074040v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.099.0191" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074170v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074158v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074149v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05325774v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Parra-Ruiz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beni Bobanga" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788440v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071314v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808073v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497013v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765706v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765766v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765799v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martin-Papineau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766041v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/les-libertes-politiques-9791090426412.html" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808342v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108232v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496748v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lageot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sueur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497140v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496766v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497023v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496865v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gr&#233;vy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/la-laicite-limite-a-la-liberte-de-religion/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496852v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496910v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085398v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703777v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496836v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703822v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-analyse-par-cas-une-methode-pour-le-droit-compare-des-libertes-9782381940038.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://handicap-citoyennete.uca.fr/version-francaise/publication-handicap-pauvrete-et-droits" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496810v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/edcoll/9781788113458/9781788113458.00023.xml" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788113465.00023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/approches-franco-britanniques-de-la-precarite-9791090426580.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/le-blaspheme-dans-une-societe-democratique-p.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101149v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101147v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101164v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101161v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101152v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101148v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101376v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101158v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101167v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101168v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101144v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krauss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kandem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496720v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dionnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109709v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pavageau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/5973-elements-de-culture-politique-9782729838454.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/M%C3%A9tier_militaire_et_enr%C3%B4lement_du_citoyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breillat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asti&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.184.0145" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071596v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.185.0153" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051803v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.180.0145" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.182.0139" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.181.0145" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071648v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.183.0145" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.179.0135" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071780v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.178.0155" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.177.0153" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807922v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caragh Costello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.125.0097" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071796v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.176.0149" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.173.0117" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071832v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.172.0161" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496878v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071813v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.174.0141" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071806v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.175.0147" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.168.0125" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807960v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807945v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.3162" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JVZRGQFV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072359v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.169.0143" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071851v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.171.0151" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04071993v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.170.0153" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.167.0133" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072382v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.166.0167" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072392v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.164.0163" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072388v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.165.0137" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807967v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.9017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.162.0151" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072433v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.161.0159" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072438v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.160.0137" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072401v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.163.0141" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.157.0127" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072448v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.158.0153" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072461v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.156.0159" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072442v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.159.0137" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178932v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072680v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.154.0163" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076773v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.152.0161" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072670v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.155.0173" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.153.0135" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077040v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.149.0179" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076848v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.148.0163" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076833v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.150.0115" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076800v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.151.0141" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077079v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.144.0149" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076992v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.147.0155" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077093v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.145.0155" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077013v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.146.0149" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077069v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.143.0157" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077060v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.142.0131" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072898v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.140.0111" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072712v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.141.0157" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072944v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.136.0151" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072927v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.138.0131" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072935v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.137.0193" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072902v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.139.0129" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072956v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.135.0195" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072970v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.133.0143" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072965v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.134.0141" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072973v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.132.0167" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073004v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.128.0137" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243041v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072996v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.129.0195" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072983v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.130.0163" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072979v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.131.0163" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073012v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.126.0165" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073009v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.127.0167" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073069v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.124.0159" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073061v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.125.0143" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073270v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.120.0151" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073109v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.122.0163" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110456v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073142v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.121.0121" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073088v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.123.0157" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073289v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.118.0161" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073333v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.116.0177" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073281v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.119.0127" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109711v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073310v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.117.0159" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073354v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.113.0209" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073338v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.115.0177" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073364v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.112.0181" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110455v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073345v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.114.0163" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073382v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.111.0177" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073843v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.109.0143" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073392v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.110.0193" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073865v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.108.0159" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073925v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.104.0169" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073872v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.107.0160" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110457v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Barrault-M&#233;thy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073910v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.105.0177" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073884v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.106.0163" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073982v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.101.0123" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073966v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.102.0133" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073955v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.103.0173" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074009v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074122v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.096.0189" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074112v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.097.0139" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074052v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.098.0163" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074040v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.099.0191" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074170v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074158v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074149v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05325774v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Parra-Ruiz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beni Bobanga" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788440v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071314v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808073v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497013v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765706v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765766v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765799v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martin-Papineau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766041v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/les-libertes-politiques-9791090426412.html" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808342v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108232v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>