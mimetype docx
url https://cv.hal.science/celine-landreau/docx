--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -932,268 +932,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recherches sur le Néolithique en région Centre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présence d'éléments campaniformes et occupation du Bronze ancien dans la vallée de la Creuse: le site des &amp;quot;Belounes&amp;quot; à La Celle-Saint-Avant (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Verjux</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">Sénépart Ingrid, Cyrille Billard, Bostyn Françoise, Praud Ivan, Thiraut Eric. </w:t>
+                <w:t xml:space="preserve">Laurent Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Louboutin; Christian Verjux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodologie des recherches de terrain de la Préhistoire récente en France. Nouveaux acquis, nouveaux outils, 1987-2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Archives d'Ecologie Préhistorique, pp.395-406, 2014, Actes des premières rencontres nord/sud de Préhistoire récente, Marseille mai 2012</w:t>
+              <w:t xml:space="preserve">Zones de production et organisation des territoires au Néolithique. Espaces exploités, occupés, parcourus.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplément 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.393-401, 2014, Revue Archéologique du Centre de la France, 978-2-913272-37-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488165v1</w:t>
+                <w:t xml:space="preserve">hal-01756936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présence d'éléments campaniformes et occupation du Bronze ancien dans la vallée de la Creuse: le site des &amp;quot;Belounes&amp;quot; à La Celle-Saint-Avant (Indre-et-Loire)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Landreau</w:t>
+                <w:t xml:space="preserve">Les recherches sur le Néolithique en région Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Verjux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Creusillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lang</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Catherine Louboutin; Christian Verjux. </w:t>
+                <w:t xml:space="preserve">Tony Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Irribarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sénépart Ingrid, Cyrille Billard, Bostyn Françoise, Praud Ivan, Thiraut Eric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zones de production et organisation des territoires au Néolithique. Espaces exploités, occupés, parcourus.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.393-401, 2014, Revue Archéologique du Centre de la France, 978-2-913272-37-2</w:t>
+              <w:t xml:space="preserve">Méthodologie des recherches de terrain de la Préhistoire récente en France. Nouveaux acquis, nouveaux outils, 1987-2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Archives d'Ecologie Préhistorique, pp.395-406, 2014, Actes des premières rencontres nord/sud de Préhistoire récente, Marseille mai 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756936v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3214,51 +3214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Buffet-Bataillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siproudhis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cattoir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouguen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2021.101669" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosselin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757041v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fischer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Burnez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgueil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bradfer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Champault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9kg5-9746" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757027v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Villes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086943v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marsollier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01488165v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verjux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756936v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/racf/2035" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Duval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04346734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baguenier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebrun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roncin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissac Carole" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houssier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01846476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213761v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533114v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504394v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209401v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209482v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01809610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209464v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Buffet-Bataillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siproudhis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cattoir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouguen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2021.101669" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosselin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757041v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fischer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Burnez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgueil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bradfer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Champault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9kg5-9746" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757027v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Villes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086943v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marsollier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/racf/2035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01488165v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verjux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Duval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04346734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Baguenier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebrun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roncin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissac Carole" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houssier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01846476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213761v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533114v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504394v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209401v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209482v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01809610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209464v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>