--- v0 (2026-03-12)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline Launay </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales et perceptions de l’efficacité du serment chez les auditeurs de justice et tout-venants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Guillou; Fabrice Buschni; Magdalini Dargentas; Christèle Fraïssé; Adeline Raymond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du social et représentations sociales : Engagements, influences, identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 29-48, 2026, Didact Psychologie sociale, 979-10-413-0082-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interviewing for asylum: how the motive for application shapes information needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marques Mourato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Crime and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1068316X.2025.2524752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique des jeux de hasard et d’argent chez les personnes vieillissantes : quid de l’illusion de contrôle ? Vers des perspectives de recherche en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Varescon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marques Mourato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (Numéro Spécial Jeux de Hasard et d'Argent), pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05309621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Comparison of Nanotechnology and Controversial Objects among Laypersons, Scientists and Environmentalists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryelle Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cascino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoEthics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (3), pp.14. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11569-023-00448-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance d’enregistrer le contenu des auditions policières : une analyse psychosociale et cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de criminologie et de police technique et scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Revue Internationale de Criminologie et de Police Technique et Scientifique, LXXV (2), pp.149-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de la parole des mineurs avec le protocole du NICHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Enfances &amp; Psy, 92 (4), pp.88-95. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ep.092.0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of Acceptability and Usability of a Modified Cognitive Interview in the Evaluation of Police Training in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Hermant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Police and Criminal Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of Police and Criminal Psychology, 37 (1), pp.38-48. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11896-020-09416-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Do Police Interview Eyewitnesses for? A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Bull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing : A Journal of Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Policing: A Journal of Policy and Practice, 16 (4), pp.602-614. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/police/paab081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond investigation-relevant information: a content analysis of police questioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Demarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Police Practice and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Police Practice and Research, 22 (4), pp.1341-1355. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15614263.2020.1869002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the scene: Efficacy test of the re-enactment investigative instruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Forensic Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.174-189. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JFP-02-2015-0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the social representation of nanotechnology anchored in that of GMOs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cascino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13669877.2017.1304976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost and benefit of a new instruction for the cognitive interview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Crime and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Psychology, Crime &amp; Law, 19 (10), pp.845-863. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1068316X.2012.684058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the oath enhance truth-telling in eyewitness testimony? Experimental Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Luchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danica Mijovic-Prelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drazen Prelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04855141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of illusion of control in gambling behavior among aging players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mourato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASG Conference 2024: Fostering a Safer Gambling and Betting Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of Gambling, Sep 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to get & assess useful data from UAP witnesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mourato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAIPAN II - Collecte et Analyse des Information sur les PAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National d'Études Spatiales, Oct 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to prepare an asylum interview: an analysis of social workers practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mourato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Ficek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Dragutinovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAPL Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Psychology and Law, Aug 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond information gathering: Interviewee details as part of police questioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Demarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual European Association of Psychology and Law Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un protocole d'entretien judiciaire adapté au rappel de conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mourato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale Appliquée CIPSA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie du témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Loftus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parade d’identification : reconnaître le coupable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline Launay </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales et perceptions de l’efficacité du serment chez les auditeurs de justice et tout-venants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Guillou; Fabrice Buschni; Magdalini Dargentas; Christèle Fraïssé; Adeline Raymond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du social et représentations sociales : Engagements, influences, identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 29-48, 2026, Didact Psychologie sociale, 979-10-413-0082-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the oath enhance truth-telling in eyewitness testimony? experimental evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Luchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danica Mijovic-Prelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drazen Prélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11292-026-09732-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05599590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interviewing for asylum: how the motive for application shapes information needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marques Mourato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Crime and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1068316X.2025.2524752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique des jeux de hasard et d’argent chez les personnes vieillissantes : quid de l’illusion de contrôle ? Vers des perspectives de recherche en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Varescon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marques Mourato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (Numéro Spécial Jeux de Hasard et d'Argent), pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05309621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Comparison of Nanotechnology and Controversial Objects among Laypersons, Scientists and Environmentalists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryelle Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cascino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoEthics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (3), pp.14. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11569-023-00448-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance d’enregistrer le contenu des auditions policières : une analyse psychosociale et cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de criminologie et de police technique et scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Revue Internationale de Criminologie et de Police Technique et Scientifique, LXXV (2), pp.149-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de la parole des mineurs avec le protocole du NICHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Enfances &amp; Psy, 92 (4), pp.88-95. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ep.092.0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of Acceptability and Usability of a Modified Cognitive Interview in the Evaluation of Police Training in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Hermant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Police and Criminal Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journal of Police and Criminal Psychology, 37 (1), pp.38-48. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11896-020-09416-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Do Police Interview Eyewitnesses for? A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Bull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policing : A Journal of Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Policing: A Journal of Policy and Practice, 16 (4), pp.602-614. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/police/paab081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond investigation-relevant information: a content analysis of police questioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Demarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Police Practice and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Police Practice and Research, 22 (4), pp.1341-1355. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15614263.2020.1869002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the scene: Efficacy test of the re-enactment investigative instruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Forensic Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.174-189. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JFP-02-2015-0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the social representation of nanotechnology anchored in that of GMOs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cascino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13669877.2017.1304976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost and benefit of a new instruction for the cognitive interview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Crime and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Psychology, Crime &amp; Law, 19 (10), pp.845-863. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1068316X.2012.684058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the oath enhance truth-telling in eyewitness testimony? Experimental Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Luchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danica Mijovic-Prelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drazen Prelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04855141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of illusion of control in gambling behavior among aging players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mourato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASG Conference 2024: Fostering a Safer Gambling and Betting Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of Gambling, Sep 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to get & assess useful data from UAP witnesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mourato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAIPAN II - Collecte et Analyse des Information sur les PAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National d'Études Spatiales, Oct 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to prepare an asylum interview: an analysis of social workers practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mourato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Ficek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Dragutinovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAPL Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Psychology and Law, Aug 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond information gathering: Interviewee details as part of police questioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Demarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual European Association of Psychology and Law Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un protocole d'entretien judiciaire adapté au rappel de conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mourato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale Appliquée CIPSA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Loftus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie du témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parade d’identification : reconnaître le coupable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503899v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Py" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10310/psychologie-du-social-et-representations-sociales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361255v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marques Mourato" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1068316X.2025.2524752" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309621v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varescon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Fontaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bringuier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335415v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Brunel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cascino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11569-023-00448-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03658517v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Brunel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03658511v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Job" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.092.0088" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03658545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Hermant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11896-020-09416-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03658466v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Bull" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/police/paab081" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03658494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Demarchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15614263.2020.1869002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01588571v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JFP-02-2015-0012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682498v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Floch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2017.1304976" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03176323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1068316X.2012.684058" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Luchini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Mijovic-Prelec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Prelec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mourato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999038v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Ficek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Dragutinovic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01886792v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002196v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503899v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Py" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10310/psychologie-du-social-et-representations-sociales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05599590v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Luchini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Mijovic-Prelec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Pr&#233;lec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11292-026-09732-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361255v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marques Mourato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1068316X.2025.2524752" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309621v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varescon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Fontaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bringuier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335415v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Brunel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Henry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cascino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11569-023-00448-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03658517v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Brunel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03658511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Job" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.092.0088" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03658545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Hermant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11896-020-09416-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03658466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Bull" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/police/paab081" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03658494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Demarchi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15614263.2020.1869002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01588571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JFP-02-2015-0012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Floch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2017.1304976" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03176323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1068316X.2012.684058" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Prelec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998984v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mourato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999085v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Ficek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Dragutinovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047506v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01886792v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002195v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002196v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>