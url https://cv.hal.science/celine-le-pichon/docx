--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise sur les populations d’aloses et de lamproies</w:t>
+                <w:t xml:space="preserve">Coastal to Riverine Entry Timing During the Spawning Migration of the European Shads (Alosa spp.): Drivers and Phenological Trends for the French Atlantic Coast Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Dhamelincourt</w:t>
+                <w:t xml:space="preserve">Mikel Cherbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Charles</w:t>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Boisneau</w:t>
+                <w:t xml:space="preserve">Eric de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Daverat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8477⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (4), pp.e70124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.70124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250110v1</w:t>
+                <w:t xml:space="preserve">hal-05081029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal to Riverine Entry Timing During the Spawning Migration of the European Shads (Alosa spp.): Drivers and Phenological Trends for the French Atlantic Coast Populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expertise sur les populations d’aloses et de lamproies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Dhamelincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikel Cherbero</w:t>
+                <w:t xml:space="preserve">Maud Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Teichert</w:t>
+                <w:t xml:space="preserve">Catherine Boisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric de Oliveira</w:t>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Le Pichon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (4), pp.e70124. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.8477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aqc.70124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081029v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of river connectivity in the distribution of fish in an anthropized watershed</w:t>
               </w:r>
@@ -409,51 +409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 959, pp.178204. </w:t>
@@ -772,68 +772,68 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déployer un réseau de télémétrie acoustique en grand fleuve navigué. Etude de l'habitat et de la libre circulation des poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 05, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
@@ -863,51 +863,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riverscape approaches in practice: perspectives and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Torgersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimee Fullerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -997,51 +997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting from sea to nurseries: Considering tidal dynamics of juvenile habitat distribution and connectivity in a highly modified estuarine riverscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1075,51 +1075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical Changes in the Ecological Connectivity of the Seine River for Fish: A Focus on Physical and Chemical Barriers Since the Mid-19th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1248,51 +1248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brodeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mingelbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1352,51 +1352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the effective spawning and nursery habitats of northern pike within a large spatiotemporally variable river landscape (St. Lawrence River, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mingelbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1473,51 +1473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la fonctionnalité de la Trame bleue pour les poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1564,51 +1564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du réseau routier sur la connectivité des frayères du grand brochet (Esox lucius) au lac Saint-Pierre (fleuve Saint-Laurent, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mingelbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1707,51 +1707,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling functional fish habitat connectivity in rivers: A case study for prioritizing restoration actions targeting brown trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (5), pp.927-937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1779,278 +1779,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spring habitat use by stocked one year old European sturgeon Acipenser sturio in the freshwater-oligohaline area of the Gironde estuary</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Spatially intensive sampling by electrofishing for assessing longitudinal discontinuities in fish distribution in a headwater stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rochard</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Torgersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2017.06.029⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 185, pp.90-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2016.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606567v1</w:t>
+                <w:t xml:space="preserve">hal-02604743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially intensive sampling by electrofishing for assessing longitudinal discontinuities in fish distribution in a headwater stream</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Spring habitat use by stocked one year old European sturgeon Acipenser sturio in the freshwater-oligohaline area of the Gironde estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Torgersen</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 185, pp.90-101. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 196, pp.58-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2016.09.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2017.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604743v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summer use of the tidal freshwaters of the River Seine by three estuarine fish: Coupling telemetry and GIS spatial analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coustillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2140,51 +2140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a continuous riverscape survey to examine the effects of the spatial structure of functional habitats on fish distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2270,77 +2270,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a multi‑criteria approach to assess post‑release recovery periods in behavioural studies: study of a fish telemetry project in the Seine Estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coustillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Biotelemetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3, 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2374,51 +2374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la continuité écologique des rivières pour les poissons : un outil d’aide à la mise en place des trames bleues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2599,103 +2599,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summer habitat use and movements of late juvenile European flounder (Platichthys flesus) in tidal freshwaters: Results from an acoustic telemetry study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 461, pp.441-448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2729,77 +2729,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downstream migration patterns of one-year-old hatchery-reared European sturgeon (Acipenser sturio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emy Rouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2858,51 +2858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distribution spatiale des peuplements de poissons dans les petits bassins versants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2992,51 +2992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité des frayères à brochet dans une plaine alluviale de la Seine: La Bassée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3087,51 +3087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial metrics and methods for riverscapes : quantifying variability in riverine fish habitat patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3229,51 +3229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et outils d'analyse spatiale des habitats des poissons en contexte fluvial anthropisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3367,51 +3367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognizing the importance of scale in the ecology and management of riverine fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Durance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Ormerod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3449,51 +3449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatially explicit resource-based approach for managing stream fishes in riverscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3589,230 +3589,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la température sur la germination, la levée et sur les taux de semis à tiges multiples chez le Chêne sessile.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the germination capacity of commercial seedlots of Quercus petraea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Guibert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Seed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 29 (2), pp.377-385</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444045v1</w:t>
+                <w:t xml:space="preserve">hal-02579985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the germination capacity of commercial seedlots of Quercus petraea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence de la température sur la germination, la levée et sur les taux de semis à tiges multiples chez le Chêne sessile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 53 (1), pp.44-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/5793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579985v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraires techniques pour la multiplication végétative en vrac du Mélèze hybride.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3898,51 +3898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l'élevage des pieds-mères de Douglas (Pseudotsuga menziesii (Mirb.)Franco) pour la multiplication végétative en vrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3993,51 +3993,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l'élevage des pieds-mères de Douglas (Pseudotsuga menziesii (Mirb.) Franco) pour la multiplication végétative en vrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4133,51 +4133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4234,51 +4234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Riou Nivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4301,411 +4301,415 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River Basin Visions: Tools and Approaches from Yesterday to Tomorrow</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution des peuplements de poissons de la Seine dans la traversée de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Machon N.; Di Pietro F.; Bertaudière-Montès V.; Carassou L.; Muller S. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Handbook of Environmental Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Écologie urbaine. Connaissances, enjeux et défis de la biodiversité en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Quae, pp 148-154, 2025, Synthèses</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02876027v1</w:t>
+                <w:t xml:space="preserve">hal-05456493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La continuité écologique des corridors fluviaux</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">River Basin Visions: Tools and Approaches from Yesterday to Tomorrow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'eau à découvert</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Handbook of Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/698_2019_438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602326v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02876027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peuplements de poissons dans le bassin de l’Orgeval : un modèle de petit bassin versant francilien ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La continuité écologique des corridors fluviaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. van Looy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Euzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mosseri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, pp.189-197, 2013, 978-2-7592-2073-1</w:t>
+              <w:t xml:space="preserve">L'eau à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.138-139, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599382v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles déterministes dans la territorialisation de la continuité écologique. Le cas des opérations de restauration sur les deux Morin</w:t>
               </w:r>
@@ -4810,228 +4814,323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des discontinuités physiques sur la distribution spatiale des poissons en tête de bassin : cas de l’Orgeval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les peuplements de poissons dans le bassin de l’Orgeval : un modèle de petit bassin versant francilien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae, pp.199-212, 2013, 978-2-7592-2073-1</w:t>
+              <w:t xml:space="preserve">, Editions Quae, pp.189-197, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599383v1</w:t>
+                <w:t xml:space="preserve">hal-02599382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effet des discontinuités physiques sur la distribution spatiale des poissons en tête de bassin : cas de l’Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.199-212, 2013, 978-2-7592-2073-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La multiplication végétative &amp;quot;en vrac&amp;quot; du mélèze hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mélèze (les guides du sylviculteur)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut pour le Développement Forestier, 2001, 2-904740-81-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5041,114 +5140,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche «paysage aquatique» pour une meilleure connaissance du fonctionnement des ecosystemes fluviaux et l'amelioration de la conservation des peuplements de poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université Pierre et Marie Curie, Paris VI, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2006PA066538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02588829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5295,51 +5394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Cherbero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.70124" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Felin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178204" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Le Barh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grasso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108656" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Michelot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art05" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523099v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Torgersen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Fullerton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Dugdale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Duda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12810" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130902v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-020-00536-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12051352" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecomte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brodeur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mingelbier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-00996-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608734v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingelbier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Farrell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.13" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606882v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Legros" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042016ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2786" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.06.029" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2016.09.026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coustillas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bunel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gazeau-Nadin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.06.028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458658v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gorges" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02705060.2015.1035345" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211695v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40317-015-0062-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.14.05" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090213v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haghe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine de Coninck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2014.885439" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.09.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597520v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Rouleau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.06.026" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJW8BQKJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755342v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.04" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414582v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458513v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goreaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.948" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X45DJP0W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601914v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boussard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588828v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durance" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Ormerod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458457v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-005-0027-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QKN9VWD5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444045v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guibert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5793" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579985v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442758v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Brando" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5218" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883235v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577679v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592081v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou Nivert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvarel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876027v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Chong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_438" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602326v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Euzen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mosseri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599382v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599392v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599383v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834152v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02588829v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006PA066538" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Cherbero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.70124" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Felin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178204" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Le Barh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grasso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108656" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Michelot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art05" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523099v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Torgersen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Fullerton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Dugdale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Duda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12810" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130902v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-020-00536-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12051352" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecomte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brodeur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mingelbier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-00996-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608734v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingelbier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Farrell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.13" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606882v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Legros" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042016ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2786" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2016.09.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606567v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.06.029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coustillas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bunel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gazeau-Nadin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.06.028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458658v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gorges" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02705060.2015.1035345" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211695v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40317-015-0062-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.14.05" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090213v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haghe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine de Coninck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2014.885439" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.09.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597520v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Rouleau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.06.026" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJW8BQKJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755342v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.04" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414582v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458513v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goreaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.948" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X45DJP0W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601914v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boussard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588828v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durance" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Ormerod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458457v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-005-0027-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QKN9VWD5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579985v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guibert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444045v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5793" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442758v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Brando" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5218" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883235v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577679v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592081v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou Nivert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvarel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876027v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Chong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_438" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602326v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Euzen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mosseri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599392v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599382v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599383v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834152v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02588829v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006PA066538" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>