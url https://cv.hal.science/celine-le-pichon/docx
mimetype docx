--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -66,4024 +66,4158 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal to Riverine Entry Timing During the Spawning Migration of the European Shads (Alosa spp.): Drivers and Phenological Trends for the French Atlantic Coast Populations</w:t>
+                <w:t xml:space="preserve">Disentangling estuarine conditions that shape the temporal dynamics of anadromous European (Alosa spp.) spawning migration across environmentally contrasted estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Cherbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florent Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aqc.70124⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 334, pp.109808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2026.109808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05081029v1</w:t>
+                <w:t xml:space="preserve">hal-05604459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise sur les populations d’aloses et de lamproies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Dhamelincourt</w:t>
+                <w:t xml:space="preserve">Coastal to Riverine Entry Timing During the Spawning Migration of the European Shads (Alosa spp.): Drivers and Phenological Trends for the French Atlantic Coast Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Cherbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Charles</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8477⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (4), pp.e70124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.70124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250110v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of river connectivity in the distribution of fish in an anthropized watershed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expertise sur les populations d’aloses et de lamproies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Dhamelincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swann Felin</w:t>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Belliard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178204⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.8477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877601v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using simulated environmental variables to assess the seasonal estuarine habitat selection of a critically endangered anadromous species (Acipenser sturio)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of river connectivity in the distribution of fish in an anthropized watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Felin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lamour</w:t>
+                <w:t xml:space="preserve">Gaël Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Le Barh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Quinton</w:t>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108656⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 959, pp.178204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540164v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using simulated environmental variables to assess the seasonal estuarine habitat selection of a critically endangered anadromous species (Acipenser sturio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Le Barh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Merg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Alp</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne Clemens</w:t>
+                <w:t xml:space="preserve">Eric Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12ppa⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 298, 108656 (13p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804330v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déployer un réseau de télémétrie acoustique en grand fleuve navigué. Etude de l'habitat et de la libre circulation des poissons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Michelot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Clemens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 05, pp.1-11. </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12ppa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192672v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riverscape approaches in practice: perspectives and applications</w:t>
+                <w:t xml:space="preserve">Déployer un réseau de télémétrie acoustique en grand fleuve navigué. Etude de l'habitat et de la libre circulation des poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Torgersen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Armand Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.12810⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523099v1</w:t>
+                <w:t xml:space="preserve">hal-04192672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting from sea to nurseries: Considering tidal dynamics of juvenile habitat distribution and connectivity in a highly modified estuarine riverscape</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Riverscape approaches in practice: perspectives and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Torgersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimee Fullerton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Dugdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Duda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-020-00536-1⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97 (2), pp.481-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130902v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical Changes in the Ecological Connectivity of the Seine River for Fish: A Focus on Physical and Chemical Barriers Since the Mid-19th Century</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Getting from sea to nurseries: Considering tidal dynamics of juvenile habitat distribution and connectivity in a highly modified estuarine riverscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w12051352⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-020-00536-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989845v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How intensive agricultural practices and flow regulation are threatening fish spawning habitats and their connectivity in the St. Lawrence River floodplain, Canada</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Historical Changes in the Ecological Connectivity of the Seine River for Fish: A Focus on Physical and Chemical Barriers Since the Mid-19th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Merg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Foubert</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-020-00996-9⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (5), pp.1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w12051352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266237v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effective spawning and nursery habitats of northern pike within a large spatiotemporally variable river landscape (St. Lawrence River, Canada)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How intensive agricultural practices and flow regulation are threatening fish spawning habitats and their connectivity in the St. Lawrence River floodplain, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brodeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Foubert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Mingelbier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.11075⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (5), pp.1229-1247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-020-00996-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608734v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la fonctionnalité de la Trame bleue pour les poissons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling the effective spawning and nursery habitats of northern pike within a large spatiotemporally variable river landscape (St. Lawrence River, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mingelbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Farrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.25.13⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (2), pp.803-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.11075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832871v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du réseau routier sur la connectivité des frayères du grand brochet (Esox lucius) au lac Saint-Pierre (fleuve Saint-Laurent, Canada)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Évaluer la fonctionnalité de la Trame bleue pour les poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Foubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brodeur</w:t>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Naturaliste canadien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 142 (1), pp.78-91. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25, pp.68-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1042016ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.25.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606882v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling functional fish habitat connectivity in rivers: A case study for prioritizing restoration actions targeting brown trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets du réseau routier sur la connectivité des frayères du grand brochet (Esox lucius) au lac Saint-Pierre (fleuve Saint-Laurent, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mingelbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+                <w:t xml:space="preserve">Maëlle Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brodeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (5), pp.927-937. </w:t>
+              <w:t xml:space="preserve">Le Naturaliste canadien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142 (1), pp.78-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aqc.2786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1042016ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523104v1</w:t>
+                <w:t xml:space="preserve">hal-02606882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially intensive sampling by electrofishing for assessing longitudinal discontinuities in fish distribution in a headwater stream</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modelling functional fish habitat connectivity in rivers: A case study for prioritizing restoration actions targeting brown trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Torgersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2016.09.026⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (5), pp.927-937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.2786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604743v1</w:t>
+                <w:t xml:space="preserve">hal-03523104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spring habitat use by stocked one year old European sturgeon Acipenser sturio in the freshwater-oligohaline area of the Gironde estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 196, pp.58-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2017.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer use of the tidal freshwaters of the River Seine by three estuarine fish: Coupling telemetry and GIS spatial analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spatially intensive sampling by electrofishing for assessing longitudinal discontinuities in fish distribution in a headwater stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Torgersen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2017.06.028⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 185, pp.90-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2016.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606881v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a continuous riverscape survey to examine the effects of the spatial structure of functional habitats on fish distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Summer use of the tidal freshwaters of the River Seine by three estuarine fish: Coupling telemetry and GIS spatial analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Tales</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coustillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gorges</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Gazeau-Nadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Freshwater Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02705060.2015.1035345⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 196, pp.83-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2017.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458658v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a multi‑criteria approach to assess post‑release recovery periods in behavioural studies: study of a fish telemetry project in the Seine Estuary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Using a continuous riverscape survey to examine the effects of the spatial structure of functional habitats on fish distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Rochard</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Biotelemetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40317-015-0062-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Freshwater Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02705060.2015.1035345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211695v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la continuité écologique des rivières pour les poissons : un outil d’aide à la mise en place des trames bleues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Using a multi‑criteria approach to assess post‑release recovery periods in behavioural studies: study of a fish telemetry project in the Seine Estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Tales</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coustillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Biotelemetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40317-015-0062-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2014.14.05⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01071943v1</w:t>
+                <w:t xml:space="preserve">hal-01211695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to integrate scientific models in order to switch from flood control river management to multifunctional river management?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de la continuité écologique des rivières pour les poissons : un outil d’aide à la mise en place des trames bleues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of River Basin Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15715124.2014.885439⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, p. 26 - p. 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2014.14.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090213v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer habitat use and movements of late juvenile European flounder (Platichthys flesus) in tidal freshwaters: Results from an acoustic telemetry study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+                <w:t xml:space="preserve">How to integrate scientific models in order to switch from flood control river management to multifunctional river management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Haghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine de Coninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Trancart</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2014.09.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of River Basin Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (3), p. 231-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15715124.2014.885439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600859v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downstream migration patterns of one-year-old hatchery-reared European sturgeon (Acipenser sturio)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Summer habitat use and movements of late juvenile European flounder (Platichthys flesus) in tidal freshwaters: Results from an acoustic telemetry study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emy Rouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 430-431, pp.68-77. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2012.06.026⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 461, pp.441-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2014.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02597520v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La distribution spatiale des peuplements de poissons dans les petits bassins versants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Downstream migration patterns of one-year-old hatchery-reared European sturgeon (Acipenser sturio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emy Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 430-431, pp.68-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2012.06.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.CS3.04⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00755342v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité des frayères à brochet dans une plaine alluviale de la Seine: La Bassée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La distribution spatiale des peuplements de poissons dans les petits bassins versants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zones Humides Infos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, spécial n°3, p. 24 - p. 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.CS3.04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414582v1</w:t>
+                <w:t xml:space="preserve">hal-00755342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial metrics and methods for riverscapes : quantifying variability in riverine fish habitat patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Accessibilité des frayères à brochet dans une plaine alluviale de la Seine: La Bassée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boët</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmetrics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Zones Humides Infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71, pp.8-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01458513v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes et outils d'analyse spatiale des habitats des poissons en contexte fluvial anthropisé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spatial metrics and methods for riverscapes : quantifying variability in riverine fish habitat patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (5), pp.512-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/env.948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601914v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognizing the importance of scale in the ecology and management of riverine fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes et outils d'analyse spatiale des habitats des poissons en contexte fluvial anthropisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Durance</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Goreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 22, pp.1143-1152</w:t>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50, p. 21 - p. 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588828v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatially explicit resource-based approach for managing stream fishes in riverscapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recognizing the importance of scale in the ecology and management of riverine fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Durance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Ormerod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22, pp.1143-1152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01458457v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the germination capacity of commercial seedlots of Quercus petraea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A spatially explicit resource-based approach for managing stream fishes in riverscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (3), pp.322-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-005-0027-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579985v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la température sur la germination, la levée et sur les taux de semis à tiges multiples chez le Chêne sessile.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 53 (1), pp.44-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/5793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinéraires techniques pour la multiplication végétative en vrac du Mélèze hybride.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluating the germination capacity of commercial seedlots of Quercus petraea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Bouler</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Seed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 29 (2), pp.377-385</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442758v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'élevage des pieds-mères de Douglas (Pseudotsuga menziesii (Mirb.)Franco) pour la multiplication végétative en vrac</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Itinéraires techniques pour la multiplication végétative en vrac du Mélèze hybride.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Cazet</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Brando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bouler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 53 (2), pp.111-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/5218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883235v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'élevage des pieds-mères de Douglas (Pseudotsuga menziesii (Mirb.) Franco) pour la multiplication végétative en vrac</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation de l'élevage des pieds-mères de Douglas (Pseudotsuga menziesii (Mirb.)Franco) pour la multiplication végétative en vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Verger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Cazet</w:t>
+                <w:t xml:space="preserve">Michel Cazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 55 (7), pp.785-799</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation de l'élevage des pieds-mères de Douglas (Pseudotsuga menziesii (Mirb.) Franco) pour la multiplication végétative en vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1998, 55, pp.785-799</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4093,231 +4227,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le peuplement de poissons du bassin de la Seine. Comprendre son évolution sous l'impact des changements générés par l'homme ou la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence de l'eau Seine-Normandie, 4, pp.44, 2009, Programme Piren Seine, 978-2-918251-03-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mélèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Riou Nivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc E. Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IDF, pp.144, 2001, Coll. Les guides du sylviculteur, 2-904740-81-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4327,810 +4461,810 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des peuplements de poissons de la Seine dans la traversée de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Machon N.; Di Pietro F.; Bertaudière-Montès V.; Carassou L.; Muller S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie urbaine. Connaissances, enjeux et défis de la biodiversité en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Quae, pp 148-154, 2025, Synthèses</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River Basin Visions: Tools and Approaches from Yesterday to Tomorrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meybeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Handbook of Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/698_2019_438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02876027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La continuité écologique des corridors fluviaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. van Looy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Euzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mosseri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.138-139, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles déterministes dans la territorialisation de la continuité écologique. Le cas des opérations de restauration sur les deux Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine de Coninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.309-324, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peuplements de poissons dans le bassin de l’Orgeval : un modèle de petit bassin versant francilien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.189-197, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des discontinuités physiques sur la distribution spatiale des poissons en tête de bassin : cas de l’Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.199-212, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La multiplication végétative &amp;quot;en vrac&amp;quot; du mélèze hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mélèze (les guides du sylviculteur)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut pour le Développement Forestier, 2001, 2-904740-81-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5140,114 +5274,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche «paysage aquatique» pour une meilleure connaissance du fonctionnement des ecosystemes fluviaux et l'amelioration de la conservation des peuplements de poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université Pierre et Marie Curie, Paris VI, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006PA066538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02588829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5394,51 +5528,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Cherbero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.70124" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Felin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178204" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Le Barh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grasso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108656" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Michelot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art05" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523099v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Torgersen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Fullerton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Dugdale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Duda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12810" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130902v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-020-00536-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12051352" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecomte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brodeur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mingelbier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-00996-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608734v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingelbier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Farrell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.13" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606882v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Legros" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042016ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2786" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2016.09.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606567v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.06.029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coustillas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bunel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gazeau-Nadin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.06.028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458658v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gorges" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02705060.2015.1035345" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211695v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40317-015-0062-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.14.05" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090213v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haghe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine de Coninck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2014.885439" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.09.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597520v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Rouleau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.06.026" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJW8BQKJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755342v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.04" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414582v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458513v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goreaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.948" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X45DJP0W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601914v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boussard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588828v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durance" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Ormerod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458457v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-005-0027-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QKN9VWD5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579985v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guibert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444045v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5793" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442758v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Brando" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5218" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883235v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577679v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592081v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou Nivert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvarel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876027v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Chong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_438" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602326v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Euzen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mosseri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599392v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599382v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599383v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834152v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02588829v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006PA066538" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604459v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Cherbero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grasso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2026.109808" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.70124" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Felin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178204" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Le Barh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108656" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Michelot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art05" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523099v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Torgersen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Fullerton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Dugdale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Duda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12810" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-020-00536-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12051352" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecomte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brodeur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mingelbier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-00996-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608734v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingelbier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Farrell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.13" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606882v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Legros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042016ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523104v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2786" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.06.029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604743v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2016.09.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coustillas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bunel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gazeau-Nadin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.06.028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gorges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02705060.2015.1035345" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211695v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40317-015-0062-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071943v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.14.05" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090213v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haghe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine de Coninck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2014.885439" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600859v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.09.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Rouleau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.06.026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJW8BQKJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755342v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.04" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414582v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goreaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.948" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X45DJP0W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601914v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boussard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durance" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Ormerod" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458457v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-005-0027-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QKN9VWD5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444045v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guibert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5793" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579985v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442758v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Brando" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5218" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883235v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577679v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592081v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580237v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou Nivert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvarel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456493v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876027v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Chong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_438" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602326v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Euzen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mosseri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599392v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599382v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599383v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834152v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02588829v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006PA066538" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>