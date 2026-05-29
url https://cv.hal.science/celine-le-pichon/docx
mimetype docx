--- v2 (2026-05-03)
+++ v3 (2026-05-29)
@@ -234,278 +234,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05604459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal to Riverine Entry Timing During the Spawning Migration of the European Shads (Alosa spp.): Drivers and Phenological Trends for the French Atlantic Coast Populations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expertise sur les populations d’aloses et de lamproies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Le Pichon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marius Dhamelincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aqc.70124⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.8477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05081029v1</w:t>
+                <w:t xml:space="preserve">hal-05250110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise sur les populations d’aloses et de lamproies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Françoise Daverat</w:t>
+                <w:t xml:space="preserve">Coastal to Riverine Entry Timing During the Spawning Migration of the European Shads (Alosa spp.): Drivers and Phenological Trends for the French Atlantic Coast Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Cherbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Evanno</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.8477. </w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (4), pp.e70124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aqc.70124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250110v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of river connectivity in the distribution of fish in an anthropized watershed</w:t>
               </w:r>
@@ -543,51 +543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 959, pp.178204. </w:t>
@@ -906,51 +906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déployer un réseau de télémétrie acoustique en grand fleuve navigué. Etude de l'habitat et de la libre circulation des poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 05, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -997,51 +997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riverscape approaches in practice: perspectives and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Torgersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimee Fullerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1131,51 +1131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting from sea to nurseries: Considering tidal dynamics of juvenile habitat distribution and connectivity in a highly modified estuarine riverscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1209,51 +1209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical Changes in the Ecological Connectivity of the Seine River for Fish: A Focus on Physical and Chemical Barriers Since the Mid-19th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1382,51 +1382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brodeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mingelbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1486,51 +1486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the effective spawning and nursery habitats of northern pike within a large spatiotemporally variable river landscape (St. Lawrence River, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mingelbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1607,51 +1607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la fonctionnalité de la Trame bleue pour les poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1698,51 +1698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du réseau routier sur la connectivité des frayères du grand brochet (Esox lucius) au lac Saint-Pierre (fleuve Saint-Laurent, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mingelbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1841,51 +1841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling functional fish habitat connectivity in rivers: A case study for prioritizing restoration actions targeting brown trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (5), pp.927-937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1932,51 +1932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spring habitat use by stocked one year old European sturgeon Acipenser sturio in the freshwater-oligohaline area of the Gironde estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2023,51 +2023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially intensive sampling by electrofishing for assessing longitudinal discontinuities in fish distribution in a headwater stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2140,51 +2140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summer use of the tidal freshwaters of the River Seine by three estuarine fish: Coupling telemetry and GIS spatial analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coustillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2274,51 +2274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a continuous riverscape survey to examine the effects of the spatial structure of functional habitats on fish distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2404,51 +2404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a multi‑criteria approach to assess post‑release recovery periods in behavioural studies: study of a fish telemetry project in the Seine Estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coustillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2508,51 +2508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la continuité écologique des rivières pour les poissons : un outil d’aide à la mise en place des trames bleues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2733,90 +2733,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summer habitat use and movements of late juvenile European flounder (Platichthys flesus) in tidal freshwaters: Results from an acoustic telemetry study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2889,51 +2889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emy Rouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2992,51 +2992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distribution spatiale des peuplements de poissons dans les petits bassins versants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3126,51 +3126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité des frayères à brochet dans une plaine alluviale de la Seine: La Bassée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3221,51 +3221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial metrics and methods for riverscapes : quantifying variability in riverine fish habitat patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3363,51 +3363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et outils d'analyse spatiale des habitats des poissons en contexte fluvial anthropisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3501,51 +3501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognizing the importance of scale in the ecology and management of riverine fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Durance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Ormerod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3583,51 +3583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatially explicit resource-based approach for managing stream fishes in riverscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3723,230 +3723,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la température sur la germination, la levée et sur les taux de semis à tiges multiples chez le Chêne sessile.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the germination capacity of commercial seedlots of Quercus petraea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Guibert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Seed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 29 (2), pp.377-385</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444045v1</w:t>
+                <w:t xml:space="preserve">hal-02579985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the germination capacity of commercial seedlots of Quercus petraea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence de la température sur la germination, la levée et sur les taux de semis à tiges multiples chez le Chêne sessile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 53 (1), pp.44-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/5793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579985v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraires techniques pour la multiplication végétative en vrac du Mélèze hybride.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4032,51 +4032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l'élevage des pieds-mères de Douglas (Pseudotsuga menziesii (Mirb.)Franco) pour la multiplication végétative en vrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4127,51 +4127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l'élevage des pieds-mères de Douglas (Pseudotsuga menziesii (Mirb.) Franco) pour la multiplication végétative en vrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4201,257 +4201,375 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le peuplement de poissons du bassin de la Seine. Comprendre son évolution sous l'impact des changements générés par l'homme ou la nature</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Agence de l'eau Seine-Normandie, 4, pp.44, 2009, Programme Piren Seine, 978-2-918251-03-3</w:t>
+                <w:t xml:space="preserve">Méthode d'analyse des stratégies en faveur de la biodiversité. Analyse de la capacité à initier un changement transformateur. Application à la troisième stratégie nationale pour la biodiversité (SNB3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Léandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Almansa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FRB, pp.152, 2023, 979-10-91015-64-6 ; 979-10-91015-63-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592081v1</w:t>
+                <w:t xml:space="preserve">hal-05180404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le peuplement de poissons du bassin de la Seine. Comprendre son évolution sous l'impact des changements générés par l'homme ou la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agence de l'eau Seine-Normandie, 4, pp.44, 2009, Programme Piren Seine, 978-2-918251-03-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le mélèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Riou Nivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IDF, pp.144, 2001, Coll. Les guides du sylviculteur, 2-904740-81-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4461,405 +4579,405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des peuplements de poissons de la Seine dans la traversée de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Machon N.; Di Pietro F.; Bertaudière-Montès V.; Carassou L.; Muller S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie urbaine. Connaissances, enjeux et défis de la biodiversité en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Quae, pp 148-154, 2025, Synthèses</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River Basin Visions: Tools and Approaches from Yesterday to Tomorrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meybeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Handbook of Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/698_2019_438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02876027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La continuité écologique des corridors fluviaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. van Looy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Euzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mosseri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.138-139, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles déterministes dans la territorialisation de la continuité écologique. Le cas des opérations de restauration sur les deux Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine de Coninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4881,390 +4999,390 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.309-324, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peuplements de poissons dans le bassin de l’Orgeval : un modèle de petit bassin versant francilien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.189-197, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des discontinuités physiques sur la distribution spatiale des poissons en tête de bassin : cas de l’Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.199-212, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La multiplication végétative &amp;quot;en vrac&amp;quot; du mélèze hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mélèze (les guides du sylviculteur)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut pour le Développement Forestier, 2001, 2-904740-81-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5274,114 +5392,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche «paysage aquatique» pour une meilleure connaissance du fonctionnement des ecosystemes fluviaux et l'amelioration de la conservation des peuplements de poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université Pierre et Marie Curie, Paris VI, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006PA066538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02588829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId170"/>
+      <w:footerReference w:type="default" r:id="rId176"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5528,51 +5646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604459v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Cherbero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grasso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2026.109808" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.70124" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Felin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178204" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Le Barh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108656" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Michelot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art05" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523099v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Torgersen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Fullerton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Dugdale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Duda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12810" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-020-00536-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12051352" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecomte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brodeur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mingelbier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-00996-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608734v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingelbier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Farrell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.13" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606882v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Legros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042016ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523104v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2786" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.06.029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604743v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2016.09.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coustillas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bunel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gazeau-Nadin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.06.028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gorges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02705060.2015.1035345" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211695v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40317-015-0062-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071943v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.14.05" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090213v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haghe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine de Coninck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2014.885439" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600859v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.09.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Rouleau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.06.026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJW8BQKJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755342v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.04" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414582v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goreaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.948" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X45DJP0W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601914v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boussard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durance" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Ormerod" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458457v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-005-0027-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QKN9VWD5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444045v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guibert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5793" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579985v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442758v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Brando" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5218" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883235v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577679v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592081v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580237v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou Nivert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvarel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456493v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876027v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Chong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_438" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602326v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Euzen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mosseri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599392v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599382v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599383v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834152v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02588829v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006PA066538" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604459v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Cherbero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grasso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2026.109808" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.70124" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Felin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178204" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Le Barh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108656" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Michelot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art05" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523099v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Torgersen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Fullerton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Dugdale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Duda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12810" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-020-00536-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12051352" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecomte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brodeur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mingelbier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-00996-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608734v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingelbier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Farrell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.25.13" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606882v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Legros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042016ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523104v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2786" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.06.029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604743v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2016.09.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coustillas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bunel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gazeau-Nadin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.06.028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gorges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02705060.2015.1035345" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211695v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40317-015-0062-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071943v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.14.05" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090213v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haghe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine de Coninck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2014.885439" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600859v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.09.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Rouleau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.06.026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJW8BQKJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755342v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.04" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414582v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goreaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.948" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X45DJP0W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601914v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boussard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durance" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Ormerod" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458457v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-005-0027-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QKN9VWD5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579985v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guibert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444045v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5793" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442758v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Brando" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5218" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883235v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577679v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupuis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline L&#233;andre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Almansa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592081v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580237v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou Nivert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvarel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456493v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876027v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Chong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_438" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602326v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Euzen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mosseri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599392v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599382v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599383v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02588829v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006PA066538" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>