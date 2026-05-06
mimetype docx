--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -523,369 +523,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le parcours de carrière des femmes cadres : pourquoi est-il si compliqué et comment le faciliter ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camilla Quental</w:t>
+                <w:t xml:space="preserve">Un intrapreneur ordinaire au coeur d'une implantation réussie d'un changement organisationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/riges.373.0043⟩</w:t>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (3), pp.57-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.003.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842901v1</w:t>
+                <w:t xml:space="preserve">hal-00843055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure compréhension des parties prenantes du microcrédit entrepreneurial en France : Proposition d'une typologie des parcours des porteurs de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Stervinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noël Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (2), pp.161-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1008714ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un intrapreneur ordinaire au coeur d'une implantation réussie d'un changement organisationnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+                <w:t xml:space="preserve">Le parcours de carrière des femmes cadres : pourquoi est-il si compliqué et comment le faciliter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Quental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Maton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3 (3), pp.57-71. </w:t>
+              <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (3), pp.43-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rimhe.003.0057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/riges.373.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843055v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etapes clés du développement d'un réseau d'entreprises : Proposition d'une grille d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Stervinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1050,64 +1050,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche de l'équilibre vie professionnelle - vie personnelle : les cadres hommes et femmes ne sont pas toujours égaux face à cette problématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Quental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1139,437 +1139,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des carrières : perception des cadres sur les leviers et les freins en matière d'évolution professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Naschberger</w:t>
+                <w:t xml:space="preserve">Materializing Strategy: what middle managers do? And why?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camilla Quental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès de l'Association francophone de Gestion des Ressources Humaines (AGRH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">Special Workshop Strategy-as-Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842906v1</w:t>
+                <w:t xml:space="preserve">hal-00956490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Outlaw to Hero: a process study of middle managers deviance within a bureaucracy. A longitudinal and multicase study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts of CEO succession on Top Management Team composition and dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Maton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">XXIème Conférence Internationale de Management Stratégique (AIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956487v1</w:t>
+                <w:t xml:space="preserve">hal-00956534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materializing Strategy: what middle managers do? And why?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Maton</w:t>
+                <w:t xml:space="preserve">Développement des carrières : perception des cadres sur les leviers et les freins en matière d'évolution professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Quental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Workshop Strategy-as-Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">23ème congrès de l'Association francophone de Gestion des Ressources Humaines (AGRH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956490v1</w:t>
+                <w:t xml:space="preserve">hal-00842906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of CEO succession on Top Management Team composition and dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Outlaw to Hero: a process study of middle managers deviance within a bureaucracy. A longitudinal and multicase study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème Conférence Internationale de Management Stratégique (AIMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lille, France</w:t>
+              <w:t xml:space="preserve">28th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956534v1</w:t>
+                <w:t xml:space="preserve">hal-00956487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure compréhension des bénéficiaires du microcrédit entrepreneurial en France : Proposition d'une typologie des parcours des porteurs de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Stervinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noël Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Recherche "Les jeudis de la Recherche", Audencia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1594,64 +1594,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Career development in the perception of managers: Levers, barriers and gender differences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Quental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2246,51 +2246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conciliation, au sein d'un réseau, d'un modèle de gouvernance fondateur idéaliste et d'un modèle émergent pragmatique, autour d'un projet de développement durable.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Stervinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque interdisciplinaire d'Audencia sur la responsabilité globale "Engager les parties prenantes dans une démarche de responsabilité globale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2328,64 +2328,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une typologie des parcours des micros-entrepreneurs : Quels risques et quelles modalités spécifiques d'accompagnement des parcours &amp;quot;Tremplin&amp;quot;, &amp;quot;Passion&amp;quot;, &amp;quot;Indépendance&amp;quot;, &amp;quot;Utopique&amp;quot; et &amp;quot;Dernier recours&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noël Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Stervinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque interdisciplinaire d'Audencia sur la responsabilité globale "Engager les parties prenantes dans une démarche de responsabilité globale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2410,51 +2410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux stratégiques des étapes de développement d'une marque collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Stervinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2505,51 +2505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle gouvernance pour un réseau en phase de croissance : le cas d'une marque collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Stervinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Responsabilité globale et réseaux : quelle gouvernance ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Audencia, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2574,51 +2574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise de croissance d'un réseau sous l'éclairage d'un conflit entre deux visions concurrentes - l'une idéaliste, et l'autre pragmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Stervinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2933,64 +2933,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parcours de carrière des femmes cadres. Pourquoi est-il si compliqué et comment le faciliter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Quental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3409,51 +3409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312129v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Legrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Al Ariss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Bozionelos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12166" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01194784v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Mills" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8551.12144" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PFN5XN2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01158130v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guiheneuf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00842901v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Naschberger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Quental" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.373.0043" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956955v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Stervinou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine No&#235;l Lemaitre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008714ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00843055v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.003.0057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765397v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00843047v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00842908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00842906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956487v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956490v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956534v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956535v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956552v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Debucquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956489v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763000v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760822v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Viola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760821v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760820v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760526v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760241v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757936v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757935v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025388v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01166070v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00843053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312129v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Legrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Al Ariss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Bozionelos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12166" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01194784v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Mills" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8551.12144" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PFN5XN2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01158130v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guiheneuf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00843055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.003.0057" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956955v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Stervinou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine No&#235;l Lemaitre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008714ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00842901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Naschberger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Quental" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.373.0043" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765397v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00843047v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00842908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956534v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00842906v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956535v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956552v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Debucquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956489v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763000v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760822v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Viola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760821v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760820v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760526v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760241v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757936v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757935v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025388v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01166070v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00843053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>