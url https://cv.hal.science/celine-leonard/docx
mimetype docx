--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -338,291 +338,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of film thickness and temperature on condensation and momentum accommodation at the liquid–vapor methane interphase in contact with a quartz substrate</w:t>
+                <w:t xml:space="preserve">Molecular Dynamics Study of the Formation of Porous Films by Room-Temperature Physical Vapor Deposition of Silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gbocho Gilles Soboh</w:t>
+                <w:t xml:space="preserve">Nikita Shcheblanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Graur</w:t>
+                <w:t xml:space="preserve">Mikhail Povarnitsyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Topin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaël Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2023.108739⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c02198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263770v1</w:t>
+                <w:t xml:space="preserve">hal-04722018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics Study of the Formation of Porous Films by Room-Temperature Physical Vapor Deposition of Silica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of film thickness and temperature on condensation and momentum accommodation at the liquid–vapor methane interphase in contact with a quartz substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gbocho Gilles Soboh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikita Shcheblanov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quy-Dong To</w:t>
+                <w:t xml:space="preserve">Irina Graur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail Povarnitsyn</w:t>
+                <w:t xml:space="preserve">Frédéric Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaël Lemaître</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Monchiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, pp.108739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c02198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2023.108739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722018v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-phase shear exfoliation of graphite and its application as corrosion protection coating on aluminum substrate</w:t>
               </w:r>
@@ -1788,51 +1788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30, pp.032008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2035,51 +2035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Hoang Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2336,248 +2336,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rovibrational energy levels of the F-(H2O) and F-(D2O) complexes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Attila G. Császár</w:t>
+                <w:t xml:space="preserve">Quasi-particle energies and optical excitations of wurtzite BeO and its nanosheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Shahrokhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP02874H⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 682 (15), pp.254-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.04.288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328187v1</w:t>
+                <w:t xml:space="preserve">hal-01308725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-particle energies and optical excitations of wurtzite BeO and its nanosheet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masoud Shahrokhi</w:t>
+                <w:t xml:space="preserve">Rovibrational energy levels of the F-(H2O) and F-(D2O) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janos Sarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lauvergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila G. Császár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 682 (15), pp.254-262. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.17678 - 17690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.04.288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6CP02874H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308725v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary conditions for gas flow problems from anisotropic scattering kernels</w:t>
               </w:r>
@@ -3586,900 +3586,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Pairwise Potential on the Tangential Momentum Accommodation Coefficient: a Multi-Scale Study applied to the Argon on Pt(111) System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the X&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;Π State of the SiCN/SiNC Renner-Teller System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Mitrushchenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guy Lauriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2013-30809-9⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138 (10), pp.104311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4794050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787400v1</w:t>
+                <w:t xml:space="preserve">hal-00790174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the X&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;Π State of the SiCN/SiNC Renner-Teller System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the Pairwise Potential on the Tangential Momentum Accommodation Coefficient: a Multi-Scale Study applied to the Argon on Pt(111) System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Léonard</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lauriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86 (4), pp.164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2013-30809-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4794050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00790174v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Investigations on CaO Ions: Vibronic States and Photoelectron Spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
+                <w:t xml:space="preserve">Tensorial slip theory for gas flows and comparison with molecular dynamics simulations using anisotropic gas-wall collision mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lauriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (5), pp.053012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875353v1</w:t>
+                <w:t xml:space="preserve">hal-00820059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensorial slip theory for gas flows and comparison with molecular dynamics simulations using anisotropic gas-wall collision mechanism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Lauriat</w:t>
+                <w:t xml:space="preserve">Theoretical Investigations on CaO Ions: Vibronic States and Photoelectron Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (44), pp.11254-11260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp407811c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820059v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations of pressure-driven flows and comparison with acceleration-driven flows</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical study of the predissociation of the A2Π State of ZnF including quasi-diabatisation of the spin-orbit coupling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.580763. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (16), pp.164318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2012/580763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4762444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714830v1</w:t>
+                <w:t xml:space="preserve">hal-00743774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCSD(T)-F12 investigations on HBNH and its isotopologues</w:t>
+                <w:t xml:space="preserve">Electronic states and rovibrational spectroscopy of the HAlF+ and HAlCl+ cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 112 (9), pp.2051-2061. </w:t>
+              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 997 (--), pp.19-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qua.23061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2012.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692604v1</w:t>
+                <w:t xml:space="preserve">hal-00731522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic states and rovibrational spectroscopy of the HAlF+ and HAlCl+ cations</w:t>
+                <w:t xml:space="preserve">CCSD(T)-F12 investigations on HBNH and its isotopologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (9), pp.2051-2061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qua.23061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comptc.2012.07.028⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00731522v1</w:t>
+                <w:t xml:space="preserve">hal-00692604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the predissociation of the A2Π State of ZnF including quasi-diabatisation of the spin-orbit coupling.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular dynamics simulations of pressure-driven flows and comparison with acceleration-driven flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lauriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 137 (16), pp.164318. </w:t>
+              <w:t xml:space="preserve">Advances in Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.580763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4762444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2012/580763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743774v1</w:t>
+                <w:t xml:space="preserve">hal-00714830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic states, potential energy surface, and theoretical spectroscopy of Be2H2</w:t>
               </w:r>
@@ -4556,51 +4556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of surface morphology and anisotropy on the tangential momentum accommodation coefficient between Pt(100) and Ar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4677,51 +4677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of the Rovibronic States of CaO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4806,51 +4806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio study of the low-lying electronic states of the CaO molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5761,290 +5761,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical investigation of intramolecular vibrational energy redistribution in HFCO and DFCO induced by an external field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiative transition probabilities in the X2Πg state of CO2+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Pasin</w:t>
+                <w:t xml:space="preserve">M. Diehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Iung</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gatti</w:t>
+                <w:t xml:space="preserve">P. Rosmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falk Richter</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W. C. Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 129 (14), pp.144304. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 109 (4), pp.535-548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2991411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2007.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828685v1</w:t>
+                <w:t xml:space="preserve">hal-00693582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative transition probabilities in the X2Πg state of CO2+</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical investigation of intramolecular vibrational energy redistribution in HFCO and DFCO induced by an external field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Pasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2007.07.011⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 129 (14), pp.144304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2991411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00693582v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio study of the low lying electronic states of ZnF and ZnF−</w:t>
               </w:r>
@@ -6322,320 +6322,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00513078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic properties of trichlorofluoromethane CCl(3)F calculated by density functional theory</w:t>
+                <w:t xml:space="preserve">Ab initio study of the spin-orbit coupling between the A and b3Πu electronic states of Na2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. A. von Lilienfeld</w:t>
+                <w:t xml:space="preserve">S. Soorkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. C. Handy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Figgen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b704995a⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 105 (9), pp.1095 - 1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268970601161574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693510v1</w:t>
+                <w:t xml:space="preserve">hal-00174382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio study of the spin-orbit coupling between the A and b3Πu electronic states of Na2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopic properties of trichlorofluoromethane CCl(3)F calculated by density functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. A. von Lilienfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. C. Handy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Soorkia</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Willeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (36), pp.5027--5035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b704995a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268970601161574⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00174382v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent wave packet study on trans-cis isomerization of HONO driven by an external field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6783,283 +6783,283 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlev Figgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 105 (09), pp.1095-1104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00268970601161574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00513072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio study of the C2O+ cation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ab initio study of the spectroscopy of the X-2 Pi electronic ground states of CNO and NCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gritli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberte Chambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268970601181556⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 243 (1), pp.90--98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2007.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720588v1</w:t>
+                <w:t xml:space="preserve">hal-00693617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio study of the spectroscopy of the X-2 Pi electronic ground states of CNO and NCO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab initio study of the C2O+ cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilberte Chambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2007.04.005⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 105 (9--10), pp.1105--1114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268970601181556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00693617v1</w:t>
+                <w:t xml:space="preserve">hal-00720588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation and selective population of vibrational levels with the Multiconfiguration Time-Dependent Hartree (MCTDH) algorithm</w:t>
               </w:r>
@@ -7316,51 +7316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 398 (1-3), pp.123--129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7419,64 +7419,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The barrier to inversion of ammonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. C. Handy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 370 (3--4), pp.360--365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7535,64 +7535,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vibrational levels of ammonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. C. Handy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bowman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7643,64 +7643,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical determination of the vibrational levels of NH3+ with MULTIMODE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. C. Handy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 4 (17), pp.4087--4095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7772,77 +7772,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. C. Handy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 3 (4), pp.508--513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7919,51 +7919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.M. Lakin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosmus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 335 (1--2), pp.97--104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7982,334 +7982,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of the A2Sigma +-X2Pi Transition of CCO</w:t>
+                <w:t xml:space="preserve">Theoretical Study of the A1Pi - X1Sigma+ Transition in C2B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Panten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Maier</w:t>
+                <w:t xml:space="preserve">J. P. Maier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection of Czechoslovak Chemical Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 264 (3), pp.267--273</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721728v1</w:t>
+                <w:t xml:space="preserve">hal-00722002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of the A1Pi - X1Sigma+ Transition in C2B</w:t>
+                <w:t xml:space="preserve">Theoretical Study of the A2Sigma +-X2Pi Transition of CCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Panten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. P. Maier</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Maier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Collection of Czechoslovak Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 66 (7), pp.983--990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1135/cccc20010983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722002v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical determination of the vibrational levels of NH3+ and its isotopomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. C. Handy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Knowles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8350,739 +8350,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-dependent and coriolis interactions by an improved configuration interaction treatment: predissociation of excited fine structure levels of OH/OD.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective vibrational excitations in the OX (X = F, Cl, Br, I) molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. P. de Lara Castells</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Mitrushchenkov</w:t>
+                <w:t xml:space="preserve">F. Le Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rosmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Palmieri</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Puzzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. D. Castells</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2 (6), pp.1117--1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/a908993d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00722008v1</w:t>
+                <w:t xml:space="preserve">hal-00693804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large amplitude motion in the X2A1 state of C2B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. C. Handy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 113 (13), pp.5228--5234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective vibrational excitations in the OX (X = F, Cl, Br, I) molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin-dependent and coriolis interactions by an improved configuration interaction treatment: predissociation of excited fine structure levels of OH/OD.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. de Lara Castells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Mitrushchenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palmieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 98 (21), pp.1713--1727</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693804v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential energy function and vibrational states of N2CO+</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential energy function and vibrational states of the electronic ground state of N-4(+)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. C. Handy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.479754⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 103 (12), pp.1846--1852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp984062b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693857v1</w:t>
+                <w:t xml:space="preserve">hal-00693890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential energy function and vibrational states of the electronic ground state of N-4(+)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential energy function and vibrational states of N2CO+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hochlaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. E. Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Reinsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp984062b⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 111 (11), pp.4948--4955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.479754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00693890v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bound electronic states X-1 Sigma(+), a(3)Pi and A(1)Pi of C2B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Maier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 1 (8), pp.1827--1832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9120,1022 +9120,1052 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni/Mn order in LiMn2-xNixO4 (0.38 ≤ x ≤ 0.50) positive electrode material: a gradual temperature-driven sublattice disorder through antiphase boundary defects</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Nickel Content on the Structural Response of LiyMn1.5+xNi0.5−xO4 During Lithium Insertion/Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Aboaouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Gassama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Junior Kakdeu Yewou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexander O. Mitrushchenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Léonard</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mangaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISICXXI: 21st International Symposium on Intercalation Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">Groupe Français d'étude des composés d'insertion (GFECI )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christine Taviot-Gueho, Jun 2026, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146866v1</w:t>
+                <w:t xml:space="preserve">hal-05581740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of scattering and condensation process of gaseous methane at the quartz interface and liquid methane interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gbocho Gilles Soboh</w:t>
+                <w:t xml:space="preserve">Ni/Mn order in LiMn2-xNixO4 (0.38 ≤ x ≤ 0.50) positive electrode material: a gradual temperature-driven sublattice disorder through antiphase boundary defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankush Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Ghaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quy Dong To</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Monchiet</w:t>
+                <w:t xml:space="preserve">Alexander O. Mitrushchenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Non-equilibrium Gas Flows - NEGF23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. pp.4</w:t>
+              <w:t xml:space="preserve">ISICXXI: 21st International Symposium on Intercalation Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369177v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of dry reforming of methane for hydrogen production: review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Hakkoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Singaporean research network programme on Renewable Energy (SINERGIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical developments of new gas detection devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bensifia</w:t>
+                <w:t xml:space="preserve">Characterization of scattering and condensation process of gaseous methane at the quartz interface and liquid methane interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gbocho Gilles Soboh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Capteurs pour l’étude et l’amélioration de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">European Conference on Non-equilibrium Gas Flows - NEGF23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03639292v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement multi-échelle d’un dispositif de détection et de suivi de petites molécules polluantes dans l’air ambiant</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical developments of new gas detection devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensifia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUTURE Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">Capteurs pour l’étude et l’amélioration de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054556v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements théoriques de nouveaux dispositifs de détection de gaz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement multi-échelle d’un dispositif de détection et de suivi de petites molécules polluantes dans l’air ambiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Bouanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Mahouche-Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensifia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTMS 2020 : Journées "Théorie, Modélisation et Simulation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">FUTURE Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638499v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical developments of new gas detection devices</w:t>
+                <w:t xml:space="preserve">Développements théoriques de nouveaux dispositifs de détection de gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensifia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSSC2019 – Ab initio Modelling in Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">JTMS 2020 : Journées "Théorie, Modélisation et Simulation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638462v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des calculs ab-initio aux méthodes des milieux continus : Modélisation des phénomènes d’interface pour le transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical developments of new gas detection devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensifia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres prospectives 2019 du RFCT : Modélisations multi-échelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">MSSC2019 – Ab initio Modelling in Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153829v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements théoriques de nouveaux dispositifs de détection de gaz</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des calculs ab-initio aux méthodes des milieux continus : Modélisation des phénomènes d’interface pour le transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTMS 2019 : Journées "Théorie, Modélisation et Simulation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres prospectives 2019 du RFCT : Modélisations multi-échelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638487v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct method of identifying slip and jump coefficients for gas flows using Molecular Dynamics.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quy-Dong To</w:t>
+                <w:t xml:space="preserve">Développements théoriques de nouveaux dispositifs de détection de gaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensifia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">JTMS 2019 : Journées "Théorie, Modélisation et Simulation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423712v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of non-parametric collision model for graphitic walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10144,1824 +10174,1919 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEGF'18, 3rd European Conference on Non-Equilibrium Gas Flows 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examples of high quality Potential Energy Surfaces for Dynamics Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct method of identifying slip and jump coefficients for gas flows using Molecular Dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOLIM Workshop on Intermolecular Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616372v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain induced friction between graphite and molecular liquid</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examples of high quality Potential Energy Surfaces for Dynamics Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterPore2017 : 9th International Conference on Porous Media and Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">MOLIM Workshop on Intermolecular Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369239v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examples of high quality Potential Energy Surfaces for Dynamics Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Dynamics with the Multi-Configuration Time-Dependent Hartree (MCTDH) method : future and perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VELOCITY SLIP AND TEMPERATURE JUMP FOR GAS FLOWS PAST ANISOTROPIC SURFACES: ANALYTICAL DERIVATION AND NUMERICAL SIMULATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain induced friction between graphite and molecular liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Washington, United States</w:t>
+              <w:t xml:space="preserve">InterPore2017 : 9th International Conference on Porous Media and Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341903v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-step multi-scale ab-initio-assisted modelling: gas flows between solid walls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VELOCITY SLIP AND TEMPERATURE JUMP FOR GAS FLOWS PAST ANISOTROPIC SURFACES: ANALYTICAL DERIVATION AND NUMERICAL SIMULATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Huyen Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lauriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST MOLIM working group 3 meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316025v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French network of theoretical chemistry</w:t>
+                <w:t xml:space="preserve">Multi-step multi-scale ab-initio-assisted modelling: gas flows between solid walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. de Lara Castells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomic and molecular calculation softwares on massivey parallel machines: present and future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, TGCC, Bruyères-le-Châtel, France</w:t>
+              <w:t xml:space="preserve">COST MOLIM working group 3 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798752v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French network of theoretical chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Chinese-French Workshop in Theoretical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Atomic and molecular calculation softwares on massivey parallel machines: present and future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, TGCC, Bruyères-le-Châtel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798749v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of the Interactions of He and Ar with a Gold Surface</w:t>
+                <w:t xml:space="preserve">French network of theoretical chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helium-mediated Synthesis, Soft-landing and Spectroscopy of Metal Nanoparticles on Surfaces HeSSSMe 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">5th Chinese-French Workshop in Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087361v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale study of gas slip flows in nanochannels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studies of the Interactions of He and Ar with a Gold Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Lauriat</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. de Lara Castells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grenier R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ASME Micro/Nanoscale Heat &amp; Mass Transfer International Conference (MNHMT-13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Helium-mediated Synthesis, Soft-landing and Spectroscopy of Metal Nanoparticles on Surfaces HeSSSMe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826032v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Renner-Teller effect in floppy chain tetra-atomic molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tarroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Clouthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CODECS - Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de Chimie Théorique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale study of gas slip flows in nanochannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lauriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29èmes JIREC sur Enseigner une chimie économe et créatrice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th ASME Micro/Nanoscale Heat &amp; Mass Transfer International Conference (MNHMT-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Hong Kong, Hong Kong SAR China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4030205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827927v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet Renner-Teller dans les molécules tetra-atomiques linéaires et linéaires-pliées</w:t>
+                <w:t xml:space="preserve">Réseau de Chimie Théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque commun de la division de Physique Atomique et Moléculaire et Optique de la SFP et des Journées de Spectroscopie Moléculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Metz, France</w:t>
+              <w:t xml:space="preserve">29èmes JIREC sur Enseigner une chimie économe et créatrice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750981v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature, surface roughness and anisotropy effects on the tangential momentum accomodation coefficient between Pt(100) AND Ar</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet Renner-Teller dans les molécules tetra-atomiques linéaires et linéaires-pliées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. H. Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 rd European Conference on Microfluidics - Microfluidics 2012 - Heidelberg, December 3-5, 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">Colloque commun de la division de Physique Atomique et Moléculaire et Optique de la SFP et des Journées de Spectroscopie Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749274v2</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangential Momentum Accommodation Coefficient of Argon on Pt(111): a Multi-Scale Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature, surface roughness and anisotropy effects on the tangential momentum accomodation coefficient between Pt(100) AND Ar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Tung Pham</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lauriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Brites</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. H. Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Computational Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Vietnam</w:t>
+              <w:t xml:space="preserve">3 rd European Conference on Microfluidics - Microfluidics 2012 - Heidelberg, December 3-5, 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749292v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749274v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ro-vibrational spectroscopy in tetra-atomic Renner-Teller molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tangential Momentum Accommodation Coefficient of Argon on Pt(111): a Multi-Scale Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lauriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third French Chinese Workshop in Theoretical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, La Colle-sur-Loup, France</w:t>
+              <w:t xml:space="preserve">First International Conference on Computational Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750982v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio rovibrational spectroscopy in tetra-atomic molecules</w:t>
+                <w:t xml:space="preserve">Ro-vibrational spectroscopy in tetra-atomic Renner-Teller molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Action CM1002 Meeting, TheTIS 2001, Theoretical Tools for In Silico Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">Third French Chinese Workshop in Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, La Colle-sur-Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750984v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilités de transitions radiatives dans les niveaux rovibroniques de CO2+</w:t>
+                <w:t xml:space="preserve">Ab initio rovibrational spectroscopy in tetra-atomic molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque commun de la division de Physique Atomique et Moléculaire et Optique de la SFP et des Journées de Spectroscopie Moléculaire (PAMO-JSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Orsay, France. pp.1</w:t>
+              <w:t xml:space="preserve">Action CM1002 Meeting, TheTIS 2001, Theoretical Tools for In Silico Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751206v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the predissociation of the A2Π states of ZnF including quasi-diabatisation of the spin-orbit coupling</w:t>
+                <w:t xml:space="preserve">Probabilités de transitions radiatives dans les niveaux rovibroniques de CO2+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on Atomic and Molecular Physics and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Madrid, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">Colloque commun de la division de Physique Atomique et Moléculaire et Optique de la SFP et des Journées de Spectroscopie Moléculaire (PAMO-JSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Orsay, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751053v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'interaction électron-molécule dans le système [C,N,O]</w:t>
+                <w:t xml:space="preserve">Theoretical study of the predissociation of the A2Π states of ZnF including quasi-diabatisation of the spin-orbit coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Rencontre des Chimistes Théoriciens Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Dinard, France. pp.1</w:t>
+              <w:t xml:space="preserve">International Meeting on Atomic and Molecular Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Madrid, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751208v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation de l'interaction électron-molécule dans le système [C,N,O]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Rencontre des Chimistes Théoriciens Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Dinard, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ro-vibrational spectroscopy in tetra-atomic Renner-Teller molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th Sino-French Workshop on Molecular Spectroscopy, Dynamics and Quantum Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Hefei, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11971,51 +12096,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural study and diffusion of lithium in materials for LiyMn1.5Ni0.5O4 battery cathodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Gassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12037,106 +12162,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mangaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander O. Mitrushchenkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres ThéMoSiA-RCTF-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DETERMINATION OF RESONANCE CHARACTERISTICS BY PRONY ANALYSIS OF AN AUTOCORRELATION FUNCTION.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12152,73 +12277,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop High Dimensional Quantum Dynamics 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of resonance characteristics by Prony analysis of an autocorrelation function.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12234,51 +12359,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CODECS 2013 Workshop. San Lorenzo de el Escorial, Madrid, 18th –22nd April, 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12288,78 +12413,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coefficients d'accommodation et glissement dans les écoulements gazeux : étude par dynamique moléculaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lauriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12367,65 +12492,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId310"/>
+      <w:footerReference w:type="default" r:id="rId313"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12572,51 +12697,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Gassama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mangaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrushchenkov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6TA00540C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856185v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensifia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bouanis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocom.2024.e00998" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04263770v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbocho Gilles Soboh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchiet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108739" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04722018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Shcheblanov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Povarnitsyn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Lema&#238;tre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c02198" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inass El Hajj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara La&#239;k" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiog&#233; Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.131412" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639263v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Emery" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Bhatia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ghaleb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04281" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605420v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.132719" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871463v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Dieng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Borme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Abreu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10737" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257663v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mahouche-Chergui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2021.106212" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Z Bouanis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107366" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Adjei" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Denisov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Mostafavi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c08038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873261v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Liao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlu Yang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742162v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016278" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grenier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar de Lara-Castells" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03555" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417931v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liao Meng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoang Vo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973384" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iwayama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;onard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carniato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillemin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.10.101" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328187v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Sarka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lauvergnat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brites" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila G. Cs&#225;sz&#225;r" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02874H" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308725v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.04.288" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236663v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Huyen Vu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lauriat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933223" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236658v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar De Lara-Castells" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b03769" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Pham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brites" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030205" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087358v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2014.11.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RPVHCRF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136333v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.023015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1005707" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064533v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Peterson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4889933" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984394v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonni&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talbi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2013.09.027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQXL6M1J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787400v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tung Pham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-30809-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FWGLWF4M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790174v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794050" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875353v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khalil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp407811c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820059v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714830v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/580763" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692604v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23061" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731522v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2012.07.028" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBFX16XH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743774v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4762444" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731524v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307531f" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Vo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692707v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2011.10.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NF5ST05-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692838v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.05.023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV2JXR0V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guitou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3533962" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692881v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.628343" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bercegeay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-009-0532-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692868v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jutier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100071d" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692884v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gritli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Chambaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3483463" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716139v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gatti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3089354" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716141v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3089356" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711197v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hayashi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9043607" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828685v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Pasin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iung" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Richter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2991411" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693582v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diehr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosmus" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Maguire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.07.011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RDTKR9V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720221v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2960585" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720228v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.04.061" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4SFSWDM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513078v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jutier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970601181556" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693510v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. von Lilienfeld" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Handy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carter" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willeke" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b704995a" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VN4RWTPM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174382v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soorkia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Figgen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970601161574" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184763v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Quere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Dieter Meyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2784553" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513072v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satchin Soorkia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Figgen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720588v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693617v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2007.04.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FPJL3BX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171319v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.06.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHJM5CWT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720594v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b501253h" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-R1X719QV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693875v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.09.036" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMLCZCWD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720869v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00107-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94BXHV72-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720871v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bowman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693667v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b203364j" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WXJBG0L5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722004v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721732v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Panten" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Lakin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721728v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wyss" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1135/cccc20010983" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722002v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Maier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720907v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Knowles" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970110052928" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722008v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. de Lara Castells" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palmieri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722010v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693804v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Quere" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puzzarini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. D. Castells" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a908993d" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693857v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hochlaf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Ferguson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Reinsch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.479754" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693890v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp984062b" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4H5PJGXQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694244v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a901069f" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C98DM27V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146866v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander O. Mitrushchenkov" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04369177v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Dong To" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299247v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hakkoum" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chadil" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639292v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054556v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouanis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638499v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638462v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153829v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638487v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04423712v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04369228v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616372v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04369239v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616384v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341903v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huyen Vu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316025v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798752v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798749v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087361v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grenier R." TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826032v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827925v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tarroni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Clouthier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827927v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750981v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749274v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749292v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750982v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750984v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751206v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751053v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751208v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751207v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05024983v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646666v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646660v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827328v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Gassama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mangaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrushchenkov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6TA00540C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856185v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensifia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bouanis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocom.2024.e00998" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04722018v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Shcheblanov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Povarnitsyn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Lema&#238;tre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c02198" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04263770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbocho Gilles Soboh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchiet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108739" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inass El Hajj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara La&#239;k" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiog&#233; Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.131412" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639263v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Emery" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Bhatia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ghaleb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04281" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605420v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.132719" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871463v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Dieng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Borme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Abreu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10737" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257663v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mahouche-Chergui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2021.106212" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Z Bouanis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107366" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Adjei" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Denisov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Mostafavi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c08038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873261v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Liao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlu Yang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742162v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016278" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grenier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar de Lara-Castells" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03555" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417931v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liao Meng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoang Vo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973384" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iwayama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;onard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carniato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillemin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.10.101" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308725v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.04.288" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328187v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Sarka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lauvergnat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brites" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila G. Cs&#225;sz&#225;r" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02874H" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236663v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Huyen Vu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lauriat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933223" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236658v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar De Lara-Castells" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b03769" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Pham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brites" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030205" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087358v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2014.11.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RPVHCRF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136333v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.023015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1005707" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064533v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Peterson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4889933" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984394v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonni&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talbi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2013.09.027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQXL6M1J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790174v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794050" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787400v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tung Pham" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-30809-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FWGLWF4M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820059v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875353v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khalil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp407811c" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743774v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4762444" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731522v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2012.07.028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBFX16XH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692604v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23061" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714830v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/580763" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731524v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307531f" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Vo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692707v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2011.10.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NF5ST05-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692838v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.05.023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV2JXR0V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guitou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3533962" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692881v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.628343" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bercegeay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-009-0532-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692868v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jutier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100071d" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692884v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gritli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Chambaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3483463" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716139v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gatti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3089354" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716141v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3089356" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711197v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hayashi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9043607" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693582v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diehr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosmus" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Maguire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.07.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RDTKR9V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828685v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Pasin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iung" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Richter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2991411" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720221v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2960585" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720228v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.04.061" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4SFSWDM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513078v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jutier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970601181556" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174382v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soorkia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Figgen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970601161574" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. von Lilienfeld" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Handy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willeke" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b704995a" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VN4RWTPM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184763v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Quere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Dieter Meyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2784553" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513072v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satchin Soorkia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Figgen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693617v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2007.04.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FPJL3BX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720588v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171319v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.06.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHJM5CWT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720594v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b501253h" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-R1X719QV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693875v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.09.036" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMLCZCWD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720869v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00107-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94BXHV72-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720871v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bowman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693667v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b203364j" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WXJBG0L5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722004v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721732v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Panten" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Lakin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722002v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wyss" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Maier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721728v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1135/cccc20010983" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720907v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Knowles" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970110052928" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693804v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Quere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puzzarini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. D. Castells" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a908993d" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722010v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722008v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. de Lara Castells" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palmieri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693890v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp984062b" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4H5PJGXQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693857v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hochlaf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Ferguson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Reinsch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.479754" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694244v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a901069f" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C98DM27V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05581740v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Aboaouf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Junior Kakdeu Yewou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander O. Mitrushchenkov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146866v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299247v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hakkoum" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chadil" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04369177v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Dong To" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639292v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054556v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouanis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638499v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638462v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153829v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638487v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04369228v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04423712v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616372v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616384v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04369239v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341903v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huyen Vu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316025v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798752v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798749v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087361v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grenier R." TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827925v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tarroni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Clouthier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826032v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827927v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750981v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749274v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749292v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750982v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750984v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751206v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751053v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751208v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751207v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05024983v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646666v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646660v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827328v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>