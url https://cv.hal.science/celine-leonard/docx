--- v1 (2026-04-09)
+++ v2 (2026-05-07)
@@ -338,291 +338,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics Study of the Formation of Porous Films by Room-Temperature Physical Vapor Deposition of Silica</w:t>
+                <w:t xml:space="preserve">Effect of film thickness and temperature on condensation and momentum accommodation at the liquid–vapor methane interphase in contact with a quartz substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikita Shcheblanov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Léonard</w:t>
+                <w:t xml:space="preserve">Gbocho Gilles Soboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail Povarnitsyn</w:t>
+                <w:t xml:space="preserve">Irina Graur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaël Lemaître</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monchiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c02198⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, pp.108739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2023.108739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722018v1</w:t>
+                <w:t xml:space="preserve">hal-04263770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of film thickness and temperature on condensation and momentum accommodation at the liquid–vapor methane interphase in contact with a quartz substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gbocho Gilles Soboh</w:t>
+                <w:t xml:space="preserve">Molecular Dynamics Study of the Formation of Porous Films by Room-Temperature Physical Vapor Deposition of Silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Shcheblanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Topin</w:t>
+                <w:t xml:space="preserve">Mikhail Povarnitsyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Monchiet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaël Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 196, pp.108739. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2023.108739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c02198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263770v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-phase shear exfoliation of graphite and its application as corrosion protection coating on aluminum substrate</w:t>
               </w:r>
@@ -736,177 +736,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Range to Long-Range Ni/Mn Order in LiMn 2– x Ni x O 4 (0.38 ≤ x ≤ 0.50) Positive Electrode Materials: A Gradual Temperature-Driven Sublattice Disorder through Antiphase Boundary Defects</w:t>
+                <w:t xml:space="preserve">Wet-Chemical Noncovalent Functionalization of CVD Graphene: Molecular Doping and Its Effect on Electrolyte-Gated Graphene Field-Effect Transistor Characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Emery</w:t>
+                <w:t xml:space="preserve">Mbaye Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensifia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankush Bhatia</w:t>
+                <w:t xml:space="preserve">Jérôme Borme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanis Ghaleb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Léonard</w:t>
+                <w:t xml:space="preserve">Ileana Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c04281⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (9), pp.4522-4533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c10737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03639263v1</w:t>
+                <w:t xml:space="preserve">hal-03871463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imidazole Functionalized Graphene and Carbon Nanotubes for CO2 detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensifia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -925,210 +925,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1259, pp.132719. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2022.132719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet-Chemical Noncovalent Functionalization of CVD Graphene: Molecular Doping and Its Effect on Electrolyte-Gated Graphene Field-Effect Transistor Characteristics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-Range to Long-Range Ni/Mn Order in LiMn 2– x Ni x O 4 (0.38 ≤ x ≤ 0.50) Positive Electrode Materials: A Gradual Temperature-Driven Sublattice Disorder through Antiphase Boundary Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Borme</w:t>
+                <w:t xml:space="preserve">Nicolas Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ileana Florea</w:t>
+                <w:t xml:space="preserve">Ankush Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina Abreu</w:t>
+                <w:t xml:space="preserve">Yanis Ghaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Mitrushchenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126 (9), pp.4522-4533. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (7), pp.3152-3167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c10737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c04281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871463v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-covalent functionalization of single walled carbon nanotubes with Fe-/co-porphyrin and Co-phthalocyanine for field-effect transistor applications</w:t>
               </w:r>
@@ -1140,51 +1140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Bouanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensifia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Mahouche-Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1274,51 +1274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Z Bouanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensifia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Mahouche-Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1788,51 +1788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30, pp.032008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1990,282 +1990,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced friction anisotropy between graphene and molecular liquids</w:t>
+                <w:t xml:space="preserve">Different timescales in the dissociation dynamics of core-excited CF4 by two internal clocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liao Meng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Monchiet</w:t>
+                <w:t xml:space="preserve">H. Iwayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Hoang Vo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carniato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119, pp.203203</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417931v1</w:t>
+                <w:t xml:space="preserve">hal-01539204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different timescales in the dissociation dynamics of core-excited CF4 by two internal clocks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain-induced friction anisotropy between graphene and molecular liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Le Quéré</w:t>
+                <w:t xml:space="preserve">Liao Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carniato</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">van Hoang Vo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4973384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539204v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the band gap and optical spectra of silicon-doped graphene: Many-body effects and excitonic states</w:t>
               </w:r>
@@ -2336,642 +2336,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-particle energies and optical excitations of wurtzite BeO and its nanosheet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masoud Shahrokhi</w:t>
+                <w:t xml:space="preserve">Rovibrational energy levels of the F-(H2O) and F-(D2O) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janos Sarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lauvergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila G. Császár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.04.288⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.17678 - 17690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP02874H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308725v1</w:t>
+                <w:t xml:space="preserve">hal-01328187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rovibrational energy levels of the F-(H2O) and F-(D2O) complexes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Attila G. Császár</w:t>
+                <w:t xml:space="preserve">Quasi-particle energies and optical excitations of wurtzite BeO and its nanosheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Shahrokhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18, pp.17678 - 17690. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 682 (15), pp.254-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CP02874H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.04.288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328187v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary conditions for gas flow problems from anisotropic scattering kernels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Argon Interaction with Gold Surfaces: Ab Initio-Assisted Determination of Pair Ar-Au Potentials for Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Huyen Vu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Lauriat</w:t>
+                <w:t xml:space="preserve">María Pilar De Lara-Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4933223⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (26), pp.6897-6908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b03769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236663v1</w:t>
+                <w:t xml:space="preserve">hal-01236658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argon Interaction with Gold Surfaces: Ab Initio-Assisted Determination of Pair Ar-Au Potentials for Molecular Dynamics Simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale study of gas slip flows in nanochannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Pilar De Lara-Castells</w:t>
+                <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lauriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b03769⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (9), pp.091002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4030205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236658v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale study of gas slip flows in nanochannels</w:t>
+                <w:t xml:space="preserve">Boundary conditions for gas flow problems from anisotropic scattering kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Brites</w:t>
+                <w:t xml:space="preserve">Van-Huyen Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lauriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Lauriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 137 (9), pp.091002. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (10), pp.103101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4030205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4933223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066863v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio investigations on the CaO&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; dication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3069,51 +3069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lauriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (2), pp.023015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3160,51 +3160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of of the Ã&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;Σ+–X̃&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;Π absorption and emission spectra of the SiCCl radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Mitrushchenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3245,670 +3245,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio ro-vibronic spectroscopy of SiCCl (X̃&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;Π)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Mitrushchenkov</w:t>
+                <w:t xml:space="preserve">La modélisation des vibrations des molécules: Enjeux et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. A. Peterson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Léonard</w:t>
+                <w:t xml:space="preserve">Philippe Carbonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064533v1</w:t>
+                <w:t xml:space="preserve">hal-00984394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation des vibrations des molécules: Enjeux et applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab initio ro-vibronic spectroscopy of SiCCl (X̃&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;Π)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Mitrushchenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. Peterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141, pp.034305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4889933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984394v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rovibrational energies of B&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(X&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;Σ&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;g&amp;lt;/sub&amp;gt;) from an explicitly correlated potential energy surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Study of the X&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;Π State of the SiCN/SiNC Renner-Teller System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Mitrushchenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1025, pp.24-29. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138 (10), pp.104311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comptc.2013.09.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4794050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872470v1</w:t>
+                <w:t xml:space="preserve">hal-00790174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the X&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;Π State of the SiCN/SiNC Renner-Teller System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Influence of the Pairwise Potential on the Tangential Momentum Accommodation Coefficient: a Multi-Scale Study applied to the Argon on Pt(111) System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Léonard</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lauriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 138 (10), pp.104311. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86 (4), pp.164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4794050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2013-30809-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790174v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Pairwise Potential on the Tangential Momentum Accommodation Coefficient: a Multi-Scale Study applied to the Argon on Pt(111) System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rovibrational energies of B&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(X&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;Σ&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;g&amp;lt;/sub&amp;gt;) from an explicitly correlated potential energy surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guy Lauriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 86 (4), pp.164. </w:t>
+              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1025, pp.24-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2013-30809-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2013.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787400v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensorial slip theory for gas flows and comparison with molecular dynamics simulations using anisotropic gas-wall collision mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lauriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3985,51 +3985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (44), pp.11254-11260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4057,459 +4057,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the predissociation of the A2Π State of ZnF including quasi-diabatisation of the spin-orbit coupling.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular dynamics simulations of pressure-driven flows and comparison with acceleration-driven flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lauriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 137 (16), pp.164318. </w:t>
+              <w:t xml:space="preserve">Advances in Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.580763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4762444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2012/580763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743774v1</w:t>
+                <w:t xml:space="preserve">hal-00714830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic states and rovibrational spectroscopy of the HAlF+ and HAlCl+ cations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">CCSD(T)-F12 investigations on HBNH and its isotopologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 997 (--), pp.19-24. </w:t>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (9), pp.2051-2061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comptc.2012.07.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qua.23061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731522v1</w:t>
+                <w:t xml:space="preserve">hal-00692604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCSD(T)-F12 investigations on HBNH and its isotopologues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical study of the predissociation of the A2Π State of ZnF including quasi-diabatisation of the spin-orbit coupling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qua.23061⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (16), pp.164318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4762444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692604v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations of pressure-driven flows and comparison with acceleration-driven flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Lauriat</w:t>
+                <w:t xml:space="preserve">Electronic states and rovibrational spectroscopy of the HAlF+ and HAlCl+ cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mechanical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 997 (--), pp.19-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2012.07.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2012/580763⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00714830v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic states, potential energy surface, and theoretical spectroscopy of Be2H2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4556,77 +4556,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of surface morphology and anisotropy on the tangential momentum accommodation coefficient between Pt(100) and Ar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lauriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4703,51 +4703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4819,51 +4819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio study of the low-lying electronic states of the CaO molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4935,51 +4935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mg2H2: New insight on the Mg-Mg bonding and spectroscopic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5039,51 +5039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical spectroscopy of the HNCl- anion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5124,560 +5124,560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A slip model for micro/nano gas flows induced by body forces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New variational method for the ab initio study in valence coordinates of the Renner-Teller effect in tetra-atomic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bercegeay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Lauriat</w:t>
+                <w:t xml:space="preserve">L. Jutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10404-009-0532-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (5), pp.1565-1579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct100071d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714817v1</w:t>
+                <w:t xml:space="preserve">hal-00692868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New variational method for the ab initio study in valence coordinates of the Renner-Teller effect in tetra-atomic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New study of the stability and of the spectroscopy of the molecular anions NCO- and CNO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gritli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Jutier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Léonard</w:t>
+                <w:t xml:space="preserve">Gilberte Chambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 (5), pp.1565-1579. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 133 (12), pp.124318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ct100071d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3483463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692868v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New study of the stability and of the spectroscopy of the molecular anions NCO- and CNO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A slip model for micro/nano gas flows induced by body forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bercegeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lauriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilberte Chambaud</w:t>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 133 (12), pp.124318. </w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (3), pp.417-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3483463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10404-009-0532-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692884v1</w:t>
+                <w:t xml:space="preserve">hal-00714817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renner-Teller effect in linear tetra-atomic molecules. I. Variational method including couplings between all degrees of freedom on six-dimensional potential energy surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Renner-Teller effect in linear tetra-atomic molecules. II. Rovibronic levels analysis of the X2Πu electronic state of HCCH+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 130 (13), pp.134301. </w:t>
+              <w:t xml:space="preserve">, 2009, 130 (13), pp.134302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3089354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3089356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716139v1</w:t>
+                <w:t xml:space="preserve">hal-00716141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renner-Teller effect in linear tetra-atomic molecules. II. Rovibronic levels analysis of the X2Πu electronic state of HCCH+</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Renner-Teller effect in linear tetra-atomic molecules. I. Variational method including couplings between all degrees of freedom on six-dimensional potential energy surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 130 (13), pp.134302. </w:t>
+              <w:t xml:space="preserve">, 2009, 130 (13), pp.134301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3089356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3089354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716141v1</w:t>
+                <w:t xml:space="preserve">hal-00716139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio study of HZnF</w:t>
               </w:r>
@@ -5689,51 +5689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Chambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (52), pp.14615-14624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5761,437 +5761,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative transition probabilities in the X2Πg state of CO2+</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab initio study of the low lying electronic states of ZnF and ZnF−</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">W. C. Maguire</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberte Chambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2007.07.011⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 129 (4), pp.044313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2960585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693582v1</w:t>
+                <w:t xml:space="preserve">hal-00720221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical investigation of intramolecular vibrational energy redistribution in HFCO and DFCO induced by an external field</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiative transition probabilities in the X2Πg state of CO2+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rosmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. C. Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2991411⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 109 (4), pp.535-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2007.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828685v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio study of the low lying electronic states of ZnF and ZnF−</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Hayashi</w:t>
+                <w:t xml:space="preserve">Theoretical investigation of intramolecular vibrational energy redistribution in HFCO and DFCO induced by an external field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Pasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 129 (4), pp.044313. </w:t>
+              <w:t xml:space="preserve">, 2008, 129 (14), pp.144304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2960585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2991411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720221v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio study of the first excited state A2Σ+ and of the transition A2Σ+ - X2Π of CNO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Chambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 458 (1-3), pp.24-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6591,51 +6591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent wave packet study on trans-cis isomerization of HONO driven by an external field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6832,234 +6832,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00513072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio study of the spectroscopy of the X-2 Pi electronic ground states of CNO and NCO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab initio study of the C2O+ cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilberte Chambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2007.04.005⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 105 (9--10), pp.1105--1114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268970601181556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693617v1</w:t>
+                <w:t xml:space="preserve">hal-00720588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio study of the C2O+ cation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab initio study of the spectroscopy of the X-2 Pi electronic ground states of CNO and NCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gritli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Jutier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Léonard</w:t>
+                <w:t xml:space="preserve">Gilberte Chambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268970601181556⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 243 (1), pp.90--98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2007.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720588v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation and selective population of vibrational levels with the Multiconfiguration Time-Dependent Hartree (MCTDH) algorithm</w:t>
               </w:r>
@@ -7200,51 +7200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. A. Peterson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (8), pp.1694 - -1699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7303,51 +7303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-orbit coupling in the X2Pi state of NCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7516,1116 +7516,1116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vibrational levels of ammonia</w:t>
+                <w:t xml:space="preserve">Theoretical determination of the vibrational levels of NH3+ with MULTIMODE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. C. Handy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Bowman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A : Molecular Spectroscopy [1967-1993]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4 (17), pp.4087--4095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b203364j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720871v1</w:t>
+                <w:t xml:space="preserve">hal-00693667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical determination of the vibrational levels of NH3+ with MULTIMODE</w:t>
+                <w:t xml:space="preserve">The vibrational levels of ammonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. C. Handy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. C. Handy</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bowman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A : Molecular Spectroscopy [1967-1993]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 58 (4), pp.825--838</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b203364j⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00693667v1</w:t>
+                <w:t xml:space="preserve">hal-00720871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Selective Population of the Vibrational Levels of Thioformaldehyde.</w:t>
+                <w:t xml:space="preserve">Theoretical Study of the A2Sigma +-X2Pi Transition of CCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Panten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. C. Handy</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Maier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Collection of Czechoslovak Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 66 (7), pp.983--990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1135/cccc20010983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00722004v1</w:t>
+                <w:t xml:space="preserve">hal-00721728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Theoretical Study of the Renner-Teller effect in the X2Pig State of C3</w:t>
+                <w:t xml:space="preserve">Theoretical Study of the A1Pi - X1Sigma+ Transition in C2B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Panten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rosmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Panten</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Rosmus</w:t>
+                <w:t xml:space="preserve">M. Wyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Maier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 335 (1--2), pp.97--104</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 264 (3), pp.267--273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721732v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of the A1Pi - X1Sigma+ Transition in C2B</w:t>
+                <w:t xml:space="preserve">Theoretical determination of the vibrational levels of NH3+ and its isotopomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. P. Maier</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. C. Handy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Knowles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 99 (16), pp.1135--1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268970110052928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722002v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of the A2Sigma +-X2Pi Transition of CCO</w:t>
+                <w:t xml:space="preserve">The Selective Population of the Vibrational Levels of Thioformaldehyde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberte Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.P. Maier</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. C. Handy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection of Czechoslovak Chemical Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 3 (4), pp.508--513</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721728v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical determination of the vibrational levels of NH3+ and its isotopomers</w:t>
+                <w:t xml:space="preserve">A Theoretical Study of the Renner-Teller effect in the X2Pig State of C3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. J. Knowles</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Panten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.M. Lakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberte Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rosmus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 335 (1--2), pp.97--104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720907v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective vibrational excitations in the OX (X = F, Cl, Br, I) molecules</w:t>
+                <w:t xml:space="preserve">Large amplitude motion in the X2A1 state of C2B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberte Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. C. Handy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 113 (13), pp.5228--5234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693804v1</w:t>
+                <w:t xml:space="preserve">hal-00722010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large amplitude motion in the X2A1 state of C2B</w:t>
+                <w:t xml:space="preserve">Selective vibrational excitations in the OX (X = F, Cl, Br, I) molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puzzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. D. Castells</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2 (6), pp.1117--1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/a908993d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722010v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-dependent and coriolis interactions by an improved configuration interaction treatment: predissociation of excited fine structure levels of OH/OD.</w:t>
               </w:r>
@@ -8749,51 +8749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential energy function and vibrational states of the electronic ground state of N-4(+)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8904,51 +8904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. E. Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. A. Reinsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9012,64 +9012,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bound electronic states X-1 Sigma(+), a(3)Pi and A(1)Pi of C2B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Maier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9279,355 +9279,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05581740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni/Mn order in LiMn2-xNixO4 (0.38 ≤ x ≤ 0.50) positive electrode material: a gradual temperature-driven sublattice disorder through antiphase boundary defects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexander O. Mitrushchenkov</w:t>
+                <w:t xml:space="preserve">Numerical modeling of dry reforming of methane for hydrogen production: review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Hakkoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Chadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISICXXI: 21st International Symposium on Intercalation Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">French-Singaporean research network programme on Renewable Energy (SINERGIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146866v1</w:t>
+                <w:t xml:space="preserve">hal-04299247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of dry reforming of methane for hydrogen production: review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Chadil</w:t>
+                <w:t xml:space="preserve">Characterization of scattering and condensation process of gaseous methane at the quartz interface and liquid methane interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gbocho Gilles Soboh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Singaporean research network programme on Renewable Energy (SINERGIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">European Conference on Non-equilibrium Gas Flows - NEGF23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299247v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of scattering and condensation process of gaseous methane at the quartz interface and liquid methane interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Monchiet</w:t>
+                <w:t xml:space="preserve">Ni/Mn order in LiMn2-xNixO4 (0.38 ≤ x ≤ 0.50) positive electrode material: a gradual temperature-driven sublattice disorder through antiphase boundary defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankush Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Ghaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander O. Mitrushchenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Non-equilibrium Gas Flows - NEGF23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. pp.4</w:t>
+              <w:t xml:space="preserve">ISICXXI: 21st International Symposium on Intercalation Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369177v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical developments of new gas detection devices</w:t>
               </w:r>
@@ -9896,260 +9896,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03638499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical developments of new gas detection devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des calculs ab-initio aux méthodes des milieux continus : Modélisation des phénomènes d’interface pour le transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSSC2019 – Ab initio Modelling in Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Rencontres prospectives 2019 du RFCT : Modélisations multi-échelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638462v1</w:t>
+                <w:t xml:space="preserve">hal-02153829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des calculs ab-initio aux méthodes des milieux continus : Modélisation des phénomènes d’interface pour le transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développements théoriques de nouveaux dispositifs de détection de gaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensifia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres prospectives 2019 du RFCT : Modélisations multi-échelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">JTMS 2019 : Journées "Théorie, Modélisation et Simulation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153829v1</w:t>
+                <w:t xml:space="preserve">hal-03638487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements théoriques de nouveaux dispositifs de détection de gaz</w:t>
+                <w:t xml:space="preserve">Theoretical developments of new gas detection devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensifia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTMS 2019 : Journées "Théorie, Modélisation et Simulation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">MSSC2019 – Ab initio Modelling in Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638487v1</w:t>
+                <w:t xml:space="preserve">hal-03638462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of non-parametric collision model for graphitic walls</w:t>
               </w:r>
@@ -10174,51 +10174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEGF'18, 3rd European Conference on Non-Equilibrium Gas Flows 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10355,604 +10355,604 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examples of high quality Potential Energy Surfaces for Dynamics Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOLIM Workshop on Intermolecular Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">Quantum Dynamics with the Multi-Configuration Time-Dependent Hartree (MCTDH) method : future and perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616372v1</w:t>
+                <w:t xml:space="preserve">hal-01616384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examples of high quality Potential Energy Surfaces for Dynamics Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain induced friction between graphite and molecular liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Dynamics with the Multi-Configuration Time-Dependent Hartree (MCTDH) method : future and perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Orsay, France</w:t>
+              <w:t xml:space="preserve">InterPore2017 : 9th International Conference on Porous Media and Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616384v1</w:t>
+                <w:t xml:space="preserve">hal-04369239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain induced friction between graphite and molecular liquid</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examples of high quality Potential Energy Surfaces for Dynamics Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterPore2017 : 9th International Conference on Porous Media and Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">MOLIM Workshop on Intermolecular Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369239v1</w:t>
+                <w:t xml:space="preserve">hal-01616372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VELOCITY SLIP AND TEMPERATURE JUMP FOR GAS FLOWS PAST ANISOTROPIC SURFACES: ANALYTICAL DERIVATION AND NUMERICAL SIMULATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-step multi-scale ab-initio-assisted modelling: gas flows between solid walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. de Lara Castells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Washington, United States</w:t>
+              <w:t xml:space="preserve">COST MOLIM working group 3 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341903v1</w:t>
+                <w:t xml:space="preserve">hal-01316025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-step multi-scale ab-initio-assisted modelling: gas flows between solid walls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VELOCITY SLIP AND TEMPERATURE JUMP FOR GAS FLOWS PAST ANISOTROPIC SURFACES: ANALYTICAL DERIVATION AND NUMERICAL SIMULATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Huyen Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lauriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST MOLIM working group 3 meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316025v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French network of theoretical chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomic and molecular calculation softwares on massivey parallel machines: present and future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, TGCC, Bruyères-le-Châtel, France</w:t>
+              <w:t xml:space="preserve">5th Chinese-French Workshop in Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798752v1</w:t>
+                <w:t xml:space="preserve">hal-01798749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French network of theoretical chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Chinese-French Workshop in Theoretical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Atomic and molecular calculation softwares on massivey parallel machines: present and future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, TGCC, Bruyères-le-Châtel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798749v1</w:t>
+                <w:t xml:space="preserve">hal-01798752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of the Interactions of He and Ar with a Gold Surface</w:t>
               </w:r>
@@ -11040,265 +11040,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Renner-Teller effect in floppy chain tetra-atomic molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale study of gas slip flows in nanochannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D.J. Clouthier</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lauriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CODECS - Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th ASME Micro/Nanoscale Heat &amp; Mass Transfer International Conference (MNHMT-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Hong Kong, Hong Kong SAR China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4030205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827925v1</w:t>
+                <w:t xml:space="preserve">hal-00826032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale study of gas slip flows in nanochannels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Renner-Teller effect in floppy chain tetra-atomic molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Lauriat</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tarroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Clouthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ASME Micro/Nanoscale Heat &amp; Mass Transfer International Conference (MNHMT-13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CODECS - Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826032v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de Chimie Théorique</w:t>
               </w:r>
@@ -11422,77 +11422,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature, surface roughness and anisotropy effects on the tangential momentum accomodation coefficient between Pt(100) AND Ar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lauriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11537,217 +11537,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749274v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangential Momentum Accommodation Coefficient of Argon on Pt(111): a Multi-Scale Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ro-vibrational spectroscopy in tetra-atomic Renner-Teller molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Computational Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Vietnam</w:t>
+              <w:t xml:space="preserve">Third French Chinese Workshop in Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, La Colle-sur-Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00749292v1</w:t>
+                <w:t xml:space="preserve">hal-00750982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ro-vibrational spectroscopy in tetra-atomic Renner-Teller molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tangential Momentum Accommodation Coefficient of Argon on Pt(111): a Multi-Scale Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lauriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third French Chinese Workshop in Theoretical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, La Colle-sur-Loup, France</w:t>
+              <w:t xml:space="preserve">First International Conference on Computational Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750982v1</w:t>
+                <w:t xml:space="preserve">hal-00749292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio rovibrational spectroscopy in tetra-atomic molecules</w:t>
               </w:r>
@@ -11934,165 +11934,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'interaction électron-molécule dans le système [C,N,O]</w:t>
+                <w:t xml:space="preserve">Ro-vibrational spectroscopy in tetra-atomic Renner-Teller molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Rencontre des Chimistes Théoriciens Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Dinard, France. pp.1</w:t>
+              <w:t xml:space="preserve">The 4th Sino-French Workshop on Molecular Spectroscopy, Dynamics and Quantum Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Hefei, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751208v1</w:t>
+                <w:t xml:space="preserve">hal-00751207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ro-vibrational spectroscopy in tetra-atomic Renner-Teller molecules</w:t>
+                <w:t xml:space="preserve">Modélisation de l'interaction électron-molécule dans le système [C,N,O]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th Sino-French Workshop on Molecular Spectroscopy, Dynamics and Quantum Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Hefei, China</w:t>
+              <w:t xml:space="preserve">11ème Rencontre des Chimistes Théoriciens Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Dinard, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751207v1</w:t>
+                <w:t xml:space="preserve">hal-00751208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12136,51 +12136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Gassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mangaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12440,64 +12440,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coefficients d'accommodation et glissement dans les écoulements gazeux : étude par dynamique moléculaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lauriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12697,51 +12697,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Gassama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mangaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrushchenkov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6TA00540C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856185v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensifia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bouanis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocom.2024.e00998" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04722018v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Shcheblanov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Povarnitsyn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Lema&#238;tre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c02198" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04263770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbocho Gilles Soboh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchiet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108739" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inass El Hajj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara La&#239;k" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiog&#233; Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.131412" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639263v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Emery" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Bhatia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ghaleb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04281" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605420v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.132719" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871463v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Dieng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Borme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Abreu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10737" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257663v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mahouche-Chergui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2021.106212" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Z Bouanis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107366" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Adjei" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Denisov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Mostafavi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c08038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873261v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Liao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlu Yang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742162v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016278" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grenier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar de Lara-Castells" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03555" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417931v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liao Meng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoang Vo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973384" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iwayama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;onard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carniato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillemin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.10.101" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308725v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.04.288" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328187v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Sarka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lauvergnat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brites" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila G. Cs&#225;sz&#225;r" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02874H" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236663v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Huyen Vu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lauriat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933223" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236658v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar De Lara-Castells" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b03769" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Pham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brites" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030205" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087358v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2014.11.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RPVHCRF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136333v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.023015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1005707" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064533v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Peterson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4889933" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984394v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonni&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talbi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2013.09.027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQXL6M1J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790174v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794050" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787400v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tung Pham" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-30809-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FWGLWF4M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820059v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875353v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khalil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp407811c" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743774v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4762444" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731522v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2012.07.028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBFX16XH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692604v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23061" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714830v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/580763" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731524v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307531f" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Vo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692707v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2011.10.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NF5ST05-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692838v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.05.023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV2JXR0V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guitou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3533962" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692881v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.628343" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bercegeay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-009-0532-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692868v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jutier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100071d" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692884v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gritli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Chambaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3483463" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716139v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gatti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3089354" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716141v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3089356" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711197v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hayashi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9043607" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693582v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diehr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosmus" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Maguire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.07.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RDTKR9V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828685v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Pasin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iung" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Richter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2991411" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720221v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2960585" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720228v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.04.061" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4SFSWDM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513078v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jutier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970601181556" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174382v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soorkia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Figgen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970601161574" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. von Lilienfeld" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Handy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willeke" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b704995a" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VN4RWTPM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184763v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Quere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Dieter Meyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2784553" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513072v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satchin Soorkia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Figgen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693617v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2007.04.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FPJL3BX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720588v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171319v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.06.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHJM5CWT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720594v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b501253h" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-R1X719QV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693875v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.09.036" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMLCZCWD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720869v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00107-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94BXHV72-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720871v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bowman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693667v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b203364j" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WXJBG0L5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722004v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721732v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Panten" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Lakin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722002v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wyss" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Maier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721728v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1135/cccc20010983" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720907v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Knowles" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970110052928" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693804v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Quere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puzzarini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. D. Castells" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a908993d" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722010v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722008v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. de Lara Castells" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palmieri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693890v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp984062b" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4H5PJGXQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693857v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hochlaf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Ferguson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Reinsch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.479754" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694244v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a901069f" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C98DM27V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05581740v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Aboaouf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Junior Kakdeu Yewou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander O. Mitrushchenkov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146866v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299247v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hakkoum" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chadil" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04369177v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Dong To" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639292v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054556v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouanis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638499v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638462v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153829v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638487v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04369228v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04423712v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616372v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616384v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04369239v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341903v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huyen Vu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316025v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798752v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798749v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087361v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grenier R." TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827925v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tarroni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Clouthier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826032v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827927v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750981v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749274v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749292v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750982v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750984v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751206v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751053v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751208v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751207v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05024983v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646666v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646660v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827328v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Gassama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mangaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrushchenkov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6TA00540C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856185v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensifia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bouanis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocom.2024.e00998" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04263770v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbocho Gilles Soboh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchiet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108739" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04722018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Shcheblanov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Povarnitsyn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Lema&#238;tre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c02198" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inass El Hajj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara La&#239;k" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiog&#233; Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.131412" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871463v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Dieng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Borme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Abreu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10737" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.132719" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Emery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Bhatia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ghaleb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04281" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257663v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mahouche-Chergui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2021.106212" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Z Bouanis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107366" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Adjei" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Denisov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Mostafavi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c08038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873261v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Liao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlu Yang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742162v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016278" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grenier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar de Lara-Castells" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03555" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539204v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iwayama" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;onard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carniato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillemin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417931v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liao Meng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoang Vo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973384" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.10.101" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328187v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Sarka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lauvergnat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brites" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila G. Cs&#225;sz&#225;r" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02874H" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308725v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.04.288" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236658v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar De Lara-Castells" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b03769" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Pham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brites" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lauriat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030205" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236663v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Huyen Vu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933223" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087358v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2014.11.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RPVHCRF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136333v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.023015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1005707" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984394v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonni&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talbi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064533v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Peterson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4889933" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790174v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794050" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787400v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tung Pham" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-30809-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FWGLWF4M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872470v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2013.09.027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQXL6M1J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820059v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875353v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khalil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp407811c" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714830v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/580763" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692604v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23061" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4762444" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731522v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2012.07.028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBFX16XH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731524v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307531f" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Vo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692707v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2011.10.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NF5ST05-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692838v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.05.023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV2JXR0V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guitou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3533962" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692881v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.628343" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692868v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jutier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100071d" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692884v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gritli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Chambaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3483463" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714817v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bercegeay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-009-0532-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716141v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gatti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3089356" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716139v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3089354" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711197v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hayashi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9043607" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720221v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2960585" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693582v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diehr" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosmus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Maguire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.07.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RDTKR9V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828685v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Pasin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iung" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Richter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2991411" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720228v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.04.061" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4SFSWDM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513078v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jutier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970601181556" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174382v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soorkia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Figgen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970601161574" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. von Lilienfeld" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Handy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willeke" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b704995a" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VN4RWTPM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184763v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Quere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Dieter Meyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2784553" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513072v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satchin Soorkia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Figgen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720588v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693617v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2007.04.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FPJL3BX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171319v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.06.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHJM5CWT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720594v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b501253h" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-R1X719QV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693875v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.09.036" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMLCZCWD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720869v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00107-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94BXHV72-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693667v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b203364j" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WXJBG0L5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720871v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bowman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721728v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Panten" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wyss" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1135/cccc20010983" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722002v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Maier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720907v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Knowles" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970110052928" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722004v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721732v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Lakin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722010v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693804v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Quere" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puzzarini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. D. Castells" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a908993d" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722008v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. de Lara Castells" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palmieri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693890v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp984062b" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4H5PJGXQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693857v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hochlaf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Ferguson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Reinsch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.479754" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694244v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a901069f" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C98DM27V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05581740v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Aboaouf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Junior Kakdeu Yewou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander O. Mitrushchenkov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299247v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hakkoum" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chadil" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04369177v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Dong To" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146866v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639292v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054556v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouanis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638499v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153829v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638487v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638462v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04369228v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04423712v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616384v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04369239v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616372v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316025v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341903v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huyen Vu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798749v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798752v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087361v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grenier R." TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826032v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827925v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tarroni" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Clouthier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827927v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750981v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749274v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750982v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749292v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750984v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751206v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751053v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751207v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751208v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05024983v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646666v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646660v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827328v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>