--- v2 (2026-05-07)
+++ v3 (2026-06-03)
@@ -736,399 +736,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet-Chemical Noncovalent Functionalization of CVD Graphene: Molecular Doping and Its Effect on Electrolyte-Gated Graphene Field-Effect Transistor Characteristics</w:t>
+                <w:t xml:space="preserve">Short-Range to Long-Range Ni/Mn Order in LiMn 2– x Ni x O 4 (0.38 ≤ x ≤ 0.50) Positive Electrode Materials: A Gradual Temperature-Driven Sublattice Disorder through Antiphase Boundary Defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mbaye Dieng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bensifia</w:t>
+                <w:t xml:space="preserve">Nicolas Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Borme</w:t>
+                <w:t xml:space="preserve">Ankush Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ileana Florea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catarina Abreu</w:t>
+                <w:t xml:space="preserve">Yanis Ghaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Mitrushchenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c10737⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (7), pp.3152-3167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c04281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871463v1</w:t>
+                <w:t xml:space="preserve">hal-03639263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imidazole Functionalized Graphene and Carbon Nanotubes for CO2 detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wet-Chemical Noncovalent Functionalization of CVD Graphene: Molecular Doping and Its Effect on Electrolyte-Gated Graphene Field-Effect Transistor Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensifia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Borme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2022.132719⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (9), pp.4522-4533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c10737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605420v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Range to Long-Range Ni/Mn Order in LiMn 2– x Ni x O 4 (0.38 ≤ x ≤ 0.50) Positive Electrode Materials: A Gradual Temperature-Driven Sublattice Disorder through Antiphase Boundary Defects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexander Mitrushchenkov</w:t>
+                <w:t xml:space="preserve">Imidazole Functionalized Graphene and Carbon Nanotubes for CO2 detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensifia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Bouanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (7), pp.3152-3167. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1259, pp.132719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c04281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2022.132719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03639263v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-covalent functionalization of single walled carbon nanotubes with Fe-/co-porphyrin and Co-phthalocyanine for field-effect transistor applications</w:t>
               </w:r>
@@ -1140,51 +1140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Bouanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensifia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Mahouche-Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1274,51 +1274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Z Bouanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensifia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Mahouche-Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1990,6698 +1990,6707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different timescales in the dissociation dynamics of core-excited CF4 by two internal clocks</w:t>
+                <w:t xml:space="preserve">Strain-induced friction anisotropy between graphene and molecular liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Iwayama</w:t>
+                <w:t xml:space="preserve">Liao Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Léonard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">van Hoang Vo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4973384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539204v1</w:t>
+                <w:t xml:space="preserve">hal-01417931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced friction anisotropy between graphene and molecular liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Different timescales in the dissociation dynamics of core-excited CF4 by two internal clocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Iwayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liao Meng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Monchiet</w:t>
+                <w:t xml:space="preserve">F. Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Hoang Vo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Carniato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4973384⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (20), pp.203203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.203203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417931v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the band gap and optical spectra of silicon-doped graphene: Many-body effects and excitonic states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Shahrokhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 693, pp.1185-1196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.10.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rovibrational energy levels of the F-(H2O) and F-(D2O) complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janos Sarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila G. Császár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18, pp.17678 - 17690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6CP02874H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-particle energies and optical excitations of wurtzite BeO and its nanosheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Shahrokhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 682 (15), pp.254-262. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.04.288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argon Interaction with Gold Surfaces: Ab Initio-Assisted Determination of Pair Ar-Au Potentials for Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Pilar De Lara-Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (26), pp.6897-6908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b03769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale study of gas slip flows in nanochannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lauriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 137 (9), pp.091002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4030205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary conditions for gas flow problems from anisotropic scattering kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Huyen Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lauriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (10), pp.103101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4933223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio investigations on the CaO&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; dication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1052, pp.1-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2014.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free-path distribution and Knudsen-layer modeling for gaseous flows in the transition regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lauriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (2), pp.023015. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.023015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of of the Ã&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;Σ+–X̃&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;Π absorption and emission spectra of the SiCCl radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Mitrushchenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 113 (13-14), pp.1695-1703. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2015.1005707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation des vibrations des molécules: Enjeux et applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab initio ro-vibronic spectroscopy of SiCCl (X̃&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;Π)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Mitrushchenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. Peterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141, pp.034305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4889933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984394v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio ro-vibronic spectroscopy of SiCCl (X̃&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;Π)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Mitrushchenkov</w:t>
+                <w:t xml:space="preserve">La modélisation des vibrations des molécules: Enjeux et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carbonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. A. Peterson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Léonard</w:t>
+                <w:t xml:space="preserve">V. Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064533v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the X&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;Π State of the SiCN/SiNC Renner-Teller System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Influence of the Pairwise Potential on the Tangential Momentum Accommodation Coefficient: a Multi-Scale Study applied to the Argon on Pt(111) System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Léonard</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lauriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86 (4), pp.164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2013-30809-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4794050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00790174v1</w:t>
+                <w:t xml:space="preserve">hal-00787400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Pairwise Potential on the Tangential Momentum Accommodation Coefficient: a Multi-Scale Study applied to the Argon on Pt(111) System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the X&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;Π State of the SiCN/SiNC Renner-Teller System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Mitrushchenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guy Lauriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2013-30809-9⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138 (10), pp.104311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4794050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00787400v1</w:t>
+                <w:t xml:space="preserve">hal-00790174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rovibrational energies of B&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(X&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;Σ&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;g&amp;lt;/sub&amp;gt;) from an explicitly correlated potential energy surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1025, pp.24-29. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2013.09.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensorial slip theory for gas flows and comparison with molecular dynamics simulations using anisotropic gas-wall collision mechanism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quy-Dong To</w:t>
+                <w:t xml:space="preserve">Theoretical Investigations on CaO Ions: Vibronic States and Photoelectron Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Lauriat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Léonard</w:t>
+                <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (44), pp.11254-11260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp407811c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820059v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Investigations on CaO Ions: Vibronic States and Photoelectron Spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
+                <w:t xml:space="preserve">Tensorial slip theory for gas flows and comparison with molecular dynamics simulations using anisotropic gas-wall collision mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lauriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (5), pp.053012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875353v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations of pressure-driven flows and comparison with acceleration-driven flows</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CCSD(T)-F12 investigations on HBNH and its isotopologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Lauriat</w:t>
+                <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mechanical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (9), pp.2051-2061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qua.23061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2012/580763⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00714830v1</w:t>
+                <w:t xml:space="preserve">hal-00692604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCSD(T)-F12 investigations on HBNH and its isotopologues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Brites</w:t>
+                <w:t xml:space="preserve">Molecular dynamics simulations of pressure-driven flows and comparison with acceleration-driven flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lauriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.580763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/580763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qua.23061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00692604v1</w:t>
+                <w:t xml:space="preserve">hal-00714830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the predissociation of the A2Π State of ZnF including quasi-diabatisation of the spin-orbit coupling.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic states and rovibrational spectroscopy of the HAlF+ and HAlCl+ cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 997 (--), pp.19-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2012.07.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4762444⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00743774v1</w:t>
+                <w:t xml:space="preserve">hal-00731522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic states and rovibrational spectroscopy of the HAlF+ and HAlCl+ cations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical study of the predissociation of the A2Π State of ZnF including quasi-diabatisation of the spin-orbit coupling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comptc.2012.07.028⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (16), pp.164318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4762444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00731522v1</w:t>
+                <w:t xml:space="preserve">hal-00743774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic states, potential energy surface, and theoretical spectroscopy of Be2H2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (38), pp.9484-9489. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp307531f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of surface morphology and anisotropy on the tangential momentum accommodation coefficient between Pt(100) and Ar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quy-Dong To</w:t>
+                <w:t xml:space="preserve">Theoretical Study of the Rovibronic States of CaO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Lauriat</w:t>
+                <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. H. Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 271 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2011.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749278v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of the Rovibronic States of CaO</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Brites</w:t>
+                <w:t xml:space="preserve">Effects of surface morphology and anisotropy on the tangential momentum accommodation coefficient between Pt(100) and Ar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lauriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. H. Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (5), pp.051201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00692707v1</w:t>
+                <w:t xml:space="preserve">hal-00749278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio study of the low-lying electronic states of the CaO molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 386 (1-3), pp.50-55. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2011.05.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mg2H2: New insight on the Mg-Mg bonding and spectroscopic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 134, pp.054314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3533962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical spectroscopy of the HNCl- anion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 109 (22), pp.2655-2662. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2011.628343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New variational method for the ab initio study in valence coordinates of the Renner-Teller effect in tetra-atomic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Jutier</w:t>
+                <w:t xml:space="preserve">A slip model for micro/nano gas flows induced by body forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bercegeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lauriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ct100071d⟩</w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (3), pp.417-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-009-0532-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692868v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New study of the stability and of the spectroscopy of the molecular anions NCO- and CNO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New variational method for the ab initio study in valence coordinates of the Renner-Teller effect in tetra-atomic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilberte Chambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3483463⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (5), pp.1565-1579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct100071d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692884v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A slip model for micro/nano gas flows induced by body forces</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New study of the stability and of the spectroscopy of the molecular anions NCO- and CNO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Bonnet</w:t>
+                <w:t xml:space="preserve">H. Gritli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberte Chambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10404-009-0532-4⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 133 (12), pp.124318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3483463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714817v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renner-Teller effect in linear tetra-atomic molecules. II. Rovibronic levels analysis of the X2Πu electronic state of HCCH+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 130 (13), pp.134302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3089356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renner-Teller effect in linear tetra-atomic molecules. I. Variational method including couplings between all degrees of freedom on six-dimensional potential energy surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 130 (13), pp.134301. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3089354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio study of HZnF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Chambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (52), pp.14615-14624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp9043607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio study of the low lying electronic states of ZnF and ZnF−</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Chambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 129 (4), pp.044313. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2960585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative transition probabilities in the X2Πg state of CO2+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. C. Maguire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 109 (4), pp.535-548. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2007.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical investigation of intramolecular vibrational energy redistribution in HFCO and DFCO induced by an external field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Pasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 129 (14), pp.144304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2991411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio study of the first excited state A2Σ+ and of the transition A2Σ+ - X2Π of CNO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Chambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 458 (1-3), pp.24-28. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.04.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio study of the C2O+ cation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 105 (09), pp.1105-1114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00268970601181556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00513078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio study of the spin-orbit coupling between the A and b3Πu electronic states of Na2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
+                <w:t xml:space="preserve">Spectroscopic properties of trichlorofluoromethane CCl(3)F calculated by density functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. A. von Lilienfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. C. Handy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Willeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268970601161574⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (36), pp.5027--5035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b704995a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00174382v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic properties of trichlorofluoromethane CCl(3)F calculated by density functional theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. A. von Lilienfeld</w:t>
+                <w:t xml:space="preserve">Ab initio study of the spin-orbit coupling between the A and b3Πu electronic states of Na2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soorkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Figgen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b704995a⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 105 (9), pp.1095 - 1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268970601161574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00693510v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00174382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent wave packet study on trans-cis isomerization of HONO driven by an external field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Le Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 127, pp.164315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2784553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio study of the spin-orbit coupling between the A&amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;Σ&amp;lt;sup&amp;gt; +&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;u&amp;lt;/sub&amp;gt; and b &amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;Π&amp;lt;sub&amp;gt;u &amp;lt;/sub&amp;gt;electronic states of Na&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satchin Soorkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Le Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlev Figgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 105 (09), pp.1095-1104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00268970601161574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00513072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio study of the C2O+ cation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ab initio study of the spectroscopy of the X-2 Pi electronic ground states of CNO and NCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gritli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberte Chambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268970601181556⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 243 (1), pp.90--98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jms.2007.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720588v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio study of the spectroscopy of the X-2 Pi electronic ground states of CNO and NCO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab initio study of the C2O+ cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilberte Chambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jms.2007.04.005⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 105 (9--10), pp.1105--1114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268970601181556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00693617v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation and selective population of vibrational levels with the Multiconfiguration Time-Dependent Hartree (MCTDH) algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Dieter Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 329, pp.179. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2006.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00171319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical spectroscopic study of HeI and HeBr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. A. Peterson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (8), pp.1694 - -1699. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b501253h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-orbit coupling in the X2Pi state of NCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 398 (1-3), pp.123--129. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2004.09.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The barrier to inversion of ammonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. C. Handy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 370 (3--4), pp.360--365. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2614(03)00107-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical determination of the vibrational levels of NH3+ with MULTIMODE</w:t>
+                <w:t xml:space="preserve">The vibrational levels of ammonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. C. Handy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. C. Handy</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bowman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A : Molecular Spectroscopy [1967-1993]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 58 (4), pp.825--838</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b203364j⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00693667v1</w:t>
+                <w:t xml:space="preserve">hal-00720871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vibrational levels of ammonia</w:t>
+                <w:t xml:space="preserve">Theoretical determination of the vibrational levels of NH3+ with MULTIMODE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. C. Handy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Bowman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A : Molecular Spectroscopy [1967-1993]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4 (17), pp.4087--4095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b203364j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720871v1</w:t>
+                <w:t xml:space="preserve">hal-00693667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of the A2Sigma +-X2Pi Transition of CCO</w:t>
+                <w:t xml:space="preserve">The Selective Population of the Vibrational Levels of Thioformaldehyde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberte Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.P. Maier</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. C. Handy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection of Czechoslovak Chemical Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 3 (4), pp.508--513</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721728v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of the A1Pi - X1Sigma+ Transition in C2B</w:t>
+                <w:t xml:space="preserve">A Theoretical Study of the Renner-Teller effect in the X2Pig State of C3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Panten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.M. Lakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberte Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosmus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. P. Maier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 264 (3), pp.267--273</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 335 (1--2), pp.97--104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722002v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical determination of the vibrational levels of NH3+ and its isotopomers</w:t>
+                <w:t xml:space="preserve">Theoretical Study of the A2Sigma +-X2Pi Transition of CCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. J. Knowles</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Panten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rosmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Maier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268970110052928⟩</w:t>
+              <w:t xml:space="preserve">Collection of Czechoslovak Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 66 (7), pp.983--990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1135/cccc20010983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720907v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Selective Population of the Vibrational Levels of Thioformaldehyde.</w:t>
+                <w:t xml:space="preserve">Theoretical Study of the A1Pi - X1Sigma+ Transition in C2B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Panten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. C. Handy</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Maier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 3 (4), pp.508--513</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 264 (3), pp.267--273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722004v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Theoretical Study of the Renner-Teller effect in the X2Pig State of C3</w:t>
+                <w:t xml:space="preserve">Theoretical determination of the vibrational levels of NH3+ and its isotopomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Panten</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. C. Handy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.M. Lakin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Rosmus</w:t>
+                <w:t xml:space="preserve">P. J. Knowles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 99 (16), pp.1135--1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268970110052928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721732v1</w:t>
+                <w:t xml:space="preserve">hal-00720907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large amplitude motion in the X2A1 state of C2B</w:t>
+                <w:t xml:space="preserve">Selective vibrational excitations in the OX (X = F, Cl, Br, I) molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puzzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. D. Castells</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2 (6), pp.1117--1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/a908993d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722010v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective vibrational excitations in the OX (X = F, Cl, Br, I) molecules</w:t>
+                <w:t xml:space="preserve">Large amplitude motion in the X2A1 state of C2B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberte Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. C. Handy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 113 (13), pp.5228--5234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693804v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-dependent and coriolis interactions by an improved configuration interaction treatment: predissociation of excited fine structure levels of OH/OD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. de Lara Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Mitrushchenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Palmieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8700,443 +8709,443 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 98 (21), pp.1713--1727</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential energy function and vibrational states of the electronic ground state of N-4(+)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential energy function and vibrational states of N2CO+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hochlaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. E. Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Reinsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 111 (11), pp.4948--4955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.479754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp984062b⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00693890v1</w:t>
+                <w:t xml:space="preserve">hal-00693857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential energy function and vibrational states of N2CO+</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential energy function and vibrational states of the electronic ground state of N-4(+)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. C. Handy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 111 (11), pp.4948--4955. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 103 (12), pp.1846--1852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.479754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp984062b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693857v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bound electronic states X-1 Sigma(+), a(3)Pi and A(1)Pi of C2B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Maier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 1 (8), pp.1827--1832. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/a901069f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9146,298 +9155,328 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Nickel Content on the Structural Response of LiyMn1.5+xNi0.5−xO4 During Lithium Insertion/Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Aboaouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Gassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Junior Kakdeu Yewou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander O. Mitrushchenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mangaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Français d'étude des composés d'insertion (GFECI )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christine Taviot-Gueho, Jun 2026, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05581740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of dry reforming of methane for hydrogen production: review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Chadil</w:t>
+                <w:t xml:space="preserve">Ni/Mn order in LiMn2-xNixO4 (0.38 ≤ x ≤ 0.50) positive electrode material: a gradual temperature-driven sublattice disorder through antiphase boundary defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankush Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Ghaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander O. Mitrushchenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Singaporean research network programme on Renewable Energy (SINERGIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">ISICXXI: 21st International Symposium on Intercalation Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299247v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of scattering and condensation process of gaseous methane at the quartz interface and liquid methane interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gbocho Gilles Soboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9452,198 +9491,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Non-equilibrium Gas Flows - NEGF23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni/Mn order in LiMn2-xNixO4 (0.38 ≤ x ≤ 0.50) positive electrode material: a gradual temperature-driven sublattice disorder through antiphase boundary defects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexander O. Mitrushchenkov</w:t>
+                <w:t xml:space="preserve">Numerical modeling of dry reforming of methane for hydrogen production: review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Hakkoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Chadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISICXXI: 21st International Symposium on Intercalation Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">French-Singaporean research network programme on Renewable Energy (SINERGIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146866v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical developments of new gas detection devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensifia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9659,87 +9668,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capteurs pour l’étude et l’amélioration de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement multi-échelle d’un dispositif de détection et de suivi de petites molécules polluantes dans l’air ambiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra Bouanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9784,73 +9793,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUTURE Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développements théoriques de nouveaux dispositifs de détection de gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensifia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9866,306 +9875,306 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JTMS 2020 : Journées "Théorie, Modélisation et Simulation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03638499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des calculs ab-initio aux méthodes des milieux continus : Modélisation des phénomènes d’interface pour le transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical developments of new gas detection devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensifia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres prospectives 2019 du RFCT : Modélisations multi-échelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">MSSC2019 – Ab initio Modelling in Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153829v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements théoriques de nouveaux dispositifs de détection de gaz</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des calculs ab-initio aux méthodes des milieux continus : Modélisation des phénomènes d’interface pour le transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTMS 2019 : Journées "Théorie, Modélisation et Simulation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres prospectives 2019 du RFCT : Modélisations multi-échelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638487v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical developments of new gas detection devices</w:t>
+                <w:t xml:space="preserve">Développements théoriques de nouveaux dispositifs de détection de gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensifia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSSC2019 – Ab initio Modelling in Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">JTMS 2019 : Journées "Théorie, Modélisation et Simulation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638462v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of non-parametric collision model for graphitic walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10207,73 +10216,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEGF'18, 3rd European Conference on Non-Equilibrium Gas Flows 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct method of identifying slip and jump coefficients for gas flows using Molecular Dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10302,1791 +10311,1791 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examples of high quality Potential Energy Surfaces for Dynamics Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Dynamics with the Multi-Configuration Time-Dependent Hartree (MCTDH) method : future and perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Orsay, France</w:t>
+              <w:t xml:space="preserve">MOLIM Workshop on Intermolecular Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616384v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain induced friction between graphite and molecular liquid</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examples of high quality Potential Energy Surfaces for Dynamics Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterPore2017 : 9th International Conference on Porous Media and Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Quantum Dynamics with the Multi-Configuration Time-Dependent Hartree (MCTDH) method : future and perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369239v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examples of high quality Potential Energy Surfaces for Dynamics Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain induced friction between graphite and molecular liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOLIM Workshop on Intermolecular Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">InterPore2017 : 9th International Conference on Porous Media and Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616372v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-step multi-scale ab-initio-assisted modelling: gas flows between solid walls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VELOCITY SLIP AND TEMPERATURE JUMP FOR GAS FLOWS PAST ANISOTROPIC SURFACES: ANALYTICAL DERIVATION AND NUMERICAL SIMULATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Huyen Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lauriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST MOLIM working group 3 meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316025v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VELOCITY SLIP AND TEMPERATURE JUMP FOR GAS FLOWS PAST ANISOTROPIC SURFACES: ANALYTICAL DERIVATION AND NUMERICAL SIMULATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-step multi-scale ab-initio-assisted modelling: gas flows between solid walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. de Lara Castells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Washington, United States</w:t>
+              <w:t xml:space="preserve">COST MOLIM working group 3 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341903v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French network of theoretical chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Chinese-French Workshop in Theoretical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Atomic and molecular calculation softwares on massivey parallel machines: present and future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, TGCC, Bruyères-le-Châtel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798749v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French network of theoretical chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomic and molecular calculation softwares on massivey parallel machines: present and future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, TGCC, Bruyères-le-Châtel, France</w:t>
+              <w:t xml:space="preserve">5th Chinese-French Workshop in Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798752v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of the Interactions of He and Ar with a Gold Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. de Lara Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grenier R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Helium-mediated Synthesis, Soft-landing and Spectroscopy of Metal Nanoparticles on Surfaces HeSSSMe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale study of gas slip flows in nanochannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lauriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th ASME Micro/Nanoscale Heat &amp; Mass Transfer International Conference (MNHMT-13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Hong Kong, Hong Kong SAR China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4030205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Renner-Teller effect in floppy chain tetra-atomic molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tarroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Clouthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CODECS - Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de Chimie Théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29èmes JIREC sur Enseigner une chimie économe et créatrice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet Renner-Teller dans les molécules tetra-atomiques linéaires et linéaires-pliées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque commun de la division de Physique Atomique et Moléculaire et Optique de la SFP et des Journées de Spectroscopie Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature, surface roughness and anisotropy effects on the tangential momentum accomodation coefficient between Pt(100) AND Ar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lauriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. H. Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3 rd European Conference on Microfluidics - Microfluidics 2012 - Heidelberg, December 3-5, 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749274v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ro-vibrational spectroscopy in tetra-atomic Renner-Teller molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third French Chinese Workshop in Theoretical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, La Colle-sur-Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangential Momentum Accommodation Coefficient of Argon on Pt(111): a Multi-Scale Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lauriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Computational Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio rovibrational spectroscopy in tetra-atomic molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action CM1002 Meeting, TheTIS 2001, Theoretical Tools for In Silico Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilités de transitions radiatives dans les niveaux rovibroniques de CO2+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque commun de la division de Physique Atomique et Moléculaire et Optique de la SFP et des Journées de Spectroscopie Moléculaire (PAMO-JSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Orsay, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the predissociation of the A2Π states of ZnF including quasi-diabatisation of the spin-orbit coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting on Atomic and Molecular Physics and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Madrid, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ro-vibrational spectroscopy in tetra-atomic Renner-Teller molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th Sino-French Workshop on Molecular Spectroscopy, Dynamics and Quantum Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Hefei, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'interaction électron-molécule dans le système [C,N,O]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Rencontre des Chimistes Théoriciens Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Dinard, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12096,172 +12105,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural study and diffusion of lithium in materials for LiyMn1.5Ni0.5O4 battery cathodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Gassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mangaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander O. Mitrushchenkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres ThéMoSiA-RCTF-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DETERMINATION OF RESONANCE CHARACTERISTICS BY PRONY ANALYSIS OF AN AUTOCORRELATION FUNCTION.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12277,73 +12286,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop High Dimensional Quantum Dynamics 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of resonance characteristics by Prony analysis of an autocorrelation function.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12359,51 +12368,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CODECS 2013 Workshop. San Lorenzo de el Escorial, Madrid, 18th –22nd April, 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12413,144 +12422,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coefficients d'accommodation et glissement dans les écoulements gazeux : étude par dynamique moléculaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lauriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId313"/>
+      <w:footerReference w:type="default" r:id="rId314"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12697,51 +12706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Gassama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mangaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrushchenkov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6TA00540C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856185v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensifia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bouanis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocom.2024.e00998" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04263770v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbocho Gilles Soboh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchiet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108739" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04722018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Shcheblanov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Povarnitsyn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Lema&#238;tre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c02198" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inass El Hajj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara La&#239;k" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiog&#233; Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.131412" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871463v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Dieng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Borme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Abreu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10737" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.132719" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Emery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Bhatia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ghaleb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04281" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257663v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mahouche-Chergui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2021.106212" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Z Bouanis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107366" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Adjei" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Denisov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Mostafavi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c08038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873261v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Liao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlu Yang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742162v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016278" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grenier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar de Lara-Castells" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03555" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539204v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iwayama" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;onard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carniato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillemin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417931v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liao Meng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoang Vo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973384" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.10.101" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328187v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Sarka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lauvergnat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brites" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila G. Cs&#225;sz&#225;r" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02874H" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308725v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.04.288" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236658v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar De Lara-Castells" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b03769" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Pham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brites" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lauriat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030205" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236663v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Huyen Vu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933223" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087358v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2014.11.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RPVHCRF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136333v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.023015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1005707" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984394v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonni&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talbi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064533v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Peterson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4889933" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790174v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794050" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787400v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tung Pham" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-30809-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FWGLWF4M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872470v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2013.09.027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQXL6M1J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820059v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875353v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khalil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp407811c" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714830v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/580763" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692604v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23061" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4762444" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731522v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2012.07.028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBFX16XH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731524v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307531f" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Vo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692707v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2011.10.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NF5ST05-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692838v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.05.023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV2JXR0V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guitou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3533962" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692881v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.628343" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692868v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jutier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100071d" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692884v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gritli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Chambaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3483463" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714817v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bercegeay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-009-0532-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716141v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gatti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3089356" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716139v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3089354" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711197v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hayashi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9043607" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720221v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2960585" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693582v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diehr" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosmus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Maguire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.07.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RDTKR9V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828685v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Pasin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iung" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Richter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2991411" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720228v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.04.061" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4SFSWDM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513078v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jutier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970601181556" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174382v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soorkia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Figgen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970601161574" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. von Lilienfeld" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Handy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willeke" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b704995a" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VN4RWTPM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184763v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Quere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Dieter Meyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2784553" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513072v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satchin Soorkia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Figgen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720588v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693617v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2007.04.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FPJL3BX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171319v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.06.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHJM5CWT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720594v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b501253h" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-R1X719QV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693875v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.09.036" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMLCZCWD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720869v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00107-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94BXHV72-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693667v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b203364j" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WXJBG0L5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720871v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bowman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721728v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Panten" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wyss" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1135/cccc20010983" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722002v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Maier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720907v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Knowles" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970110052928" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722004v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721732v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Lakin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722010v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693804v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Quere" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puzzarini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. D. Castells" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a908993d" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722008v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. de Lara Castells" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palmieri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693890v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp984062b" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4H5PJGXQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693857v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hochlaf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Ferguson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Reinsch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.479754" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694244v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a901069f" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C98DM27V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05581740v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Aboaouf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Junior Kakdeu Yewou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander O. Mitrushchenkov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299247v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hakkoum" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chadil" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04369177v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Dong To" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146866v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639292v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054556v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouanis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638499v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153829v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638487v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638462v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04369228v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04423712v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616384v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04369239v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616372v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316025v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341903v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huyen Vu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798749v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798752v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087361v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grenier R." TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826032v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827925v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tarroni" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Clouthier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827927v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750981v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749274v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750982v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749292v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750984v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751206v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751053v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751207v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751208v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05024983v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646666v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646660v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827328v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Gassama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mangaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrushchenkov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6TA00540C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856185v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensifia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bouanis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocom.2024.e00998" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04263770v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbocho Gilles Soboh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchiet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108739" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04722018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Shcheblanov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Povarnitsyn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Lema&#238;tre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c02198" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inass El Hajj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara La&#239;k" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiog&#233; Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.131412" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639263v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Emery" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Bhatia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ghaleb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04281" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871463v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Dieng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Borme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Abreu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10737" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.132719" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257663v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mahouche-Chergui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2021.106212" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Z Bouanis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107366" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Adjei" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Denisov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Mostafavi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c08038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873261v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Liao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlu Yang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742162v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016278" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grenier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar de Lara-Castells" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03555" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417931v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liao Meng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoang Vo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973384" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iwayama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;onard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carniato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillemin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.203203" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382044v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.10.101" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328187v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Sarka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lauvergnat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brites" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila G. Cs&#225;sz&#225;r" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP02874H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.04.288" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar De Lara-Castells" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b03769" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066863v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Pham" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brites" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lauriat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030205" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236663v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Huyen Vu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933223" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2014.11.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RPVHCRF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136333v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.023015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178828v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1005707" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Peterson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4889933" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonni&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talbi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787400v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tung Pham" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-30809-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FWGLWF4M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790174v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794050" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872470v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2013.09.027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQXL6M1J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875353v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khalil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp407811c" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820059v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692604v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23061" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/580763" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2012.07.028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBFX16XH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743774v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4762444" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731524v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307531f" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692707v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2011.10.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NF5ST05-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749278v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Vo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692838v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.05.023" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV2JXR0V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692879v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guitou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3533962" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692881v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.628343" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714817v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bercegeay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-009-0532-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692868v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jutier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100071d" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692884v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gritli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Chambaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3483463" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716141v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gatti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3089356" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716139v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3089354" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711197v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hayashi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9043607" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720221v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2960585" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693582v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diehr" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosmus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Maguire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.07.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RDTKR9V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828685v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Pasin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iung" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Richter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2991411" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720228v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.04.061" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4SFSWDM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513078v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jutier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970601181556" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693510v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. von Lilienfeld" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Handy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willeke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b704995a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VN4RWTPM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174382v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soorkia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Figgen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970601161574" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184763v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Quere" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Dieter Meyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2784553" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513072v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satchin Soorkia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Figgen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693617v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2007.04.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FPJL3BX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720588v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171319v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.06.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHJM5CWT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720594v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b501253h" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-R1X719QV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693875v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.09.036" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMLCZCWD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720869v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00107-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94BXHV72-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720871v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bowman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693667v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b203364j" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WXJBG0L5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722004v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721732v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Panten" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Lakin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721728v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wyss" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1135/cccc20010983" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722002v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Maier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720907v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Knowles" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970110052928" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693804v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Quere" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puzzarini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. D. Castells" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a908993d" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722010v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722008v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. de Lara Castells" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palmieri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693857v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hochlaf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Ferguson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Reinsch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.479754" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693890v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp984062b" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4H5PJGXQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694244v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a901069f" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C98DM27V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05581740v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Aboaouf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Junior Kakdeu Yewou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander O. Mitrushchenkov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146866v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04369177v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Dong To" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299247v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hakkoum" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chadil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639292v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054556v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouanis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638499v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638462v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153829v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638487v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04369228v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04423712v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616372v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616384v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04369239v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341903v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huyen Vu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316025v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798752v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798749v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087361v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grenier R." TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826032v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827925v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tarroni" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Clouthier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827927v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750981v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749274v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750982v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749292v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750984v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751206v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751053v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751207v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751208v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05024983v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646666v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646660v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827328v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>