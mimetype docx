--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -1390,291 +1390,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wide-baseline multiview system for indoor scene capture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Niquin</w:t>
+                <w:t xml:space="preserve">Coupling dense point cloud correspondence and template model fitting for 3D human pose and shape reconstruction from a single depth image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukhayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Souchet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loscos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVMP '22: European Conference on Visual Media Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3565516.3565518⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Interactive Media, Smart Systems and Emerging Technologies (IMET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Limassol, Cyprus. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMET54801.2022.9929833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878898v1</w:t>
+                <w:t xml:space="preserve">hal-03830670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling dense point cloud correspondence and template model fitting for 3D human pose and shape reconstruction from a single depth image</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adnane Boukhayma</w:t>
+                <w:t xml:space="preserve">A wide-baseline multiview system for indoor scene capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Niquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Desjardin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loscos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Interactive Media, Smart Systems and Emerging Technologies (IMET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Limassol, Cyprus. pp.1-8, </w:t>
+              <w:t xml:space="preserve">CVMP '22: European Conference on Visual Media Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, London, United Kingdom. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IMET54801.2022.9929833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3565516.3565518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830670v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From capture to immersive viewing of 3D HDR point clouds</w:t>
               </w:r>
@@ -1686,51 +1686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Loscos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4160,51 +4160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and fine disparity reconstruction for wide-baseline camera arrays with deep neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gerhards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6007,51 +6007,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1234382B"/>
+    <w:nsid w:val="6EF9A127"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6238,51 +6238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04159384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukhayma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loscos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.07.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01692614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1191-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307916v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Blache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desbrun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerraz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Drettakis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459601v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Djeghim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eged.20221039" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878898v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Barrios" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Niquin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565516.3565518" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMET54801.2022.9929833" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Loscos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Souchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egt.20221054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mohan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20221050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Aristidou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chalmers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiorgos Chrysanthou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Multon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egt.20221055" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02353336v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loscos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Weyrich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spagnuolo Michela" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02099798v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Larvy Delarivi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20191010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02353357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02099818v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bonnard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01788461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhannad Ismael" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissel Ramirez Orozco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prevost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;mion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27857-5_9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01908249v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nourrit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922789" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramirez Orozco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loscos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-P. Vasquez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922825" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Jacobs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Angus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Nahmias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Reche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPCG.2003.1206939" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dettori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Avizzano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Marcheschi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Angerilli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bergamasco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494996v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1008653.1008662" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021345v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Ritter Widenfeld" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527577v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Frasson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Walter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6809-7_29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/280953.282232" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gerhards" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pr&#233;vost" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664195v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Muhannad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Niquin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roussou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Tecchia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606706v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307853v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ladas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chrysanthou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809477-8.00011-X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307852v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Orozco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artusi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809477-8.00003-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307854v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100412-8.00004-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hilton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/product/isbn/9781482243819" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05196752v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piasco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rold&#227;o" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsishkou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Boillod-Cerneux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494839v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069942v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069946v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04159384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukhayma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loscos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.07.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01692614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1191-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307916v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Blache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desbrun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerraz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Drettakis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459601v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Djeghim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eged.20221039" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830670v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMET54801.2022.9929833" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Barrios" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Niquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565516.3565518" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Loscos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Souchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egt.20221054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mohan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20221050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Aristidou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chalmers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiorgos Chrysanthou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Multon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egt.20221055" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02353336v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loscos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Weyrich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spagnuolo Michela" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02099798v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Larvy Delarivi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20191010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02353357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02099818v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bonnard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01788461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhannad Ismael" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissel Ramirez Orozco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prevost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;mion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27857-5_9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01908249v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nourrit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922789" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramirez Orozco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loscos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-P. Vasquez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922825" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Jacobs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Angus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Nahmias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Reche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPCG.2003.1206939" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dettori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Avizzano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Marcheschi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Angerilli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bergamasco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494996v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1008653.1008662" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021345v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Ritter Widenfeld" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527577v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Frasson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Walter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6809-7_29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/280953.282232" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gerhards" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pr&#233;vost" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664195v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Muhannad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Niquin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roussou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Tecchia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606706v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307853v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ladas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chrysanthou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809477-8.00011-X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307852v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Orozco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artusi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809477-8.00003-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307854v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100412-8.00004-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hilton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/product/isbn/9781482243819" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05196752v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piasco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rold&#227;o" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsishkou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Boillod-Cerneux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494839v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069942v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069946v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>