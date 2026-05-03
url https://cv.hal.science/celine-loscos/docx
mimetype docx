--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1312,121 +1312,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to computer graphics: a visual interactive approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A wide-baseline multiview system for indoor scene capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Niquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loscos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2022, Education Program</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2312/eged.20221039⟩</w:t>
+              <w:t xml:space="preserve">CVMP '22: European Conference on Visual Media Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, London, United Kingdom. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3565516.3565518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664198v1</w:t>
+                <w:t xml:space="preserve">hal-03878898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling dense point cloud correspondence and template model fitting for 3D human pose and shape reconstruction from a single depth image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1475,206 +1527,154 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loscos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Interactive Media, Smart Systems and Emerging Technologies (IMET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Limassol, Cyprus. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IMET54801.2022.9929833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wide-baseline multiview system for indoor scene capture</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to computer graphics: a visual interactive approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loscos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVMP '22: European Conference on Visual Media Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, London, United Kingdom. pp.1-10, </w:t>
+              <w:t xml:space="preserve">Eurographics 2022, Education Program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Reims, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3565516.3565518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2312/eged.20221039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878898v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From capture to immersive viewing of 3D HDR point clouds</w:t>
               </w:r>
@@ -1686,51 +1686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Loscos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2035,390 +2035,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROGRAPHICS Panel on diversity</w:t>
+                <w:t xml:space="preserve">Disparity-based HDR imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Loscos</w:t>
+                <w:t xml:space="preserve">Jennifer Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Weyrich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Spagnuolo Michela</w:t>
+                <w:t xml:space="preserve">Gilles Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Loscos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROGRAPHICS conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Genoa, Italy</w:t>
+              <w:t xml:space="preserve">Digital Image &amp; Signal Processing (DISP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353336v1</w:t>
+                <w:t xml:space="preserve">hal-02099818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic environment map registration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EUROGRAPHICS Panel on diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Loscos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysse Larvy Delarivière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Loscos</w:t>
+                <w:t xml:space="preserve">Tim Weyrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spagnuolo Michela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics (EG) Short papers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUROGRAPHICS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Genoa, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099798v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIGGRAPH Panel: meet the partners</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Loscos</w:t>
+                <w:t xml:space="preserve">Automatic environment map registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Larvy Delarivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiorgos Chrysanthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Loscos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGGRAPH conference, Panel session</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurographics (EG) Short papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Genova, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/egs.20191010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353357v1</w:t>
+                <w:t xml:space="preserve">hal-02099798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparity-based HDR imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Loscos</w:t>
+                <w:t xml:space="preserve">SIGGRAPH Panel: meet the partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Loscos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Image &amp; Signal Processing (DISP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">SIGGRAPH conference, Panel session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diana Arellano, Jul 2019, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099818v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actor 3D reconstruction by a scene-based, visual hull guided, multi-stereovision framework</w:t>
               </w:r>
@@ -2642,77 +2642,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-dynamic range video acquisition with a multiview camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loscos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3014,51 +3014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intuitive Crowd Behaviour in Dense Urban Environments using Local Laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Loscos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4160,51 +4160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and fine disparity reconstruction for wide-baseline camera arrays with deep neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gerhards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5525,51 +5525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three LOD for the Realistic and Real-Time Rendering of Crowds with Dynamic Lighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Coic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Loscos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6007,51 +6007,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EF9A127"/>
+    <w:nsid w:val="1EF49CF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6238,51 +6238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04159384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukhayma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loscos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.07.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01692614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1191-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307916v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Blache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desbrun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerraz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Drettakis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459601v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Djeghim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eged.20221039" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830670v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMET54801.2022.9929833" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Barrios" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Niquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565516.3565518" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Loscos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Souchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egt.20221054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mohan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20221050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Aristidou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chalmers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiorgos Chrysanthou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Multon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egt.20221055" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02353336v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loscos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Weyrich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spagnuolo Michela" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02099798v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Larvy Delarivi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20191010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02353357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02099818v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bonnard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01788461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhannad Ismael" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissel Ramirez Orozco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prevost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;mion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27857-5_9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01908249v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nourrit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922789" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramirez Orozco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loscos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-P. Vasquez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922825" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Jacobs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Angus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Nahmias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Reche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPCG.2003.1206939" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dettori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Avizzano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Marcheschi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Angerilli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bergamasco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494996v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1008653.1008662" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021345v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Ritter Widenfeld" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527577v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Frasson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Walter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6809-7_29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/280953.282232" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gerhards" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pr&#233;vost" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664195v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Muhannad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Niquin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roussou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Tecchia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606706v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307853v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ladas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chrysanthou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809477-8.00011-X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307852v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Orozco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artusi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809477-8.00003-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307854v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100412-8.00004-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hilton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/product/isbn/9781482243819" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05196752v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piasco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rold&#227;o" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsishkou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Boillod-Cerneux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494839v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069942v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069946v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04159384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukhayma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loscos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.07.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01692614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1191-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307916v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Blache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desbrun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerraz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Drettakis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459601v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Djeghim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Barrios" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Niquin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565516.3565518" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMET54801.2022.9929833" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eged.20221039" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Loscos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Souchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egt.20221054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mohan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20221050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Aristidou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chalmers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiorgos Chrysanthou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Multon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egt.20221055" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02099818v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bonnard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02353336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loscos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Weyrich" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spagnuolo Michela" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02099798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Larvy Delarivi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20191010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02353357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01788461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhannad Ismael" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissel Ramirez Orozco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prevost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;mion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27857-5_9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01908249v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nourrit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922789" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramirez Orozco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loscos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-P. Vasquez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922825" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Jacobs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Angus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Nahmias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Reche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPCG.2003.1206939" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dettori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Avizzano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Marcheschi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Angerilli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bergamasco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494996v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1008653.1008662" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021345v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Ritter Widenfeld" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527577v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Frasson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Walter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6809-7_29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/280953.282232" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gerhards" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pr&#233;vost" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664195v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Muhannad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Niquin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roussou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Tecchia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606706v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307853v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ladas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chrysanthou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809477-8.00011-X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307852v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Orozco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artusi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809477-8.00003-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307854v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100412-8.00004-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hilton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/product/isbn/9781482243819" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05196752v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piasco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rold&#227;o" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsishkou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Boillod-Cerneux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494839v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069942v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069946v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>