--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1312,369 +1312,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wide-baseline multiview system for indoor scene capture</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to computer graphics: a visual interactive approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loscos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVMP '22: European Conference on Visual Media Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3565516.3565518⟩</w:t>
+              <w:t xml:space="preserve">Eurographics 2022, Education Program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Reims, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/eged.20221039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878898v1</w:t>
+                <w:t xml:space="preserve">hal-03664198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling dense point cloud correspondence and template model fitting for 3D human pose and shape reconstruction from a single depth image</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adnane Boukhayma</w:t>
+                <w:t xml:space="preserve">A wide-baseline multiview system for indoor scene capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Niquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Desjardin</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loscos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Interactive Media, Smart Systems and Emerging Technologies (IMET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Limassol, Cyprus. pp.1-8, </w:t>
+              <w:t xml:space="preserve">CVMP '22: European Conference on Visual Media Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, London, United Kingdom. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IMET54801.2022.9929833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3565516.3565518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830670v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to computer graphics: a visual interactive approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling dense point cloud correspondence and template model fitting for 3D human pose and shape reconstruction from a single depth image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukhayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loscos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2022, Education Program</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Reims, France. </w:t>
+              <w:t xml:space="preserve">International Conference on Interactive Media, Smart Systems and Emerging Technologies (IMET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Limassol, Cyprus. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/eged.20221039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IMET54801.2022.9929833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664198v1</w:t>
+                <w:t xml:space="preserve">hal-03830670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From capture to immersive viewing of 3D HDR point clouds</w:t>
               </w:r>
@@ -1686,51 +1686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Loscos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2035,390 +2035,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparity-based HDR imaging</w:t>
+                <w:t xml:space="preserve">EUROGRAPHICS Panel on diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Bonnard</w:t>
+                <w:t xml:space="preserve">Celine Loscos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Valette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Loscos</w:t>
+                <w:t xml:space="preserve">Tim Weyrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spagnuolo Michela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Image &amp; Signal Processing (DISP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">EUROGRAPHICS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099818v1</w:t>
+                <w:t xml:space="preserve">hal-02353336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROGRAPHICS Panel on diversity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic environment map registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Weyrich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Spagnuolo Michela</w:t>
+                <w:t xml:space="preserve">Ulysse Larvy Delarivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiorgos Chrysanthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Loscos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROGRAPHICS conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurographics (EG) Short papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Genova, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/egs.20191010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353336v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic environment map registration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Loscos</w:t>
+                <w:t xml:space="preserve">SIGGRAPH Panel: meet the partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Loscos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics (EG) Short papers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIGGRAPH conference, Panel session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diana Arellano, Jul 2019, Los Angeles, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099798v1</w:t>
+                <w:t xml:space="preserve">hal-02353357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIGGRAPH Panel: meet the partners</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Loscos</w:t>
+                <w:t xml:space="preserve">Disparity-based HDR imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Loscos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGGRAPH conference, Panel session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Diana Arellano, Jul 2019, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">Digital Image &amp; Signal Processing (DISP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353357v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actor 3D reconstruction by a scene-based, visual hull guided, multi-stereovision framework</w:t>
               </w:r>
@@ -2642,77 +2642,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-dynamic range video acquisition with a multiview camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loscos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3008,340 +3008,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00606759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intuitive Crowd Behaviour in Dense Urban Environments using Local Laws</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Art Touch with CREATE haptic interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Marchal</w:t>
+                <w:t xml:space="preserve">Andrea Dettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Meyer</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Birmingham United Kingdom. </w:t>
+                <w:t xml:space="preserve">Carlo Alberto Avizzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPCG.2003.1206939⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simone Marcheschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Angerilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Bergamasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.269</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498407v1</w:t>
+                <w:t xml:space="preserve">hal-00021427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art Touch with CREATE haptic interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-Time Reflection on Moving Vehicles in Urban Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Loscos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium on Virtual reality software and technology (VRST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Osaka, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1008653.1008662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Alberto Avizzano</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-00021427v1</w:t>
+                <w:t xml:space="preserve">hal-01494996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Reflection on Moving Vehicles in Urban Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Intuitive Crowd Behaviour in Dense Urban Environments using Local Laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Loscos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Loscos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Virtual reality software and technology (VRST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Osaka, Japan. </w:t>
+              <w:t xml:space="preserve">Theory and Practice of Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Birmingham United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1008653.1008662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPCG.2003.1206939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494996v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to use physical parameters coming from the haptic device itself to enhance the evaluation of haptic benefits in user interface?</w:t>
               </w:r>
@@ -3625,226 +3625,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00527577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Modification of Real and Virtual Lights for Augmented Reality</w:t>
+                <w:t xml:space="preserve">Interactive Modification of Real and Virtual Lights forAugmented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loscos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Drettakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Siggraph technical sketch: SIGGRAPH'98</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Siggraph technical sketch (SIGGRAPH'98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGGRAPH, Jul 1998, Orlando, United States. pp.265-265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/280953.282232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00510085v1</w:t>
+                <w:t xml:space="preserve">inria-00606704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Modification of Real and Virtual Lights forAugmented Reality</w:t>
+                <w:t xml:space="preserve">Interactive Modification of Real and Virtual Lights for Augmented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loscos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Drettakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Siggraph technical sketch (SIGGRAPH'98)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Siggraph technical sketch: SIGGRAPH'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGGRAPH, New York, 1998, Orlando, Floride, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/280953.282232⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00606704v1</w:t>
+                <w:t xml:space="preserve">inria-00510085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive High-Quality Soft Shadows in Scenes with Moving Objects</w:t>
               </w:r>
@@ -4160,51 +4160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and fine disparity reconstruction for wide-baseline camera arrays with deep neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gerhards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4553,51 +4553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hila Ritter Widenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Roussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Tecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5525,64 +5525,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three LOD for the Realistic and Real-Time Rendering of Crowds with Dynamic Lighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Coic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Loscos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRIS-1886, LIRIS UMR CNRS 5205; University College London. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6007,51 +6007,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EF49CF8"/>
+    <w:nsid w:val="3987789E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6238,51 +6238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04159384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukhayma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loscos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.07.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01692614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1191-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307916v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Blache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desbrun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerraz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Drettakis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459601v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Djeghim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Barrios" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Niquin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565516.3565518" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMET54801.2022.9929833" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eged.20221039" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Loscos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Souchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egt.20221054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mohan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20221050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Aristidou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chalmers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiorgos Chrysanthou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Multon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egt.20221055" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02099818v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bonnard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02353336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loscos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Weyrich" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spagnuolo Michela" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02099798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Larvy Delarivi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20191010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02353357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01788461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhannad Ismael" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissel Ramirez Orozco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prevost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;mion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27857-5_9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01908249v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nourrit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922789" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramirez Orozco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loscos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-P. Vasquez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922825" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Jacobs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Angus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Nahmias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Reche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPCG.2003.1206939" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dettori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Avizzano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Marcheschi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Angerilli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bergamasco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494996v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1008653.1008662" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021345v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Ritter Widenfeld" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527577v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Frasson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Walter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6809-7_29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/280953.282232" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gerhards" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pr&#233;vost" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664195v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Muhannad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Niquin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roussou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Tecchia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606706v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307853v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ladas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chrysanthou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809477-8.00011-X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307852v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Orozco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artusi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809477-8.00003-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307854v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100412-8.00004-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hilton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/product/isbn/9781482243819" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05196752v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piasco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rold&#227;o" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsishkou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Boillod-Cerneux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494839v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069942v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069946v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04159384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukhayma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loscos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.07.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01692614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1191-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307916v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Blache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desbrun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerraz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Drettakis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459601v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Djeghim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/eged.20221039" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878898v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Barrios" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Niquin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565516.3565518" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMET54801.2022.9929833" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Loscos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Souchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egt.20221054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mohan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/wiced.20221050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Aristidou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chalmers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiorgos Chrysanthou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Multon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egt.20221055" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02353336v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loscos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Weyrich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spagnuolo Michela" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02099798v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Larvy Delarivi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20191010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02353357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02099818v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bonnard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01788461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhannad Ismael" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissel Ramirez Orozco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prevost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;mion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27857-5_9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01908249v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nourrit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922789" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramirez Orozco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loscos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-P. Vasquez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922825" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Jacobs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Angus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Nahmias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Reche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dettori" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Avizzano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Marcheschi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Angerilli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bergamasco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1008653.1008662" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498407v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPCG.2003.1206939" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021345v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Ritter Widenfeld" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527577v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Frasson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Walter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6809-7_29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606704v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/280953.282232" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510085v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gerhards" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pr&#233;vost" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664195v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Muhannad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Niquin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roussou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Tecchia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606706v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307853v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ladas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chrysanthou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809477-8.00011-X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307852v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Orozco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artusi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809477-8.00003-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02307854v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100412-8.00004-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hilton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/product/isbn/9781482243819" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05196752v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piasco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rold&#227;o" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsishkou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Boillod-Cerneux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494839v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069942v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069946v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>