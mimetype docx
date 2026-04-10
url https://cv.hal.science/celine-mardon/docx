--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline Mardon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir un rôle de tuteur en entreprise : un travail qui ne va pas de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mahlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche partenariale et processus d'analyse de l'activité d'encadrant•e•s de proximité dans une organisation de distribution de courriers et colis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Zara-Meylan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ModACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.135-149. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/3041-4687.327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding organizational paths : organizing and strategizing tension in a Fab organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88 (1), pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual changes in working and health conditions: A longitudinal study of 8,000 employees between 2010 and 2017 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laétitia Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (3), pp.1023-1035. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-210992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail et la santé, avant versus pendant la crise COVID-19 : une comparaison avec Evrest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerya Viera Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83 (4), pp.381. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2022.07.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on élaborer une approche ergonomique du « temps long » ? Une étude des douleurs articulaires liées au travail, dans une grande entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.5565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de travail et « crise de l’emploi », une analyse sectorielle : quelques résultats de l’observatoire Evrest à deux dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leroyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Archives des Maladies Professionnelles et de L'Environnement, 79 (2), pp.120-130. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les assurés de près et de loin, un enjeu pour les techniciens retraite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Zara-Meylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les conditions de travail auprès de professeurs d'éducation physique et sportive et perspectives d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (1), pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi des « seniors » et conditions de travail : une étude statistique comparative entre pays d’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.1740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps des enseignants d'Education Physique et Sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial and physical risk factors depending on age and shifts among french nurses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Toupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomia: An International Journal of Ergonomics and Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (3-4), pp.257-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'allongement de la vie professionnelle : quels enjeux santé-travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du PRITH des Pays de la Loire : l'allongement de la vie professionnnelle et le maintien dans l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plan régional d'insertion des travailleurs handicapés, Mar 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insécurité de la situation de travail, liens avec la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rollin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e colloque ADEREST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Roubaix, France. pp.620, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2022.10.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suivi des salariés par les SST avant et pendant la crise sanitaire : qu’en disent les données de l’observatoire Evrest ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rollin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e colloque ADEREST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Roubaix, France. p. 623, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2022.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vécu du travail en temps de crise sanitaire dans un groupe industriel international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerya Viera Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Martineau-Arbès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les effets de la pandémie de Covid-19. Documenter, décrire, analyser. Rencontre scientifique en SHS et santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; INSHS, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fab Lab, nouvelle forme d’organisation de l’innovation : quels enjeux pour l’ergonomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53e congrès de la SELF. L’ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gabriel Carballeda &amp; Thierry Viallesoubranne (ETHNA), Oct 2018, Bordeaux, France. pp.218-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enquête AGE : santé et risques professionnels au Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e Congrès de la SELF. Présent et futur de l’ergonomie – Répondre aux défis actuels et être acteur des évolutions de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESACT (Catherine Brun – Béatrice Barthe et Olivier Gonon), Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usure, régulations, sélection. Le passé professionnel dans la genèse des troubles musculo-squelettiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Annuel du CREAPT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education et sante : de l’importance de la sante de ceux qui eduquent – enquete aupres des professeurs d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la Recherche en Éducation et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition des salariés aux facteurs de pénibilité : une approche par générations sur la base des enquêtes SUMER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consultation Generation What : Europe & Pays arabes. Jeunesses européennes et jeunesses arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Muxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Commission européenne. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlons retraite. Première série de résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport pour la CFDT. 2018, 98 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlons travail. Rapport de l'enquête sur le travail de la CFDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CFDT. 2017, 158 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des professeurs d’EPS en Auvergne : interrogations sur le métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverin Parayre et Alexandre Klein AVEC LA COLLABORATION DE Cyril Crozet et Carine Simar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et Santé. Des pratiques aux Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-151, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline Mardon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche partenariale et processus d'analyse de l'activité d'encadrant•e•s de proximité dans une organisation de distribution de courriers et colis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Zara-Meylan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ModACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.135-149. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/3041-4687.327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding organizational paths : organizing and strategizing tension in a Fab organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88 (1), pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir un rôle de tuteur en entreprise : un travail qui ne va pas de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mahlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail et la santé, avant versus pendant la crise COVID-19 : une comparaison avec Evrest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerya Viera Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83 (4), pp.381. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2022.07.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual changes in working and health conditions: A longitudinal study of 8,000 employees between 2010 and 2017 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laétitia Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (3), pp.1023-1035. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-210992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de travail et « crise de l’emploi », une analyse sectorielle : quelques résultats de l’observatoire Evrest à deux dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leroyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Archives des Maladies Professionnelles et de L'Environnement, 79 (2), pp.120-130. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on élaborer une approche ergonomique du « temps long » ? Une étude des douleurs articulaires liées au travail, dans une grande entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.5565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les assurés de près et de loin, un enjeu pour les techniciens retraite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Zara-Meylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les conditions de travail auprès de professeurs d'éducation physique et sportive et perspectives d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (1), pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi des « seniors » et conditions de travail : une étude statistique comparative entre pays d’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.1740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps des enseignants d'Education Physique et Sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial and physical risk factors depending on age and shifts among french nurses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Toupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomia: An International Journal of Ergonomics and Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (3-4), pp.257-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'allongement de la vie professionnelle : quels enjeux santé-travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du PRITH des Pays de la Loire : l'allongement de la vie professionnnelle et le maintien dans l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plan régional d'insertion des travailleurs handicapés, Mar 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suivi des salariés par les SST avant et pendant la crise sanitaire : qu’en disent les données de l’observatoire Evrest ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rollin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e colloque ADEREST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Roubaix, France. p. 623, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2022.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insécurité de la situation de travail, liens avec la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rollin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e colloque ADEREST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Roubaix, France. pp.620, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2022.10.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vécu du travail en temps de crise sanitaire dans un groupe industriel international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerya Viera Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Martineau-Arbès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les effets de la pandémie de Covid-19. Documenter, décrire, analyser. Rencontre scientifique en SHS et santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; INSHS, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fab Lab, nouvelle forme d’organisation de l’innovation : quels enjeux pour l’ergonomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53e congrès de la SELF. L’ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gabriel Carballeda &amp; Thierry Viallesoubranne (ETHNA), Oct 2018, Bordeaux, France. pp.218-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enquête AGE : santé et risques professionnels au Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e Congrès de la SELF. Présent et futur de l’ergonomie – Répondre aux défis actuels et être acteur des évolutions de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESACT (Catherine Brun – Béatrice Barthe et Olivier Gonon), Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usure, régulations, sélection. Le passé professionnel dans la genèse des troubles musculo-squelettiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Annuel du CREAPT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education et sante : de l’importance de la sante de ceux qui eduquent – enquete aupres des professeurs d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la Recherche en Éducation et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition des salariés aux facteurs de pénibilité : une approche par générations sur la base des enquêtes SUMER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consultation Generation What : Europe & Pays arabes. Jeunesses européennes et jeunesses arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Muxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Commission européenne. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlons retraite. Première série de résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport pour la CFDT. 2018, 98 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlons travail. Rapport de l'enquête sur le travail de la CFDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CFDT. 2017, 158 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des professeurs d’EPS en Auvergne : interrogations sur le métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverin Parayre et Alexandre Klein AVEC LA COLLABORATION DE Cyril Crozet et Carine Simar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et Santé. Des pratiques aux Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-151, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mahlaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Maire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05140406v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/3041-4687.327" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056681v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03781405v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Rollin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-210992" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03781396v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rollin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerya Viera Giraldo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.07.099" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Archambault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.5565" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03879319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2017.10.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02142667v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.1740" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831010v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126800v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Toupin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03894561v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Franc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rollin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.10.046" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894543v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.10.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martineau-Arb&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005289v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Martinaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03324893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ramos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Carvalho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180321v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04010400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03097941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muxel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03587641v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229521v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05140406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/3041-4687.327" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056681v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238393v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mahlaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Maire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03781396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rollin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerya Viera Giraldo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.07.099" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03781405v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Rollin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-210992" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03879319v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2017.10.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180331v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Archambault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.5565" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02142667v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.1740" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831010v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126800v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Toupin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894543v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.10.019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03894561v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Franc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rollin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.10.046" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martineau-Arb&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005289v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Martinaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03324893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ramos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Carvalho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180321v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04010400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03097941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muxel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03587641v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229521v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>