--- v1 (2026-04-10)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline Mardon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche partenariale et processus d'analyse de l'activité d'encadrant•e•s de proximité dans une organisation de distribution de courriers et colis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Zara-Meylan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ModACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.135-149. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/3041-4687.327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding organizational paths : organizing and strategizing tension in a Fab organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88 (1), pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir un rôle de tuteur en entreprise : un travail qui ne va pas de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mahlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail et la santé, avant versus pendant la crise COVID-19 : une comparaison avec Evrest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerya Viera Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83 (4), pp.381. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2022.07.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual changes in working and health conditions: A longitudinal study of 8,000 employees between 2010 and 2017 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laétitia Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (3), pp.1023-1035. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-210992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de travail et « crise de l’emploi », une analyse sectorielle : quelques résultats de l’observatoire Evrest à deux dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leroyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Archives des Maladies Professionnelles et de L'Environnement, 79 (2), pp.120-130. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on élaborer une approche ergonomique du « temps long » ? Une étude des douleurs articulaires liées au travail, dans une grande entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.5565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les assurés de près et de loin, un enjeu pour les techniciens retraite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Zara-Meylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les conditions de travail auprès de professeurs d'éducation physique et sportive et perspectives d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (1), pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi des « seniors » et conditions de travail : une étude statistique comparative entre pays d’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.1740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps des enseignants d'Education Physique et Sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial and physical risk factors depending on age and shifts among french nurses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Toupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomia: An International Journal of Ergonomics and Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (3-4), pp.257-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'allongement de la vie professionnelle : quels enjeux santé-travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du PRITH des Pays de la Loire : l'allongement de la vie professionnnelle et le maintien dans l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plan régional d'insertion des travailleurs handicapés, Mar 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suivi des salariés par les SST avant et pendant la crise sanitaire : qu’en disent les données de l’observatoire Evrest ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rollin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e colloque ADEREST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Roubaix, France. p. 623, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2022.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insécurité de la situation de travail, liens avec la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rollin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e colloque ADEREST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Roubaix, France. pp.620, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2022.10.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vécu du travail en temps de crise sanitaire dans un groupe industriel international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerya Viera Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Martineau-Arbès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les effets de la pandémie de Covid-19. Documenter, décrire, analyser. Rencontre scientifique en SHS et santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; INSHS, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fab Lab, nouvelle forme d’organisation de l’innovation : quels enjeux pour l’ergonomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53e congrès de la SELF. L’ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gabriel Carballeda &amp; Thierry Viallesoubranne (ETHNA), Oct 2018, Bordeaux, France. pp.218-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enquête AGE : santé et risques professionnels au Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e Congrès de la SELF. Présent et futur de l’ergonomie – Répondre aux défis actuels et être acteur des évolutions de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESACT (Catherine Brun – Béatrice Barthe et Olivier Gonon), Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usure, régulations, sélection. Le passé professionnel dans la genèse des troubles musculo-squelettiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Annuel du CREAPT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education et sante : de l’importance de la sante de ceux qui eduquent – enquete aupres des professeurs d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la Recherche en Éducation et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition des salariés aux facteurs de pénibilité : une approche par générations sur la base des enquêtes SUMER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consultation Generation What : Europe & Pays arabes. Jeunesses européennes et jeunesses arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Muxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Commission européenne. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlons retraite. Première série de résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport pour la CFDT. 2018, 98 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlons travail. Rapport de l'enquête sur le travail de la CFDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CFDT. 2017, 158 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des professeurs d’EPS en Auvergne : interrogations sur le métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverin Parayre et Alexandre Klein AVEC LA COLLABORATION DE Cyril Crozet et Carine Simar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et Santé. Des pratiques aux Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-151, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline Mardon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche partenariale et processus d'analyse de l'activité d'encadrant•e•s de proximité dans une organisation de distribution de courriers et colis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Zara-Meylan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ModACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.135-149. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/3041-4687.327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding organizational paths : organizing and strategizing tension in a Fab organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88 (1), pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir un rôle de tuteur en entreprise : un travail qui ne va pas de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mahlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail et la santé, avant versus pendant la crise COVID-19 : une comparaison avec Evrest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerya Viera Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83 (4), pp.381. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2022.07.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual changes in working and health conditions: A longitudinal study of 8,000 employees between 2010 and 2017 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laétitia Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (3), pp.1023-1035. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-210992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de travail et « crise de l’emploi », une analyse sectorielle : quelques résultats de l’observatoire Evrest à deux dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leroyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Archives des Maladies Professionnelles et de L'Environnement, 79 (2), pp.120-130. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on élaborer une approche ergonomique du « temps long » ? Une étude des douleurs articulaires liées au travail, dans une grande entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.5565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les assurés de près et de loin, un enjeu pour les techniciens retraite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Zara-Meylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance de l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les conditions de travail auprès de professeurs d'éducation physique et sportive et perspectives d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (1), pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi des « seniors » et conditions de travail : une étude statistique comparative entre pays d’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.1740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps des enseignants d'Education Physique et Sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial and physical risk factors depending on age and shifts among french nurses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Toupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomia: An International Journal of Ergonomics and Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (3-4), pp.257-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'allongement de la vie professionnelle : quels enjeux santé-travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du PRITH des Pays de la Loire : l'allongement de la vie professionnnelle et le maintien dans l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plan régional d'insertion des travailleurs handicapés, Mar 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suivi des salariés par les SST avant et pendant la crise sanitaire : qu’en disent les données de l’observatoire Evrest ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rollin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e colloque ADEREST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Roubaix, France. p. 623, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2022.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insécurité de la situation de travail, liens avec la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Le Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rollin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e colloque ADEREST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Roubaix, France. pp.620, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2022.10.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vécu du travail en temps de crise sanitaire dans un groupe industriel international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerya Viera Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Martineau-Arbès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les effets de la pandémie de Covid-19. Documenter, décrire, analyser. Rencontre scientifique en SHS et santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; INSHS, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fab Lab, nouvelle forme d’organisation de l’innovation : quels enjeux pour l’ergonomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53e congrès de la SELF. L’ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gabriel Carballeda &amp; Thierry Viallesoubranne (ETHNA), Oct 2018, Bordeaux, France. pp.218-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enquête AGE : santé et risques professionnels au Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e Congrès de la SELF. Présent et futur de l’ergonomie – Répondre aux défis actuels et être acteur des évolutions de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESACT (Catherine Brun – Béatrice Barthe et Olivier Gonon), Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usure, régulations, sélection. Le passé professionnel dans la genèse des troubles musculo-squelettiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Annuel du CREAPT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education et sante : de l’importance de la sante de ceux qui eduquent – enquete aupres des professeurs d’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la Recherche en Éducation et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition des salariés aux facteurs de pénibilité : une approche par générations sur la base des enquêtes SUMER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consultation Generation What : Europe & Pays arabes. Jeunesses européennes et jeunesses arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Muxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Commission européenne. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlons retraite. Première série de résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport pour la CFDT. 2018, 98 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlons travail. Rapport de l'enquête sur le travail de la CFDT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CFDT. 2017, 158 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des professeurs d’EPS en Auvergne : interrogations sur le métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Récopé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverin Parayre et Alexandre Klein AVEC LA COLLABORATION DE Cyril Crozet et Carine Simar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et Santé. Des pratiques aux Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-151, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05140406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/3041-4687.327" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056681v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238393v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mahlaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Maire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03781396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rollin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerya Viera Giraldo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.07.099" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03781405v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Rollin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-210992" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03879319v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2017.10.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180331v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Archambault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.5565" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02142667v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.1740" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831010v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126800v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Toupin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894543v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.10.019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03894561v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Franc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rollin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.10.046" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martineau-Arb&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005289v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Martinaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03324893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ramos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Carvalho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180321v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04010400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03097941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muxel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03587641v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229521v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05140406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/3041-4687.327" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056681v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238393v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mahlaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Maire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03781396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rollin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerya Viera Giraldo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.07.099" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03781405v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Rollin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-210992" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03879319v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2017.10.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180331v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Archambault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.5565" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02142667v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.1740" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831010v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126800v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Toupin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894543v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.10.019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03894561v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Le Franc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rollin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.10.046" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martineau-Arb&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005289v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Martinaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03324893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ramos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Carvalho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180321v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04010400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03097941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muxel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03587641v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229521v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>