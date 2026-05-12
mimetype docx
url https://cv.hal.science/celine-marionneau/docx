--- v0 (2026-03-20)
+++ v1 (2026-05-12)
@@ -506,325 +506,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human model of IRX5 mutations reveals key role for this transcription factor in ventricular conduction</w:t>
+                <w:t xml:space="preserve">Fluorescent‐ and tagged‐protoxin II peptides: potent markers of the Na v 1.7 channel pain target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeina Al Sayed</w:t>
+                <w:t xml:space="preserve">Jérôme Montnach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Canac</w:t>
+                <w:t xml:space="preserve">Stephan de Waard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Cimarosti</w:t>
+                <w:t xml:space="preserve">Sébastien Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Bonnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Gourraud</w:t>
+                <w:t xml:space="preserve">Nancy Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvaa259⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178 (13), pp.2632-2650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.15453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02934863v2</w:t>
+                <w:t xml:space="preserve">hal-03367780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent‐ and tagged‐protoxin II peptides: potent markers of the Na v 1.7 channel pain target</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human model of IRX5 mutations reveals key role for this transcription factor in ventricular conduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Al Sayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Montnach</w:t>
+                <w:t xml:space="preserve">Robin Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan de Waard</w:t>
+                <w:t xml:space="preserve">Bastien Cimarosti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Burel</w:t>
+                <w:t xml:space="preserve">Carine Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Osorio</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 178 (13), pp.2632-2650. </w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 117 (9), pp.2092-2107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bph.15453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvaa259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367780v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02934863v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer modeling of whole-cell voltage-clamp analyses to delineate guidelines for good practice of manual and automated patch-clamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montnach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lorenzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -832,51 +832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -1208,64 +1208,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjet Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Portero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Al Sayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dilasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1904,51 +1904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Es-Salah-Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (6), pp.e003122. </w:t>
@@ -2979,265 +2979,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-assembly of Kv4 alpha subunits with K+ channel-interacting protein 2 stabilizes protein expression and promotes surface retention of channel complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. C. Foeger</w:t>
+                <w:t xml:space="preserve">Variable Na(v)1.5 protein expression from the wild-type allele correlates with the penetrance of cardiac conduction disease in the Scn5a(+/-) mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gavillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Marionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M110.145185⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (2), pp.e9298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363773v1</w:t>
+                <w:t xml:space="preserve">hal-02363778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Na(v)1.5 protein expression from the wild-type allele correlates with the penetrance of cardiac conduction disease in the Scn5a(+/-) mouse model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. S. Rougier</w:t>
+                <w:t xml:space="preserve">Co-assembly of Kv4 alpha subunits with K+ channel-interacting protein 2 stabilizes protein expression and promotes surface retention of channel complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. C. Foeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Marionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Nerbonne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (2), pp.e9298. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (43), pp.33413-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110.145185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363778v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analyses of native brain K(V)4.2 channel complexes</w:t>
               </w:r>
@@ -4151,291 +4151,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional genomics of cardiac ion channel genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Demolombe</w:t>
+                <w:t xml:space="preserve">Chronic heart rate reduction remodels ion channel transcripts in the mouse sinoatrial node but not in the ventricle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Marionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Escande</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Demolombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Le Bouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Mangoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cardiores.2005.04.021⟩</w:t>
+              <w:t xml:space="preserve">Physiol Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (1), pp.4-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00161.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363772v1</w:t>
+                <w:t xml:space="preserve">hal-02363779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic heart rate reduction remodels ion channel transcripts in the mouse sinoatrial node but not in the ventricle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Leoni</w:t>
+                <w:t xml:space="preserve">Functional genomics of cardiac ion channel genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Demolombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Marionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Demolombe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Le Bouter</w:t>
+                <w:t xml:space="preserve">S. Le Bouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. E. Mangoni</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Escande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiol Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 24 (1), pp.4-12. </w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 67 (3), pp.438-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00161.2005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cardiores.2005.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363779v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted deletion of Kv4.2 eliminates I(to,f) and results in electrical and molecular remodeling, with no evidence of ventricular hypertrophy or myocardial dysfunction</w:t>
               </w:r>
@@ -4555,51 +4555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term amiodarone administration remodels expression of ion channel transcripts in the mouse heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Bouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Harchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4683,291 +4683,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–Activity Relationships of Human Urotensin II and Related Analogues on Rat Aortic Ring Contraction</w:t>
+                <w:t xml:space="preserve">RhoA expression is controlled by nitric oxide through cGMP-dependent protein kinase activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Labarrère</w:t>
+                <w:t xml:space="preserve">Vincent Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Chatenet</w:t>
+                <w:t xml:space="preserve">M. Rolli-Derkinderen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Marionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Leprince</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Marionneau</w:t>
+                <w:t xml:space="preserve">Gervaise Loirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gervaise Loirand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 18 (2), pp.77-88. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 278 (11), pp.9472-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1475636031000093507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M212776200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962785v1</w:t>
+                <w:t xml:space="preserve">hal-02363792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RhoA expression is controlled by nitric oxide through cGMP-dependent protein kinase activation</w:t>
+                <w:t xml:space="preserve">Structure–Activity Relationships of Human Urotensin II and Related Analogues on Rat Aortic Ring Contraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Sauzeau</w:t>
+                <w:t xml:space="preserve">Patricia Labarrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rolli-Derkinderen</w:t>
+                <w:t xml:space="preserve">David Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Marionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Loirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 278 (11), pp.9472-80. </w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18 (2), pp.77-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M212776200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1475636031000093507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363792v1</w:t>
+                <w:t xml:space="preserve">hal-01962785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId209"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5122,51 +5122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joohee Park" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sahyoun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Frangieh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralyne Proux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120533" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297499v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Renard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Walton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoist" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bru-Mercier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacep.2023.03.009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lesage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lorenzini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Burel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sarlandie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bibault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202213293" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02934863v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Sayed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Canac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cimarosti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bonnard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaa259" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367780v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montnach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Waard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Osorio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15453" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03160824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82077-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113169v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Wagner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charri&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202012646" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531094v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfat Malak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayal Abderemane-Ali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien C Coyan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilyane Pontus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62615-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02158572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Belbachir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Portero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dilasser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehz308" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363770v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clatot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Girardeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Laurita" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00721.2017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832140v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clatot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Hoshi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Wan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Jain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02262-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832134v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien C. Coyan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Meyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl F. Lichti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.787788" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831584v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie K. Bosch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne M. Nerbonne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reid Townsend" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruko Miyazaki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Nukina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336950.2016.1153203" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414464v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solena Le Scouarnec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Es-Salah-Lamoureux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.115.003122" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270688v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Loussouarn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sternberg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicole" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marionneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Le Bouffant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2015.00314" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830588v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Chen-Izu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin M. Shaw" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey S. Pitt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Yarov-Yarovoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon T. Sack" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.281428" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830583v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Abriel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2015.02.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363771v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Coyan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abderemane-Ali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Y. Amarouch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mordel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093255" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363786v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carrasquillo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Norris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Townsend" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Isom" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.6450-11.2012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363788v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Lichti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lindenbaum" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Charpentier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nerbonne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr300702c" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363789v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2010.10.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363793v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C. Yang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Foeger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Jay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Mcmullen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2010.197418" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363773v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.145185" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363778v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Leoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gavillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Rougier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Probst" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009298" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363787v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Leduc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W. Rohrs" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Link" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.3.4.9553" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363784v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Flagg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Pilgram" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demolombe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circresaha.107.170050" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363790v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niwa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Sha" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2007.10.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363783v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aimond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Finck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2008.03.023" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363780v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Koval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zingman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Mohler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.5449" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363781v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Hell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.0000249369.71709.5c" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363791v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Royer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Van Veen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Bouter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Griol-Charhbili" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.Cir.0000160853.19867.61" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363772v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Bouter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Escande" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2005.04.021" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363779v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Leoni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demolombe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Mangoni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00161.2005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363774v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. E. Jung" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.0000196559.63223.aa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363775v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Harchi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellocq" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambellan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.Cir.0000147187.78162.Ac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962785v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Labarr&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chatenet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Loirand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636031000093507" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363792v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sauzeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolli-Derkinderen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pacaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M212776200" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joohee Park" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sahyoun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Frangieh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralyne Proux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120533" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297499v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Renard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Walton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoist" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bru-Mercier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacep.2023.03.009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lesage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lorenzini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Burel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sarlandie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bibault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202213293" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montnach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Waard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Osorio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15453" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02934863v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Sayed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Canac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cimarosti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bonnard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaa259" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03160824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82077-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113169v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Wagner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charri&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.202012646" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531094v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfat Malak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayal Abderemane-Ali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien C Coyan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilyane Pontus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62615-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02158572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Belbachir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Portero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dilasser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehz308" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363770v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clatot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Girardeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Laurita" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00721.2017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832140v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clatot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Hoshi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Wan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Jain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02262-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832134v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien C. Coyan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Meyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl F. Lichti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.787788" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831584v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie K. Bosch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne M. Nerbonne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reid Townsend" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruko Miyazaki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Nukina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336950.2016.1153203" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414464v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solena Le Scouarnec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Es-Salah-Lamoureux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.115.003122" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270688v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Loussouarn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sternberg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicole" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marionneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Le Bouffant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2015.00314" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830588v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Chen-Izu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin M. Shaw" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey S. Pitt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Yarov-Yarovoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon T. Sack" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.281428" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830583v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Abriel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2015.02.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363771v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Coyan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abderemane-Ali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Y. Amarouch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mordel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093255" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363786v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carrasquillo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Norris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Townsend" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Isom" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.6450-11.2012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363788v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Lichti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lindenbaum" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Charpentier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nerbonne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr300702c" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363789v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2010.10.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363793v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C. Yang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Foeger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Jay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Mcmullen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2010.197418" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363778v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Leoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gavillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Rougier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Probst" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009298" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363773v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.145185" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363787v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Leduc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W. Rohrs" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Link" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.3.4.9553" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363784v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Flagg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Pilgram" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demolombe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circresaha.107.170050" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363790v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niwa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Sha" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2007.10.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363783v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aimond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Finck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2008.03.023" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363780v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Koval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zingman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Mohler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/chan.5449" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363781v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Hell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.0000249369.71709.5c" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363791v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Royer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Van Veen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Bouter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Griol-Charhbili" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.Cir.0000160853.19867.61" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363779v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Leoni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demolombe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Mangoni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00161.2005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363772v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Bouter" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Escande" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2005.04.021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363774v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. E. Jung" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.0000196559.63223.aa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363775v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Harchi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellocq" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambellan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.Cir.0000147187.78162.Ac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363792v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sauzeau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolli-Derkinderen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Loirand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pacaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M212776200" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962785v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Labarr&#232;re" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chatenet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636031000093507" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>