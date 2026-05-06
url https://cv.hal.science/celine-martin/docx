--- v0 (2026-04-05)
+++ v1 (2026-05-06)
@@ -1073,51 +1073,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Nemo-Pekelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquité Tardive</w:t>
+              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16, pp.223-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/j.at.3.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
@@ -4063,51 +4063,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7A96858"/>
+    <w:nsid w:val="B1B7860D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>