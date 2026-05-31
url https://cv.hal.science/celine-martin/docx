--- v1 (2026-05-06)
+++ v2 (2026-05-31)
@@ -2278,178 +2278,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02361720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un prince épiscope : le ministère royal visigothique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le prince chrétien. De Constantin aux royautés barbares (IVe-VIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Articles « Egica », « Ervig », « gardingus », « numerarius », « officium palatinum », « Paul (usurper, 672) », « Recceswinth », « Wamba », « Wittiza »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oliver Nicholson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxford Dictionary of Late Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2018, 9780198662778. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/acref/9780198662778.001.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/acref/9780198662778.001.0001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02361797v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02008289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregorio de Tours. Pastor y político</w:t>
               </w:r>
@@ -2717,255 +2717,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ne inter coniuges diuortium fiat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. L. Jégou, S. Joye, Th. Lienhard, J. Schneider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Splendor Reginae: Passions, genre et famille. Mélanges en l’honneur de Régine Le Jan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols (HAMA22), pp.93-99, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De sacrilegiis extirpandis. Interpretar la legislación contra el paganismo en la Hispania de los siglos VI-VII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Fernández Ubiña, Alberto J. Quiroga Puertas, P. Ubric Rabaneda (coords.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Iglesia como sistema de dominación en la Antigüedad Tardía</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.273-292, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valerius et l’Ennemi. Grands propriétaires, clercs, cénobites et ermites face au contrôle du sacré dans le Bierzo du VIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Depreux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compétitition et sacré au haut Moyen Âge : entre médiation et exclusion (IVe-XIe siècle). Colloque de Limoges (2-4 juillet 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols (HAMA 21), pp.67-84, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/m.hama-eb.5.107345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735672v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-01735645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statut des juifs, statut de libre dans l’Occident du haut Moyen Âge : l’exemple ibérique</w:t>
               </w:r>
@@ -3255,194 +3255,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hiérarchie et service dans le monde visigothique : la militia des laïcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Iogna-Prat, Dominique et Bougard, François et Le Jan, Régine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hiérarchie et stratification sociale dans l'Occident médiéval (400-1100)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.325-341, 2009, Haut Moyen Age, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.hama-eb.3.573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’innovation politique dans le royaume de Tolède : le sacre du souverain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Péneau, Corinne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Élections et pouvoirs politiques du VIIe au XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Bière, pp.281-300, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537069v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-01760542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de gens dans la péninsule Ibérique des VI-VIIe s. : quelques interprétations</w:t>
               </w:r>
@@ -4063,51 +4063,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1B7860D"/>
+    <w:nsid w:val="74B8D1C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4294,51 +4294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-martin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4510-2062" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068772017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05445019v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/fh327e73" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333390v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Mart&#237;n Iglesias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/shha31438" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/hispania.2023.062" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02875946v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02875951v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714408v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714447v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760596v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elfassi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Mart&#237;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.20906" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537017v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Nemo-Pekelman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.at.3.17" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-DZG29L4N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.1586" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760492v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Larrea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435727v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henriet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gallon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251452616/ecrits-autobiographiques-et-visions-de-lau-dela" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Dell'Elicine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760490v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760486v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dum&#233;zil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083305v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333379v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02373964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004415454_011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486314v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361720v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acref/9780198662778.001.0001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008289v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714372v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714364v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.hama-eb.5.107345" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735684v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.relmin-eb.1.101876" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536982v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760560v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.38678" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537069v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.hama-eb.3.573" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-XN2C7BZH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760524v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760530v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760522v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.hama-eb.3.546" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-L6JHSBP6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760506v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.hama-eb.3.495" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-NKH42TRD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760500v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760498v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760497v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-martin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4510-2062" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068772017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05445019v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/fh327e73" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333390v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Mart&#237;n Iglesias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/shha31438" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/hispania.2023.062" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02875946v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02875951v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714408v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714447v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760596v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01645106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elfassi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Mart&#237;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.20906" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537017v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Nemo-Pekelman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.at.3.17" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-DZG29L4N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.1586" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760492v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Larrea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435727v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henriet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gallon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251452616/ecrits-autobiographiques-et-visions-de-lau-dela" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Dell'Elicine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760490v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760486v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dum&#233;zil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083305v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333379v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02373964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004415454_011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486314v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361720v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008289v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361797v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acref/9780198662778.001.0001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714372v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714364v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735645v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.hama-eb.5.107345" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.relmin-eb.1.101876" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536982v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760560v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.38678" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.hama-eb.3.573" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-XN2C7BZH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760524v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760530v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760522v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.hama-eb.3.546" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-L6JHSBP6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760506v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.hama-eb.3.495" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-NKH42TRD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760500v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760498v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760497v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>