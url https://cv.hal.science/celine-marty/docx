--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -1238,402 +1238,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de l’anthologie des textes d’André Gorz, Leur écologie et la nôtre</w:t>
+                <w:t xml:space="preserve">La connaissance comme objet commun : La critique du capitalisme immatériel par André Gorz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transversales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L’objet et la production de commun(s), 19, http://tristan.u-bourgogne.fr/CGC/publications/Transversales/Objet_production_de_commun/C_Marty.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242394v1</w:t>
+                <w:t xml:space="preserve">hal-03286880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La connaissance comme objet commun : La critique du capitalisme immatériel par André Gorz</w:t>
+                <w:t xml:space="preserve">André Gorz et Charles Piaget : discuter l’autogestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transversales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, L’objet et la production de commun(s), 19, http://tristan.u-bourgogne.fr/CGC/publications/Transversales/Objet_production_de_commun/C_Marty.html</w:t>
+              <w:t xml:space="preserve">Ballast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286880v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Gorz et Charles Piaget : discuter l’autogestion</w:t>
+                <w:t xml:space="preserve">À propos de l’anthologie des textes d’André Gorz, Leur écologie et la nôtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ballast</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 | 2nd semestre, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.20753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03530173v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavlina R. Tcherneva, La garantie d’emploi. L’arme sociale du Green New Deal</w:t>
+                <w:t xml:space="preserve">Contester la subordination des salarié·es à l’heure de la start-up nation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528179v1</w:t>
+                <w:t xml:space="preserve">hal-03528189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contester la subordination des salarié·es à l’heure de la start-up nation</w:t>
+                <w:t xml:space="preserve">Pavlina R. Tcherneva, La garantie d’emploi. L’arme sociale du Green New Deal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.49413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528189v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelle écologie avons-nous besoin ? A propos d'André Gorz, Leur Ecologie et la nôtre.</w:t>
               </w:r>
@@ -1815,160 +1815,160 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écologie libertaire d’André Gorz</w:t>
+                <w:t xml:space="preserve">Découvrir Gorz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">PUF, pp.393, 2025, 978-2-13-087201-6</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Éditions sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.184, 2025, Les propédeutiques, 978-2-35367-113-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228640v1</w:t>
+                <w:t xml:space="preserve">hal-05228674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvrir Gorz</w:t>
+                <w:t xml:space="preserve">L’écologie libertaire d’André Gorz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, pp.393, 2025, 978-2-13-087201-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Éditions sociales</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05228674v1</w:t>
+                <w:t xml:space="preserve">hal-05228640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler moins pour vivre mieux</w:t>
               </w:r>
@@ -2626,51 +2626,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA4D9BC1"/>
+    <w:nsid w:val="066BB882"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2774,51 +2774,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4459202E"/>
+    <w:nsid w:val="A79088A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2922,51 +2922,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="792B9FC5"/>
+    <w:nsid w:val="BCF817A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3070,51 +3070,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BCACC055"/>
+    <w:nsid w:val="A508C4AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3218,51 +3218,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7EC3C544"/>
+    <w:nsid w:val="4307ECF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3366,51 +3366,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1330266C"/>
+    <w:nsid w:val="7D91BD1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3514,51 +3514,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F51AD66A"/>
+    <w:nsid w:val="ED1B68D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3662,51 +3662,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="83265D39"/>
+    <w:nsid w:val="832E3B8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3810,51 +3810,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="B2C915A2"/>
+    <w:nsid w:val="0B6F7398"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3958,51 +3958,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="5F6F8C9C"/>
+    <w:nsid w:val="5F458A82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4216,51 +4216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-marty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7032-472X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:celine.marty@proton.me" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434491v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Gabaret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.61.0173" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434496v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.001.0049" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434488v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenoDo.13834777" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434493v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.218.0087" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.20753" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03286880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530173v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528179v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.49413" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528189v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionssociales.fr/catalogue/decouvrir-gorz/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465798v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgana Farinetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picavet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13b07" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197024v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophique.1791" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245149v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04453467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UBFCC018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-marty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7032-472X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:celine.marty@proton.me" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434491v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Gabaret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.61.0173" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434496v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.001.0049" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434488v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenoDo.13834777" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434493v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.218.0087" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03286880v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.20753" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528189v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.49413" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionssociales.fr/catalogue/decouvrir-gorz/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465798v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgana Farinetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picavet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13b07" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197024v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophique.1791" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245149v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04453467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UBFCC018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>