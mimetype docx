--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1458,182 +1458,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contester la subordination des salarié·es à l’heure de la start-up nation</w:t>
+                <w:t xml:space="preserve">Pavlina R. Tcherneva, La garantie d’emploi. L’arme sociale du Green New Deal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.49413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528189v1</w:t>
+                <w:t xml:space="preserve">hal-03528179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavlina R. Tcherneva, La garantie d’emploi. L’arme sociale du Green New Deal</w:t>
+                <w:t xml:space="preserve">Contester la subordination des salarié·es à l’heure de la start-up nation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.49413⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03528179v1</w:t>
+                <w:t xml:space="preserve">hal-03528189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelle écologie avons-nous besoin ? A propos d'André Gorz, Leur Ecologie et la nôtre.</w:t>
               </w:r>
@@ -2626,51 +2626,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="066BB882"/>
+    <w:nsid w:val="D15A681C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2774,51 +2774,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A79088A3"/>
+    <w:nsid w:val="3B220A07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2922,51 +2922,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="BCF817A5"/>
+    <w:nsid w:val="23913D7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3070,51 +3070,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A508C4AF"/>
+    <w:nsid w:val="1F7D5E71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3218,51 +3218,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4307ECF4"/>
+    <w:nsid w:val="4DE7C6A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3366,51 +3366,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7D91BD1D"/>
+    <w:nsid w:val="E8DC7A3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3514,51 +3514,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="ED1B68D0"/>
+    <w:nsid w:val="86D50BD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3662,51 +3662,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="832E3B8D"/>
+    <w:nsid w:val="88F03619"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3810,51 +3810,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0B6F7398"/>
+    <w:nsid w:val="0CD5CBCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3958,51 +3958,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="5F458A82"/>
+    <w:nsid w:val="8B5A7558"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4216,51 +4216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-marty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7032-472X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:celine.marty@proton.me" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434491v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Gabaret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.61.0173" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434496v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.001.0049" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434488v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenoDo.13834777" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434493v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.218.0087" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03286880v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.20753" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528189v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.49413" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionssociales.fr/catalogue/decouvrir-gorz/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465798v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgana Farinetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picavet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13b07" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197024v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophique.1791" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245149v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04453467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UBFCC018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-marty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7032-472X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:celine.marty@proton.me" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434491v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Gabaret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.61.0173" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434496v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.001.0049" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434488v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenoDo.13834777" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434493v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.218.0087" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.114.0028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03286880v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.20753" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528179v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.49413" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528189v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionssociales.fr/catalogue/decouvrir-gorz/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465798v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgana Farinetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picavet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13b07" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197024v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophique.1791" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245149v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04453467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UBFCC018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>