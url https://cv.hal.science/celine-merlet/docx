--- v1 (2026-03-28)
+++ v2 (2026-05-19)
@@ -944,265 +944,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and Energetics of Ion Adsorption at the Interface between a Pure Ionic Liquid and Carbon Electrodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Salanne</w:t>
+                <w:t xml:space="preserve">MXene Inks for High‐Throughput Printing of Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Abdolhosseinzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Jafarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Merlet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Nüesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c01192⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2400170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202400170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650682v1</w:t>
+                <w:t xml:space="preserve">hal-04759094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MXene Inks for High‐Throughput Printing of Electronics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Jafarpour</w:t>
+                <w:t xml:space="preserve">Dynamics and Energetics of Ion Adsorption at the Interface between a Pure Ionic Liquid and Carbon Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Merlet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.2400170. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (20), pp.5064-5071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aelm.202400170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c01192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759094v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materials challenges for supercapacitors</w:t>
               </w:r>
@@ -1446,347 +1446,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the effect of oxygen functional groups on the heterogeneous electron transfer at activated carbons from scanning electrochemical microscopy</w:t>
+                <w:t xml:space="preserve">Investigating particle size effects on NMR spectra of ions diffusing in porous carbons through a mesoscopic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Franklin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">El-Mahdi Halim</w:t>
+                <w:t xml:space="preserve">Anagha Sasikumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Merlet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2023.142944⟩</w:t>
+              <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 126, pp.101883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2023.101883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235008v1</w:t>
+                <w:t xml:space="preserve">hal-04130794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre l’adsorption dans les matériaux poreux carbonés : modélisation multi-échelle appliquée à la spectroscopie RMN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating particle size effects on NMR spectra of ions diffusing in porous carbons through a mesoscopic model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into the effect of oxygen functional groups on the heterogeneous electron transfer at activated carbons from scanning electrochemical microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Franklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Mahdi Halim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anagha Sasikumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Merlet</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 126, pp.101883. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 465, pp.142944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2023.101883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2023.142944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130794v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Chemical Shifts of Aqueous Electrolyte Species Adsorbed in Carbon Nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anagha Sasikumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Griffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2197,51 +2197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic simulations of the in situ NMR spectra of porous carbon based supercapacitors: Electronic structure and adsorbent reorganisation effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anagha Sasikumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Belhboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3019,51 +3019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zifeng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Storage Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -3876,51 +3876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zifeng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4905,51 +4905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, vol. 162 (n° 5), pp. A5091-A5095. </w:t>
@@ -5294,51 +5294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Anthony Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 8 (n° 2), pp.1576-1583. </w:t>
@@ -5504,278 +5504,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge fluctuations in nano-scale capacitors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of solvation on the structural and capacitive properties of electrical double layer capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Chandler</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul A Madden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.106102⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101, pp.262-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2012.12.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839655v1</w:t>
+                <w:t xml:space="preserve">hal-00853396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of solvation on the structural and capacitive properties of electrical double layer capacitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charge fluctuations in nano-scale capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David T. Limmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul A Madden</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 101, pp.262-271. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.106102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2012.12.107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.106102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853396v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating Supercapacitors: Can We Model Electrodes As Constant Charge Surfaces?</w:t>
               </w:r>
@@ -6155,51 +6155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Anthony Madden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7025,51 +7025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545639v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac B Paten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petitfr&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Merlet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Loubens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae3527" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petitfr&#233;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae335f" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04870522v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Noblesse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100722" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060836v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaudy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnanoscienceau.4c00070" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759139v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Lahrar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4fd00082j" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxun Lyu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J A Leesmith" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adn6242" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759150v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Parejo-Tovar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ratajczak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;guin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2024.103810" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c01192" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Abdolhosseinzadeh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schneider" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jafarpour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank N&#252;esch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202400170" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Kyung Kim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiping Yu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Titirici" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihua Gao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0162575" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bacon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Serva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142380" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235008v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Franklin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mahdi Halim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142944" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268559v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130794v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anagha Sasikumar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2023.101883" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Griffin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c02260" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588862v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannes Seebeck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Meissner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.128.086001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander C Forse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare P Grey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Griffin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2021.03.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187295v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Deroche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Ghimbeu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c00342" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Belhboub" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02130C" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388764v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0065150" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154222v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amangeldi Torayev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Engelke" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeliang Su" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren E Marbella" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Andrade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c10417" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kilymis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert P Bart&#243;k" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Pickard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01705A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955559v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Xu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zifeng Lin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Feng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eem2.12124" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033083v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Sperrin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Gomez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Kattirtzi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04594" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933837v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2020.08.030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322514v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.135022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373268v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Michelle Liu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berend Smit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.9b00800" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863066v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b16740" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299034v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter C M M Magusin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Franco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab3611" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985629v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pigliapochi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieuan D Seymour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Pell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denissa T Murphy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04314" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985588v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker L Deringer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Hu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hoon Lee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Kattirtzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc01388h" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025131v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Miao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201702068" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999063v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter C. M. M. Magusin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare P. Grey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Franco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b01392" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986199v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rucci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demorti&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b03315" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985727v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Carretero-Gonzalez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman O Raji" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985713v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Grey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b02115" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01929534v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse P&#233;an" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotenberg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986010v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Bayley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b03958" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985735v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe K Allan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth K Humphreys" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b03216" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446690v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Daffos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0151505jes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985699v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Frenkel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00968897v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Limmer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van Roij" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Madden" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503224w" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116494v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Anthony Madden" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn4058243" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157828v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3701" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00839655v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chandler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.106102" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00853396v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.12.107" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00854038v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz3019226" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00862346v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52088a" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00854033v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3008877" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153072v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3260" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00854030v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205461g" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985997v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Marrocchelli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norikazu Ohtori" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Madden" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985971v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539545v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539535v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00872938v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545639v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac B Paten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petitfr&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Merlet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Loubens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae3527" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petitfr&#233;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae335f" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04870522v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Noblesse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100722" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060836v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaudy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnanoscienceau.4c00070" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759139v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Lahrar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4fd00082j" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxun Lyu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J A Leesmith" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adn6242" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759150v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Parejo-Tovar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ratajczak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;guin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2024.103810" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759094v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Abdolhosseinzadeh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schneider" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jafarpour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank N&#252;esch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202400170" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c01192" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Kyung Kim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiping Yu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Titirici" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihua Gao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0162575" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bacon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Serva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142380" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130794v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anagha Sasikumar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2023.101883" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235008v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Franklin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mahdi Halim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.142944" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Griffin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c02260" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588862v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannes Seebeck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Meissner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.128.086001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander C Forse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare P Grey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Griffin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2021.03.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187295v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Deroche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Ghimbeu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c00342" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Belhboub" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02130C" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388764v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0065150" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154222v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amangeldi Torayev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Engelke" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeliang Su" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren E Marbella" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Andrade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c10417" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kilymis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert P Bart&#243;k" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Pickard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01705A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955559v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Xu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zifeng Lin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Feng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eem2.12124" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033083v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Sperrin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Gomez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Kattirtzi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04594" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933837v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2020.08.030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322514v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.135022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373268v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Michelle Liu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berend Smit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.9b00800" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863066v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b16740" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299034v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter C M M Magusin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Franco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab3611" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985629v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pigliapochi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieuan D Seymour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Pell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denissa T Murphy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04314" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985588v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker L Deringer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Hu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hoon Lee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Kattirtzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc01388h" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025131v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Miao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201702068" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999063v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter C. M. M. Magusin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare P. Grey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Franco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b01392" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986199v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rucci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demorti&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b03315" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985727v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Carretero-Gonzalez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman O Raji" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985713v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Grey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b02115" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01929534v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse P&#233;an" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotenberg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986010v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Bayley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b03958" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985735v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe K Allan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth K Humphreys" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b03216" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446690v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Daffos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0151505jes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985699v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Frenkel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00968897v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Limmer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van Roij" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Madden" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503224w" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116494v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Anthony Madden" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn4058243" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157828v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3701" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00853396v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.12.107" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00839655v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chandler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.106102" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00854038v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz3019226" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00862346v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52088a" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00854033v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3008877" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153072v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3260" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00854030v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205461g" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985997v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Marrocchelli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norikazu Ohtori" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Madden" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985971v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539545v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539535v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00872938v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>