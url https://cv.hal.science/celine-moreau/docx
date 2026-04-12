--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -166,191 +166,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (73)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging insights into the piezoelectric properties of cellulose: From macro to nanoscale structures</w:t>
+                <w:t xml:space="preserve">Deep Investigation of the Effect of DAC Modified by Horner-Wadsworth-Emmons Olefination on the Water Swelling Properties and Strength of Its Hydrogel Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine Jose</w:t>
+                <w:t xml:space="preserve">Mohammed Bezbiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Villares</w:t>
+                <w:t xml:space="preserve">Ahmed Yassine Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Moreau</w:t>
+                <w:t xml:space="preserve">Samir Errahali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+                <w:t xml:space="preserve">Meriem Latifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Larbi Belachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 373, pp.124667. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (4), pp.1791-1805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.124667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5c06607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499916v1</w:t>
+                <w:t xml:space="preserve">hal-05586517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doping feruloylated arabinoxylan covalent hydrogels with cellulose nanocrystals</w:t>
               </w:r>
@@ -375,2820 +379,2820 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lomascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 171, pp.111769. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding extracellular polymeric substances (EPS)-based hydrogel formation and properties at the nanoscale through MP-SPR and QCM-D techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 22 (4), pp.1054-1065. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d5sm00894h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping feruloylated arabinoxylan covalent hydrogels with cellulose nanocrystals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Emerging insights into the piezoelectric properties of cellulose: From macro to nanoscale structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Jose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111769⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 373, pp.124667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.124667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213191v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuation in water controlled by pore orientation in all-cellulose films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Doping feruloylated arabinoxylan covalent hydrogels with cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Assor Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lomascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-025-06379-0⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 171, pp.111769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081509v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water superabsorbent composites of dialdehyde cellulose from various cellulosic sources: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Chaab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Aitbella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Yassine Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bezbiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Latifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.Early Access. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10570-025-06652-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xyloglucan–Cellulose Nanocrystals Mixtures: A Case Study of Nanocolloidal Hydrogels and Levers for Tuning Functional Properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Actuation in water controlled by pore orientation in all-cellulose films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (5), pp.334. </w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/gels10050334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10570-025-06379-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596670v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of carboxymethylation and TEMPO oxidation on the reversibility properties of cellulose-based pH-responsive actuators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Moreau</w:t>
+                <w:t xml:space="preserve">New polysaccharide-based bio-super-absorbents for water stress control in agriculture: preparation and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bezbiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Yassine Boussif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Latifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Belachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lourdin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Celine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Pulp &amp; Paper Research Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39, pp.389 - 401. </w:t>
+              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.261-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/npprj-2024-0016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41207-024-00596-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323891v1</w:t>
+                <w:t xml:space="preserve">hal-05175773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of carboxymethylation and TEMPO oxidation on the reversibility properties of cellulose-based pH-responsive actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordic Pulp &amp; Paper Research Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/npprj-2024-0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From water molecule mobility to water-resistance of swollen oriented and non-oriented cellulose nanofibril cryogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouillon Charlie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucat Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Maana Sana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10570-024-06178-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid alkalinization factor 22 has a structural and signalling role in root hair cell wall assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastjen Schoenaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun Kyung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvina Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41477-024-01637-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action of AA9 lytic polysaccharide monooxygenase enzymes on different cellulose allomorphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 275, pp.133429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.133429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New polysaccharide-based bio-super-absorbents for water stress control in agriculture: preparation and properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xyloglucan–Cellulose Nanocrystals Mixtures: A Case Study of Nanocolloidal Hydrogels and Levers for Tuning Functional Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41207-024-00596-y⟩</w:t>
+              <w:t xml:space="preserve">Gels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (5), pp.334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/gels10050334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175773v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of superabsorbent composite(s) based on dialdehyde cellulose extracted from banana fiber waste</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of carboxymethylation and TEMPO oxidation on the reversibility properties of cellulose-based pH-responsive actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122504⟩</w:t>
+              <w:t xml:space="preserve">Nordic Pulp &amp; Paper Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.389 - 401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/npprj-2024-0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683435v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexoelectric and piezoelectric effects in micro- and nanocellulose films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation of superabsorbent composite(s) based on dialdehyde cellulose extracted from banana fiber waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussif Ahmed Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bezbiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Belachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Trellu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ana Villares</w:t>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 321, pp.121305. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121305⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 343, pp.122504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196039v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P130 Intestinal ultrasound combined to fecal calprotectin is effective to predict endoscopic mucosal healing in ulcerative colitis: a cross-sectional study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shape-recovery in organic solvents of water-responsive cellulose nanofiber actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjac190.0260⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (9), pp.5811-5824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-023-05230-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161227v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized lytic polysaccharide monooxygenase action increases fiber accessibility and fibrillation by releasing tension stress in cellulose cotton fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (7), pp.3246-3255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.biomac.3c00303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-recovery in organic solvents of water-responsive cellulose nanofiber actuators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Flexoelectric and piezoelectric effects in micro- and nanocellulose films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-023-05230-8⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 321, pp.121305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572745v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulosic surfaces endowed with chemical reactivity by physical adsorption of functionalized polysaccharides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">P130 Intestinal ultrasound combined to fecal calprotectin is effective to predict endoscopic mucosal healing in ulcerative colitis: a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Yzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Meudjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Brazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Bouchut</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Petit-Conil</w:t>
+                <w:t xml:space="preserve">V Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-023-05283-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (Supplement_1), pp.i294-i295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjac190.0260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256011v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the control of reversibility for actuators based on cellulose nanofibers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cellulosic surfaces endowed with chemical reactivity by physical adsorption of functionalized polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bouchut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Petit-Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.120951⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (13), pp.8185-8203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-023-05283-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193857v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifunctionalization of Cellulose Fibers by One-Step Williamson’s Etherification to Obtain Modified Microfibrillated Cellulose</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Unraveling the control of reversibility for actuators based on cellulose nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c03754⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 314, pp.120951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.120951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131353v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dextran-based polyelectrolyte multilayers: Effect of charge density on film build-up and morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Delvart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Delvart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Moreau</w:t>
+                <w:t xml:space="preserve">Angélina D’orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélina D’orlando</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 210, pp.112258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2021.112258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dextrans and dextran derivatives as polyelectrolytes in layer-by-layer processing materials – A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Delvart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 293, pp.119700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3226,90 +3230,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent growth of poly(amidoamine) dendrimer-like branched polymers at the reducing end of cellulose nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 279, pp.119008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3337,1113 +3341,1092 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Thermoresponsive Xyloglucan–Cellulose Nanocrystal Hydrogels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Bifunctionalization of Cellulose Fibers by One-Step Williamson’s Etherification to Obtain Modified Microfibrillated Cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.0c01521⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (40), pp.13415-13423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c03754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134820v1</w:t>
+                <w:t xml:space="preserve">hal-04131353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of arabinoxylan on the drying of cellulose nanocrystals suspension: From coffee ring to Maltese cross pattern and application to enzymatic detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leray Nadege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 587, pp.727-735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose Nanofibrils/Xyloglucan Bio-Based Aerogels with Shape Recovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioinspired Thermoresponsive Xyloglucan–Cellulose Nanocrystal Hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor Stimpson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Mandin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
+                <w:t xml:space="preserve">Sophie Le-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/gels7010005⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (2), pp.743-753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.0c01521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150336v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric modification of cellulose nanocrystals with PAMAM dendrimers for the preparation of pH-responsive hairy surfaces</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cellulose Nanofibrils/Xyloglucan Bio-Based Aerogels with Shape Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116779⟩</w:t>
+              <w:t xml:space="preserve">Gels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/gels7010005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942064v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xyloglucan Structure Impacts the Mechanical Properties of Xyloglucan–Cellulose Nanocrystal Layered Films—A Buckling-Based Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor C Stimpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose M Moran-Mirabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily D Cranston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (9), pp.3898-3908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.biomac.0c01031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption Behavior of Reducing End-Modified Cellulose Nanocrystals: A Kinetic Study Using Quartz Crystal Microbalance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Asymmetric modification of cellulose nanocrystals with PAMAM dendrimers for the preparation of pH-responsive hairy surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 249, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32604/jrm.2020.07850⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02942059v1</w:t>
+                <w:t xml:space="preserve">hal-02942064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Modification of Carboxymethyl Cellulose by Passerini Three-Component Reaction and Subsequent Adsorption onto Cellulosic Substrates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Adsorption Behavior of Reducing End-Modified Cellulose Nanocrystals: A Kinetic Study Using Quartz Crystal Microbalance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b02634⟩</w:t>
+              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.29-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/jrm.2020.07850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331584v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Modification of Carboxymethyl Cellulose by Passerini Three-Component Reaction and Subsequent Adsorption onto Cellulosic Substrates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Arabinoxylan/Cellulose Nanocrystal Hydrogels with Tunable Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Beury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b02634⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (41), pp.13427-13434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b02080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682910v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lytic polysaccharide monooxygenases (LPMOs) facilitate cellulose nanofibrils production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Tapin-Lingua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4501,4227 +4484,4278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabinoxylan/Cellulose Nanocrystal Hydrogels with Tunable Mechanical Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the carbohydrate-binding module on the activity of a fungal aa9 lytic polysaccharide monooxygenase on cellulosic substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Beury</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Amani Chalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Haon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b02080⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-019-1548-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543071v1</w:t>
+                <w:t xml:space="preserve">hal-02405808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the carbohydrate-binding module on the activity of a fungal aa9 lytic polysaccharide monooxygenase on cellulosic substrates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meaning of xylan acetylation on xylan-cellulose interactions: A quartz crystal microbalance with dissipation (QCM-D) and molecular dynamic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Haon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sacha Grisel</w:t>
+                <w:t xml:space="preserve">Zahraa Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13068-019-1548-y⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 226, pp.115315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405808v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meaning of xylan acetylation on xylan-cellulose interactions: A quartz crystal microbalance with dissipation (QCM-D) and molecular dynamic study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainable Modification of Carboxymethyl Cellulose by Passerini Three-Component Reaction and Subsequent Adsorption onto Cellulosic Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Boissière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ana Villares</w:t>
+                <w:t xml:space="preserve">Asja Pettignano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Daunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115315⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (17), pp.14685-14696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b02634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360093v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscience and nanotechnologies for biobased materials, packaging and food applications: New opportunities and concerns</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sustainable Modification of Carboxymethyl Cellulose by Passerini Three-Component Reaction and Subsequent Adsorption onto Cellulosic Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asja Pettignano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Daunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.007⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (17), pp.14685-14696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b02634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837525v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Nanotube/Cellulose Nanocrystal Hybrid Conducting Thin Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly promiscuous oxidases discovered in the bovine rumen microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ufarté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Veronese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Olivier</w:t>
+                <w:t xml:space="preserve">Davide Cecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bruno Mougel</w:t>
+                <w:t xml:space="preserve">Alexandra Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Bertoncini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Capron</w:t>
+                <w:t xml:space="preserve">Angeline Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7569/JRM.2017.634168⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458493v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly promiscuous oxidases discovered in the bovine rumen microbiome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lytic xylan oxidases from wood-decay fungi unlock biomass degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Ufarté</w:t>
+                <w:t xml:space="preserve">Simon Ladeveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Veronese</w:t>
+                <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Cecchini</w:t>
+                <w:t xml:space="preserve">Luisa Ciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Tauzin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angeline Rizzo</w:t>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00861⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.306-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nchembio.2558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886471v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lytic xylan oxidases from wood-decay fungi unlock biomass degradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon Nanotube/Cellulose Nanocrystal Hybrid Conducting Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Couturier</w:t>
+                <w:t xml:space="preserve">Jean Bruno Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Ladeveze</w:t>
+                <w:t xml:space="preserve">Patricia Bertoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nchembio.2558⟩</w:t>
+              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.237-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7569/JRM.2017.634168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188478v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star-like Supramolecular Complexes of Reducing-End-Functionalized Cellulose Nanocrystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nanoscience and nanotechnologies for biobased materials, packaging and food applications: New opportunities and concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dudefoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02559⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.107-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626393v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Cellulose Nanocrystal/Ge-Imogolite Nanotube Multilayered Thin Films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Star-like Supramolecular Complexes of Reducing-End-Functionalized Cellulose Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00091⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (11), pp.16203-16211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768724v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Young's Modulus and Film Architecture in Cellulose Nanofibril-Based Multilayered Thin Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration of Cellulose Nanocrystal/Ge-Imogolite Nanotube Multilayered Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Mauroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firas Azzam</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bertoncini</w:t>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 33 (17), pp.4138-4145. </w:t>
+              <w:t xml:space="preserve">, 2018, 34 (11), pp.3386-3394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602558v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of xyloglucan molar mass on its assembly onto the cellulose surface and its enzymatic susceptibility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between Young's Modulus and Film Architecture in Cellulose Nanofibril-Based Multilayered Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Bizot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Firas Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bertoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.10.072⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (17), pp.4138-4145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606057v1</w:t>
+                <w:t xml:space="preserve">hal-01602558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lytic polysaccharide monooxygenases disrupt the cellulose fibers structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Effect of xyloglucan molar mass on its assembly onto the cellulose surface and its enzymatic susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Bennati-Granier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep40262⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.1105-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.10.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595678v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysaccharide coating on environmental collectors affects the affinity and deposition of nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lytic polysaccharide monooxygenases disrupt the cellulose fibers structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bennati-Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Garajova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliya Dzumedzey</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loic Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoImpact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.impact.2016.12.004⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep40262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765449v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning supramolecular interactions of cellulose nanocrystals to design innovative functional materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Polysaccharide coating on environmental collectors affects the affinity and deposition of nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Dzumedzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Santaella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.02.028⟩</w:t>
+              <w:t xml:space="preserve">NanoImpact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.83-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.impact.2016.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606350v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cellulose nanocrystals concentration and ionic strength on the elaboration of cellulose nanocrystals-xyloglucan multilayered thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Tuning supramolecular interactions of cellulose nanocrystals to design innovative functional materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.08.048⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.96-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02632357v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic aspects of the adsorption of xyloglucan onto cellulose nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (32), pp.6472 - 6481. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5sm01413a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Modification of Structure and Properties of Cellulose Nanofibril-Based Multilayered Thin Films Induced by Postassembly Acid Treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Influence of cellulose nanocrystals concentration and ionic strength on the elaboration of cellulose nanocrystals-xyloglucan multilayered thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herve Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 460, pp.214 - 220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.08.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00211⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01725624v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring architecture of xyloglucan cellulose nanocrystal complexes through enzyme susceptibility at different adsorption regimes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abir Dammak</w:t>
+                <w:t xml:space="preserve">Reversible Modification of Structure and Properties of Cellulose Nanofibril-Based Multilayered Thin Films Induced by Postassembly Acid Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Quemener</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
+                <w:t xml:space="preserve">Alain Menelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm5016317⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (9), pp.2800 - 2807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634529v1</w:t>
+                <w:t xml:space="preserve">hal-01725624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitin Nanocrystal-Xyloglucan Multilayer Thin Films</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring architecture of xyloglucan cellulose nanocrystal complexes through enzyme susceptibility at different adsorption regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 15 (1), pp.188 - 194. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm401474c⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 16 (2), pp.589-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm5016317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633037v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose nanofibril-based multilayered thin films: effect of ionic strength on porosity, swelling, and optical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Chitin Nanocrystal-Xyloglucan Multilayer Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.188 - 194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm401474c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la501408r⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02640220v1</w:t>
+                <w:t xml:space="preserve">hal-02633037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ionic strength on chitin nanocrystal-xyloglucan multilayer film growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cellulose nanofibril-based multilayered thin films: effect of ionic strength on porosity, swelling, and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Menelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (27), pp.8091 - 8100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la501408r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bip.22476⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02636641v1</w:t>
+                <w:t xml:space="preserve">hal-02640220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of multilayered thin films based on cellulose nanocrystals and cationic xylans: application to xylanase activity detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Impact of ionic strength on chitin nanocrystal-xyloglucan multilayer film growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/hf-2012-0176⟩</w:t>
+              <w:t xml:space="preserve">Biopolymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101 (9), pp.924-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bip.22476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646784v1</w:t>
+                <w:t xml:space="preserve">hal-02636641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state 31P NMR, a relevant method to evaluate the distribution of phosphates in semi-hard cheeses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration of multilayered thin films based on cellulose nanocrystals and cationic xylans: application to xylanase activity detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Beury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Schwikal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mallory Gobet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+                <w:t xml:space="preserve">Heiko T. Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12161-013-9571-2⟩</w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (5), pp.579 - 586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hf-2012-0176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879059v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State 31P NMR, a Relevant Method to Evaluate the Distribution of Phosphates in Semi-hard Cheeses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Solid-state 31P NMR, a relevant method to evaluate the distribution of phosphates in semi-hard cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallory Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mietton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Guichard</w:t>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Analytical Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (6), pp.1544-1550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12161-013-9571-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598498v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xyloglucan-Cellulose Nanocrystal Multilayered Films: Effect of Film Architecture on Enzymatic Hydrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Cerclier</w:t>
+                <w:t xml:space="preserve">Solid-State 31P NMR, a Relevant Method to Evaluate the Distribution of Phosphates in Semi-hard Cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mietton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lack</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">E. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm400967e⟩</w:t>
+              <w:t xml:space="preserve">Food Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (6), pp.1544-1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12161-013-9571-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648163v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xyloglucan−cellulose nanocrystal multilayered films: effect of film architecture on enzymatic hydrolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Xyloglucan-Cellulose Nanocrystal Multilayered Films: Effect of Film Architecture on Enzymatic Hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.V. Cerclier</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Aurélie Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 14 (10), pp.3599-3609. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 14 (10), pp.3599 - 3609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm400967e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm400967e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00903484v1</w:t>
+                <w:t xml:space="preserve">hal-02648163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterning surface by site selective capture of biopolymer hydrogel beads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Xyloglucan−cellulose nanocrystal multilayered films: effect of film architecture on enzymatic hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.V. Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyomard-Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Guyomard-Lack</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Moreau</w:t>
+                <w:t xml:space="preserve">F. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Delorme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aiping Fang</w:t>
+                <w:t xml:space="preserve">B. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2012.01.024⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (10), pp.3599-3609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm400967e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02354137v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose Nanocrystal-Assisted Dispersion of Luminescent Single-Walled Carbon Nanotubes for Layer-by-Layer Assembled Hybrid Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bertoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (34), pp.12463 - 12471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la302077a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-Selective Surface Modification Using Enzymatic Soft Lithography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Patterning surface by site selective capture of biopolymer hydrogel beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Guyomard-Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiping Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la2007843⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94, pp.369-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2012.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354145v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coloured Semi-reflective Thin Films for Biomass-hydrolyzing Enzyme Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Beury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (33), pp.3791 - +. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201101971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201101971⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of spin-coated cellulose-xyloglucan multilayered thin films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Site-Selective Surface Modification Using Enzymatic Soft Lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guyomard-Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 26 (22), pp.17248-17255. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la102614b⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 27 (12), pp.7629-7634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la2007843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664435v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the composition of polysaccharide composite gels on small molecules diffusion: A rheological and NMR study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Moreau</w:t>
+                <w:t xml:space="preserve">Distribution and mobility of phosphates and sodium ions in cheese by solid-state 31P and double-quantum filtered 23Na NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cayot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 43 (1), pp.364-368. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (4), pp.297 - 303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.10.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrc.2576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850784v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of aroma compound diffusion in model food systems: comparison of macroscopic and microscopic methodologies</w:t>
               </w:r>
@@ -8733,64 +8767,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Déléris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallory Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8847,994 +8881,1094 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and mobility of phosphates and sodium ions in cheese by solid-state 31P and double-quantum filtered 23Na NMR spectroscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between aroma compounds and beta-lactoglobulin in the heat-induced molten globule state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Laurette Tavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunice C.Y. Li-Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.2576⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 119 (4), pp.1550-1556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.09.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667795v1</w:t>
+                <w:t xml:space="preserve">hal-01454134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between aroma compounds and beta-lactoglobulin in the heat-induced molten globule state</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Elaboration of spin-coated cellulose-xyloglucan multilayered thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.09.041⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (22), pp.17248-17255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la102614b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01454134v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of salt content on the structure of iota-carrageenan systems: Na-23 DQF NMR and rheological studies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Impact of the composition of polysaccharide composite gels on small molecules diffusion: A rheological and NMR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.2389⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (1), pp.364-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668436v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between beta-lactoglobulin and aroma compounds: Different binding behaviors as a function of ligand structure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">The effect of salt content on the structure of iota-carrageenan systems: Na-23 DQF NMR and rheological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mouaddab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 56 (21), pp.10208-10217. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (4), pp.307-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf801841u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrc.2389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413538v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Ingredients on the Self-Diffusion of Aroma Compounds in a Model Fruit Preparation: An Nuclear Magnetic Resonance−Diffusion-Ordered Spectroscopy Investigation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Interactions between beta-lactoglobulin and aroma compounds: Different binding behaviors as a function of ligand structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Tavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 54 (3), pp.665-671. </w:t>
+              <w:t xml:space="preserve">, 2008, 56 (21), pp.10208-10217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf052088b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf801841u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02507711v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neocembrene A, a major component of the trail-following pheromone in the genus Prorhinotermes (Insecta, Isoptera, Rhinotermitidae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of Ingredients on the Self-Diffusion of Aroma Compounds in a Model Fruit Preparation: An Nuclear Magnetic Resonance−Diffusion-Ordered Spectroscopy Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doublier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00049-005-0285-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (3), pp.665-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf052088b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677445v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Neocembrene A, a major component of the trail-following pheromone in the genus Prorhinotermes (Insecta, Isoptera, Rhinotermitidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sillam-Dussès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Semon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Valterova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Sobotnìk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00049-005-0285-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">beta-Dystroglycan can be revealed in microsomes from mdx mouse muscle by detergent treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cluchague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 572 (1-3), pp.216-220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.febslet.2004.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00108426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9844,371 +9978,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophobic interactions between aroma compounds and beta-Lactoglobulin using NMR and a fluorescent probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Tavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunice Li-Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expression of Multidisciplinary Flavour Science. Proceedings of the 12th Weurman Symposium. Interlaken, Switzerland, 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zurich University of Applied Sciences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 978-3-905745-19-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of sodium ions in cheeses by 23Na NMR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallory Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic resonance in food science: challenges in a changing world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Royal Society of Chemistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 978-0-85404-117-6 (print) 978-1-84755-949-4 (online). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781847559494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of NMR spectroscopy to flavour release and perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Tavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reports on NMR spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 64, Elsevier, 2008, Annual Reports on NMR Spectroscopy, 978-0-12-374337-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0066-4103(08)00006-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10218,515 +10352,515 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical detection method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Senez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vlandas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US11635372 (B2) 2023-04-25. 2023, N° de priorité : FR20170054926 20170602 - N° de demande : US201816618605 20180601</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Detection Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Senez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vlandas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US20200182787A1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et système pour détecter une activité catalytique d'au moins un composé d'intérêt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moya-Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2020128366A1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détection optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Veronese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Senez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vlandas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 17 54926. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId342"/>
+      <w:footerReference w:type="default" r:id="rId345"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10794,51 +10928,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F92F7037"/>
+    <w:nsid w:val="C44478F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11025,51 +11159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2465-6309" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05499916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Jose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124667" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462617v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor Antoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111769" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536328v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopes da Costa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou-Sarkis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00894h" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213191v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Leray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06379-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175765v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chaab" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Aitbella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yassine Boussif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bezbiz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Latifi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06652-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rangel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10050334" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323891v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npprj-2024-0016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672496v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743294v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouillon Charlie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucat Lo&#239;c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Maana Sana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-024-06178-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500803v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastjen Schoenaers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Kyung Lee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gonneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Faucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Levasseur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01637-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758644v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Grellier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;guy Berrin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.133429" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175773v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Belachemi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-024-00596-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussif Ahmed Yassine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122504" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196039v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Trellu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121305" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04161227v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Yzet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meudjo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brazier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hautefeuille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjac190.0260" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313701v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chemin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00303" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572745v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05230-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouchut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lecourt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit-Conil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05283-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193857v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120951" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131353v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Talantikite" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03754" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531807v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Delvart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2021.112258" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119700" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193854v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.119008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134820v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Stimpson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourlay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le-Gall" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c01521" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129157v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leray Nadege" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.11.032" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150336v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mandin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Moreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels7010005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942064v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116779" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165688v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor C Stimpson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Moran-Mirabal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily D Cranston" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c01031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942059v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2020.07850" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331584v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Pettignano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Daunay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Charlot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b02634" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682910v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627420v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tapin-Lingua" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimbert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1501-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02543071v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Beury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02080" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405808v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Chalak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares Garicochea" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1548-y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360093v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Jaafar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissi&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115315" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837525v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dudefoi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458493v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Olivier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bruno Mougel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bertoncini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634168" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886471v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ufart&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cecchini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Rizzo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00861" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188478v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couturier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladeveze" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ciano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2558" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626393v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02559" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768724v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mauroy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00091" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602558v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Azzam" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00049" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606057v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.072" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595678v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bennati-Granier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garajova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40262" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765449v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Dzumedzey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2016.12.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606350v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.028" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632357v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Dammak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.08.048" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V9ML621-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637726v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01413a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725624v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menelle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00211" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634529v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5016317" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633037v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm401474c" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640220v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501408r" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636641v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22476" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BD752407D33BF376AC8B2CE844C6093A9EF175A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646784v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schwikal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko T. Winter" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2012-0176" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879059v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Gobet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mietton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-013-9571-2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598498v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648163v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lack" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400967e" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903484v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Cerclier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyomard-Lack" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354137v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marquis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiping Fang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2012.01.024" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8TG0MRV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647662v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chauvet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302077a" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354145v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2007843" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652638v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201101971" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BC9LWB31-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664435v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la102614b" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850784v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.10.017" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQS5HFJX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195443v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.05.006" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGF7MTRN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667795v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2576" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/312991E07A29501F711B7ECAE1BCC5849EF8BC3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454134v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tavel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice C.Y. Li-Chan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.09.041" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V4DKNM6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668436v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouaddab" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2389" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C940A7DDEC6FC2A0835004966C17EA47418257B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413538v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf801841u" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507711v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doublier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf052088b" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RSVZJXR1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677445v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sillam-Duss&#232;s" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Valterova" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sobotn&#236;k" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-005-0285-9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9VXV164-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108426v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluchague" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rocher" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Leray" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2004.07.032" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822638v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Li-Chan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/jf902402s" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822892v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rsc.org/shop/books/2009/9780854041176.asp" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847559494" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823624v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0066-4103(08)00006-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540652v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vlandas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lamant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409218v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamant" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962036v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moya-Leclair" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607523v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamant" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2465-6309" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586517v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bezbiz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yassine Boussif" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Errahali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Latifi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Belachemi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c06607" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462617v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor Antoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111769" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536328v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopes da Costa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou-Sarkis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00894h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05499916v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Jose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124667" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213191v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175765v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chaab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Aitbella" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06652-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081509v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Leray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06379-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-024-00596-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672496v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npprj-2024-0016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouillon Charlie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucat Lo&#239;c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Maana Sana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-024-06178-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500803v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastjen Schoenaers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Kyung Lee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gonneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Faucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Levasseur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01637-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Grellier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;guy Berrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.133429" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rangel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10050334" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683435v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussif Ahmed Yassine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122504" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572745v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05230-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chemin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00303" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196039v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Trellu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121305" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04161227v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Yzet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meudjo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brazier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hautefeuille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjac190.0260" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256011v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouchut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lecourt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit-Conil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05283-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193857v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120951" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Delvart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2021.112258" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119700" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193854v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.119008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131353v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Talantikite" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03754" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129157v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leray Nadege" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.11.032" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134820v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Stimpson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourlay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le-Gall" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c01521" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mandin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Moreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels7010005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165688v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor C Stimpson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Moran-Mirabal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily D Cranston" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c01031" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116779" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942059v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2020.07850" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02543071v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Beury" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02080" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627420v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tapin-Lingua" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimbert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1501-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405808v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Chalak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares Garicochea" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1548-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360093v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Jaafar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissi&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115315" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331584v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Pettignano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Daunay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Charlot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b02634" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886471v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ufart&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cecchini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Rizzo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00861" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couturier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladeveze" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ciano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2558" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458493v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Olivier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bruno Mougel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bertoncini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634168" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837525v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dudefoi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626393v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02559" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768724v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mauroy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00091" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602558v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Azzam" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00049" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606057v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.072" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595678v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bennati-Granier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garajova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40262" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765449v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Dzumedzey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2016.12.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606350v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.028" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637726v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Dammak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01413a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632357v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.08.048" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V9ML621-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725624v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menelle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00211" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634529v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5016317" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633037v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm401474c" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640220v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501408r" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636641v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22476" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BD752407D33BF376AC8B2CE844C6093A9EF175A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646784v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schwikal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko T. Winter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2012-0176" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879059v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Gobet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mietton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-013-9571-2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598498v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648163v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lack" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400967e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903484v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Cerclier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyomard-Lack" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647662v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chauvet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302077a" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354137v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marquis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiping Fang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2012.01.024" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8TG0MRV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652638v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201101971" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BC9LWB31-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354145v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2007843" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667795v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2576" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/312991E07A29501F711B7ECAE1BCC5849EF8BC3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195443v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.05.006" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGF7MTRN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454134v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tavel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice C.Y. Li-Chan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.09.041" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V4DKNM6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664435v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la102614b" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850784v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.10.017" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQS5HFJX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668436v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouaddab" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2389" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C940A7DDEC6FC2A0835004966C17EA47418257B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413538v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf801841u" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507711v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doublier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf052088b" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RSVZJXR1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677445v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sillam-Duss&#232;s" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Valterova" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sobotn&#236;k" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-005-0285-9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9VXV164-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108426v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluchague" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rocher" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Leray" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2004.07.032" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822638v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Li-Chan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/jf902402s" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822892v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rsc.org/shop/books/2009/9780854041176.asp" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847559494" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823624v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0066-4103(08)00006-9" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540652v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vlandas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lamant" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409218v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamant" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962036v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moya-Leclair" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607523v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamant" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>