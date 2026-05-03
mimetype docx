--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -166,51 +166,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -732,204 +732,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping feruloylated arabinoxylan covalent hydrogels with cellulose nanocrystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Cassan</w:t>
+                <w:t xml:space="preserve">Actuation in water controlled by pore orientation in all-cellulose films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111769⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-025-06379-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213191v1</w:t>
+                <w:t xml:space="preserve">hal-05081509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water superabsorbent composites of dialdehyde cellulose from various cellulosic sources: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Chaab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Aitbella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Yassine Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -951,9024 +934,8777 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Latifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.Early Access. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10570-025-06652-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuation in water controlled by pore orientation in all-cellulose films</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New polysaccharide-based bio-super-absorbents for water stress control in agriculture: preparation and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bezbiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Yassine Boussif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Latifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Belachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.261-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41207-024-00596-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-025-06379-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05081509v1</w:t>
+                <w:t xml:space="preserve">hal-05175773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New polysaccharide-based bio-super-absorbents for water stress control in agriculture: preparation and properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Celine Moreau</w:t>
+                <w:t xml:space="preserve">From water molecule mobility to water-resistance of swollen oriented and non-oriented cellulose nanofibril cryogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouillon Charlie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucat Loïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Maana Sana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-024-06178-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41207-024-00596-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05175773v1</w:t>
+                <w:t xml:space="preserve">hal-04743294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of carboxymethylation and TEMPO oxidation on the reversibility properties of cellulose-based pH-responsive actuators</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rapid alkalinization factor 22 has a structural and signalling role in root hair cell wall assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastjen Schoenaers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun Kyung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvina Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Pulp &amp; Paper Research Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/npprj-2024-0016⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-024-01637-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672496v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From water molecule mobility to water-resistance of swollen oriented and non-oriented cellulose nanofibril cryogels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">El Maana Sana</w:t>
+                <w:t xml:space="preserve">Action of AA9 lytic polysaccharide monooxygenase enzymes on different cellulose allomorphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-024-06178-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 275, pp.133429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.133429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743294v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid alkalinization factor 22 has a structural and signalling role in root hair cell wall assembly</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xyloglucan–Cellulose Nanocrystals Mixtures: A Case Study of Nanocolloidal Hydrogels and Levers for Tuning Functional Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-024-01637-8⟩</w:t>
+              <w:t xml:space="preserve">Gels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (5), pp.334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/gels10050334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500803v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action of AA9 lytic polysaccharide monooxygenase enzymes on different cellulose allomorphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Grellier</w:t>
+                <w:t xml:space="preserve">Effects of carboxymethylation and TEMPO oxidation on the reversibility properties of cellulose-based pH-responsive actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.133429⟩</w:t>
+              <w:t xml:space="preserve">Nordic Pulp &amp; Paper Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.389 - 401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/npprj-2024-0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758644v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xyloglucan–Cellulose Nanocrystals Mixtures: A Case Study of Nanocolloidal Hydrogels and Levers for Tuning Functional Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Rangel</w:t>
+                <w:t xml:space="preserve">Preparation of superabsorbent composite(s) based on dialdehyde cellulose extracted from banana fiber waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussif Ahmed Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bezbiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Belachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 343, pp.122504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/gels10050334⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04596670v1</w:t>
+                <w:t xml:space="preserve">hal-04683435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of carboxymethylation and TEMPO oxidation on the reversibility properties of cellulose-based pH-responsive actuators</w:t>
+                <w:t xml:space="preserve">Shape-recovery in organic solvents of water-responsive cellulose nanofiber actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Pulp &amp; Paper Research Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/npprj-2024-0016⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (9), pp.5811-5824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-023-05230-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323891v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of superabsorbent composite(s) based on dialdehyde cellulose extracted from banana fiber waste</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garnier</w:t>
+                <w:t xml:space="preserve">Optimized lytic polysaccharide monooxygenase action increases fiber accessibility and fibrillation by releasing tension stress in cellulose cotton fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122504⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (7), pp.3246-3255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.3c00303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683435v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-recovery in organic solvents of water-responsive cellulose nanofiber actuators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
+                <w:t xml:space="preserve">Flexoelectric and piezoelectric effects in micro- and nanocellulose films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-023-05230-8⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 321, pp.121305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572745v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized lytic polysaccharide monooxygenase action increases fiber accessibility and fibrillation by releasing tension stress in cellulose cotton fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sacha Grisel</w:t>
+                <w:t xml:space="preserve">P130 Intestinal ultrasound combined to fecal calprotectin is effective to predict endoscopic mucosal healing in ulcerative colitis: a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Yzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Meudjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Brazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.3c00303⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (Supplement_1), pp.i294-i295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjac190.0260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313701v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexoelectric and piezoelectric effects in micro- and nanocellulose films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadège Leray</w:t>
+                <w:t xml:space="preserve">Cellulosic surfaces endowed with chemical reactivity by physical adsorption of functionalized polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bouchut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Villares</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Petit-Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121305⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (13), pp.8185-8203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-023-05283-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196039v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P130 Intestinal ultrasound combined to fecal calprotectin is effective to predict endoscopic mucosal healing in ulcerative colitis: a cross-sectional study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling the control of reversibility for actuators based on cellulose nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjac190.0260⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 314, pp.120951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.120951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161227v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulosic surfaces endowed with chemical reactivity by physical adsorption of functionalized polysaccharides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Bouchut</w:t>
+                <w:t xml:space="preserve">Dextran-based polyelectrolyte multilayers: Effect of charge density on film build-up and morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Delvart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina D’orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-023-05283-9⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 210, pp.112258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2021.112258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256011v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the control of reversibility for actuators based on cellulose nanofibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
+                <w:t xml:space="preserve">Dextrans and dextran derivatives as polyelectrolytes in layer-by-layer processing materials – A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Delvart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Villares</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 314, pp.120951. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.120951⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 293, pp.119700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04193857v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dextran-based polyelectrolyte multilayers: Effect of charge density on film build-up and morphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Delvart</w:t>
+                <w:t xml:space="preserve">Divergent growth of poly(amidoamine) dendrimer-like branched polymers at the reducing end of cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2021.112258⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 279, pp.119008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.119008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531807v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dextrans and dextran derivatives as polyelectrolytes in layer-by-layer processing materials – A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bifunctionalization of Cellulose Fibers by One-Step Williamson’s Etherification to Obtain Modified Microfibrillated Cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Delvart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Moreau</w:t>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119700⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (40), pp.13415-13423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c03754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03714966v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent growth of poly(amidoamine) dendrimer-like branched polymers at the reducing end of cellulose nanocrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Chemin</w:t>
+                <w:t xml:space="preserve">Influence of arabinoxylan on the drying of cellulose nanocrystals suspension: From coffee ring to Maltese cross pattern and application to enzymatic detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leray Nadege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.119008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 587, pp.727-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193854v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifunctionalization of Cellulose Fibers by One-Step Williamson’s Etherification to Obtain Modified Microfibrillated Cellulose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioinspired Thermoresponsive Xyloglucan–Cellulose Nanocrystal Hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor Stimpson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c03754⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (2), pp.743-753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.0c01521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131353v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of arabinoxylan on the drying of cellulose nanocrystals suspension: From coffee ring to Maltese cross pattern and application to enzymatic detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Cellulose Nanofibrils/Xyloglucan Bio-Based Aerogels with Shape Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.11.032⟩</w:t>
+              <w:t xml:space="preserve">Gels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/gels7010005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129157v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Thermoresponsive Xyloglucan–Cellulose Nanocrystal Hydrogels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le-Gall</w:t>
+                <w:t xml:space="preserve">Xyloglucan Structure Impacts the Mechanical Properties of Xyloglucan–Cellulose Nanocrystal Layered Films—A Buckling-Based Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor C Stimpson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose M Moran-Mirabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily D Cranston</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22 (2), pp.743-753. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.0c01521⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 21 (9), pp.3898-3908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.0c01031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134820v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose Nanofibrils/Xyloglucan Bio-Based Aerogels with Shape Recovery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymmetric modification of cellulose nanocrystals with PAMAM dendrimers for the preparation of pH-responsive hairy surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/gels7010005⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 249, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150336v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xyloglucan Structure Impacts the Mechanical Properties of Xyloglucan–Cellulose Nanocrystal Layered Films—A Buckling-Based Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taylor C Stimpson</w:t>
+                <w:t xml:space="preserve">Adsorption Behavior of Reducing End-Modified Cellulose Nanocrystals: A Kinetic Study Using Quartz Crystal Microbalance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emily D Cranston</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.0c01031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.29-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/jrm.2020.07850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165688v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric modification of cellulose nanocrystals with PAMAM dendrimers for the preparation of pH-responsive hairy surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Chemin</w:t>
+                <w:t xml:space="preserve">Arabinoxylan/Cellulose Nanocrystal Hydrogels with Tunable Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Beury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116779⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (41), pp.13427-13434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b02080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942064v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption Behavior of Reducing End-Modified Cellulose Nanocrystals: A Kinetic Study Using Quartz Crystal Microbalance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lytic polysaccharide monooxygenases (LPMOs) facilitate cellulose nanofibrils production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Tapin-Lingua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32604/jrm.2020.07850⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-019-1501-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942059v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabinoxylan/Cellulose Nanocrystal Hydrogels with Tunable Mechanical Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadège Beury</w:t>
+                <w:t xml:space="preserve">Influence of the carbohydrate-binding module on the activity of a fungal aa9 lytic polysaccharide monooxygenase on cellulosic substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Chalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Haon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b02080⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-019-1548-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543071v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lytic polysaccharide monooxygenases (LPMOs) facilitate cellulose nanofibrils production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Moreau</w:t>
+                <w:t xml:space="preserve">Meaning of xylan acetylation on xylan-cellulose interactions: A quartz crystal microbalance with dissipation (QCM-D) and molecular dynamic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahraa Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Tapin-Lingua</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13068-019-1501-0⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 226, pp.115315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627420v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the carbohydrate-binding module on the activity of a fungal aa9 lytic polysaccharide monooxygenase on cellulosic substrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+                <w:t xml:space="preserve">Sustainable Modification of Carboxymethyl Cellulose by Passerini Three-Component Reaction and Subsequent Adsorption onto Cellulosic Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asja Pettignano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Daunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sacha Grisel</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13068-019-1548-y⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (17), pp.14685-14696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b02634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405808v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meaning of xylan acetylation on xylan-cellulose interactions: A quartz crystal microbalance with dissipation (QCM-D) and molecular dynamic study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana Villares</w:t>
+                <w:t xml:space="preserve">Sustainable Modification of Carboxymethyl Cellulose by Passerini Three-Component Reaction and Subsequent Adsorption onto Cellulosic Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asja Pettignano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Daunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115315⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (17), pp.14685-14696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b02634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360093v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Modification of Carboxymethyl Cellulose by Passerini Three-Component Reaction and Subsequent Adsorption onto Cellulosic Substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Charlot</w:t>
+                <w:t xml:space="preserve">Highly promiscuous oxidases discovered in the bovine rumen microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ufarté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Veronese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Cecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Tauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b02634⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02331584v1</w:t>
+                <w:t xml:space="preserve">hal-01886471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Modification of Carboxymethyl Cellulose by Passerini Three-Component Reaction and Subsequent Adsorption onto Cellulosic Substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Charlot</w:t>
+                <w:t xml:space="preserve">Lytic xylan oxidases from wood-decay fungi unlock biomass degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ladeveze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Ciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b02634⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.306-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nchembio.2558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682910v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly promiscuous oxidases discovered in the bovine rumen microbiome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angeline Rizzo</w:t>
+                <w:t xml:space="preserve">Carbon Nanotube/Cellulose Nanocrystal Hybrid Conducting Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bruno Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bertoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00861⟩</w:t>
+              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.237-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7569/JRM.2017.634168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886471v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lytic xylan oxidases from wood-decay fungi unlock biomass degradation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+                <w:t xml:space="preserve">Nanoscience and nanotechnologies for biobased materials, packaging and food applications: New opportunities and concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dudefoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nchembio.2558⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.107-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188478v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Nanotube/Cellulose Nanocrystal Hybrid Conducting Thin Films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bertoncini</w:t>
+                <w:t xml:space="preserve">Star-like Supramolecular Complexes of Reducing-End-Functionalized Cellulose Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7569/JRM.2017.634168⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (11), pp.16203-16211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458493v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscience and nanotechnologies for biobased materials, packaging and food applications: New opportunities and concerns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+                <w:t xml:space="preserve">Elaboration of Cellulose Nanocrystal/Ge-Imogolite Nanotube Multilayered Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Mauroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.007⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (11), pp.3386-3394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837525v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star-like Supramolecular Complexes of Reducing-End-Functionalized Cellulose Nanocrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+                <w:t xml:space="preserve">Relationship between Young's Modulus and Film Architecture in Cellulose Nanofibril-Based Multilayered Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bertoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02559⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (17), pp.4138-4145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626393v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Cellulose Nanocrystal/Ge-Imogolite Nanotube Multilayered Thin Films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Levard</w:t>
+                <w:t xml:space="preserve">Effect of xyloglucan molar mass on its assembly onto the cellulose surface and its enzymatic susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00091⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.1105-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.10.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768724v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Young's Modulus and Film Architecture in Cellulose Nanofibril-Based Multilayered Thin Films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chaunier</w:t>
+                <w:t xml:space="preserve">Lytic polysaccharide monooxygenases disrupt the cellulose fibers structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bertoncini</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bennati-Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Garajova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00049⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep40262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602558v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of xyloglucan molar mass on its assembly onto the cellulose surface and its enzymatic susceptibility</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+                <w:t xml:space="preserve">Polysaccharide coating on environmental collectors affects the affinity and deposition of nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Dzumedzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Santaella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.10.072⟩</w:t>
+              <w:t xml:space="preserve">NanoImpact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.83-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.impact.2016.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606057v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lytic polysaccharide monooxygenases disrupt the cellulose fibers structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Tuning supramolecular interactions of cellulose nanocrystals to design innovative functional materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep40262⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.96-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595678v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysaccharide coating on environmental collectors affects the affinity and deposition of nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Labille</w:t>
+                <w:t xml:space="preserve">Kinetic aspects of the adsorption of xyloglucan onto cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Santaella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoImpact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.impact.2016.12.004⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (32), pp.6472 - 6481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5sm01413a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765449v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning supramolecular interactions of cellulose nanocrystals to design innovative functional materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of cellulose nanocrystals concentration and ionic strength on the elaboration of cellulose nanocrystals-xyloglucan multilayered thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.02.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 460, pp.214 - 220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.08.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606350v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic aspects of the adsorption of xyloglucan onto cellulose nanocrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Villares</w:t>
+                <w:t xml:space="preserve">Reversible Modification of Structure and Properties of Cellulose Nanofibril-Based Multilayered Thin Films Induced by Postassembly Acid Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Menelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5sm01413a⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (9), pp.2800 - 2807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637726v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cellulose nanocrystals concentration and ionic strength on the elaboration of cellulose nanocrystals-xyloglucan multilayered thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Exploring architecture of xyloglucan cellulose nanocrystal complexes through enzyme susceptibility at different adsorption regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.08.048⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (2), pp.589-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm5016317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02632357v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Modification of Structure and Properties of Cellulose Nanofibril-Based Multilayered Thin Films Induced by Postassembly Acid Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Firas Azzam</w:t>
+                <w:t xml:space="preserve">Chitin Nanocrystal-Xyloglucan Multilayer Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00211⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.188 - 194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm401474c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01725624v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring architecture of xyloglucan cellulose nanocrystal complexes through enzyme susceptibility at different adsorption regimes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
+                <w:t xml:space="preserve">Cellulose nanofibril-based multilayered thin films: effect of ionic strength on porosity, swelling, and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Menelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm5016317⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (27), pp.8091 - 8100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la501408r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634529v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitin Nanocrystal-Xyloglucan Multilayer Thin Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Villares</w:t>
+                <w:t xml:space="preserve">Impact of ionic strength on chitin nanocrystal-xyloglucan multilayer film growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm401474c⟩</w:t>
+              <w:t xml:space="preserve">Biopolymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101 (9), pp.924-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bip.22476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633037v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose nanofibril-based multilayered thin films: effect of ionic strength on porosity, swelling, and optical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Firas Azzam</w:t>
+                <w:t xml:space="preserve">Elaboration of multilayered thin films based on cellulose nanocrystals and cationic xylans: application to xylanase activity detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Herve Bizot</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Beury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Schwikal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko T. Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la501408r⟩</w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (5), pp.579 - 586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hf-2012-0176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640220v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ionic strength on chitin nanocrystal-xyloglucan multilayer film growth</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solid-state 31P NMR, a relevant method to evaluate the distribution of phosphates in semi-hard cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mietton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bip.22476⟩</w:t>
+              <w:t xml:space="preserve">Food Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (6), pp.1544-1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12161-013-9571-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02636641v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of multilayered thin films based on cellulose nanocrystals and cationic xylans: application to xylanase activity detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Heiko T. Winter</w:t>
+                <w:t xml:space="preserve">Solid-State 31P NMR, a Relevant Method to Evaluate the Distribution of Phosphates in Semi-hard Cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mietton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/hf-2012-0176⟩</w:t>
+              <w:t xml:space="preserve">Food Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (6), pp.1544-1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12161-013-9571-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646784v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state 31P NMR, a relevant method to evaluate the distribution of phosphates in semi-hard cheeses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+                <w:t xml:space="preserve">Xyloglucan−cellulose nanocrystal multilayered films: effect of film architecture on enzymatic hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.V. Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyomard-Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12161-013-9571-2⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (10), pp.3599-3609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm400967e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879059v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State 31P NMR, a Relevant Method to Evaluate the Distribution of Phosphates in Semi-hard Cheeses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Guichard</w:t>
+                <w:t xml:space="preserve">Xyloglucan-Cellulose Nanocrystal Multilayered Films: Effect of Film Architecture on Enzymatic Hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12161-013-9571-2⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (10), pp.3599 - 3609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm400967e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598498v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xyloglucan-Cellulose Nanocrystal Multilayered Films: Effect of Film Architecture on Enzymatic Hydrolysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">Cellulose Nanocrystal-Assisted Dispersion of Luminescent Single-Walled Carbon Nanotubes for Layer-by-Layer Assembled Hybrid Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bertoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm400967e⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (34), pp.12463 - 12471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la302077a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648163v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xyloglucan−cellulose nanocrystal multilayered films: effect of film architecture on enzymatic hydrolysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">Patterning surface by site selective capture of biopolymer hydrogel beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Guyomard-Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm400967e⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94, pp.369-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2012.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903484v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose Nanocrystal-Assisted Dispersion of Luminescent Single-Walled Carbon Nanotubes for Layer-by-Layer Assembled Hybrid Thin Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Olivier</w:t>
+                <w:t xml:space="preserve">Coloured Semi-reflective Thin Films for Biomass-hydrolyzing Enzyme Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chauvet</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Beury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la302077a⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (33), pp.3791 - +. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201101971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647662v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterning surface by site selective capture of biopolymer hydrogel beads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Guyomard-Lack</w:t>
+                <w:t xml:space="preserve">Site-Selective Surface Modification Using Enzymatic Soft Lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guyomard-Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2012.01.024⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (12), pp.7629-7634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la2007843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02354137v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coloured Semi-reflective Thin Films for Biomass-hydrolyzing Enzyme Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lack</w:t>
+                <w:t xml:space="preserve">Determination of aroma compound diffusion in model food systems: comparison of macroscopic and microscopic methodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Déléris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadège Beury</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201101971⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 100 (3), pp.557-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652638v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-Selective Surface Modification Using Enzymatic Soft Lithography</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Distribution and mobility of phosphates and sodium ions in cheese by solid-state 31P and double-quantum filtered 23Na NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la2007843⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (4), pp.297 - 303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.2576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354145v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and mobility of phosphates and sodium ions in cheese by solid-state 31P and double-quantum filtered 23Na NMR spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mallory Gobet</w:t>
+                <w:t xml:space="preserve">Interactions between aroma compounds and beta-lactoglobulin in the heat-induced molten globule state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Tavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunice C.Y. Li-Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.2576⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 119 (4), pp.1550-1556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.09.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667795v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of aroma compound diffusion in model food systems: comparison of macroscopic and microscopic methodologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mallory Gobet</w:t>
+                <w:t xml:space="preserve">Elaboration of spin-coated cellulose-xyloglucan multilayered thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.05.006⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (22), pp.17248-17255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la102614b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01195443v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between aroma compounds and beta-lactoglobulin in the heat-induced molten globule state</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurette Tavel</w:t>
+                <w:t xml:space="preserve">Impact of the composition of polysaccharide composite gels on small molecules diffusion: A rheological and NMR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.09.041⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (1), pp.364-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454134v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of spin-coated cellulose-xyloglucan multilayered thin films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The effect of salt content on the structure of iota-carrageenan systems: Na-23 DQF NMR and rheological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mouaddab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la102614b⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (4), pp.307-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.2389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664435v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the composition of polysaccharide composite gels on small molecules diffusion: A rheological and NMR study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Savary</w:t>
+                <w:t xml:space="preserve">Interactions between beta-lactoglobulin and aroma compounds: Different binding behaviors as a function of ligand structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Tavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.10.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (21), pp.10208-10217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf801841u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00850784v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of salt content on the structure of iota-carrageenan systems: Na-23 DQF NMR and rheological studies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Influence of Ingredients on the Self-Diffusion of Aroma Compounds in a Model Fruit Preparation: An Nuclear Magnetic Resonance−Diffusion-Ordered Spectroscopy Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doublier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.2389⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (3), pp.665-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf052088b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668436v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between beta-lactoglobulin and aroma compounds: Different binding behaviors as a function of ligand structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Andriot</w:t>
+                <w:t xml:space="preserve">Neocembrene A, a major component of the trail-following pheromone in the genus Prorhinotermes (Insecta, Isoptera, Rhinotermitidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sillam-Dussès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Semon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Valterova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Sobotnìk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf801841u⟩</w:t>
+              <w:t xml:space="preserve">Chemoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00049-005-0285-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413538v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Ingredients on the Self-Diffusion of Aroma Compounds in a Model Fruit Preparation: An Nuclear Magnetic Resonance−Diffusion-Ordered Spectroscopy Investigation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+                <w:t xml:space="preserve">beta-Dystroglycan can be revealed in microsomes from mdx mouse muscle by detergent treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cluchague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...211 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cluchague</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Moreau</w:t>
+                <w:t xml:space="preserve">Sandrine Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 572 (1-3), pp.216-220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.febslet.2004.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00108426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9978,371 +9714,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophobic interactions between aroma compounds and beta-Lactoglobulin using NMR and a fluorescent probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Tavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunice Li-Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expression of Multidisciplinary Flavour Science. Proceedings of the 12th Weurman Symposium. Interlaken, Switzerland, 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zurich University of Applied Sciences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 978-3-905745-19-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of sodium ions in cheeses by 23Na NMR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallory Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic resonance in food science: challenges in a changing world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Royal Society of Chemistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 978-0-85404-117-6 (print) 978-1-84755-949-4 (online). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781847559494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of NMR spectroscopy to flavour release and perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Tavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reports on NMR spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 64, Elsevier, 2008, Annual Reports on NMR Spectroscopy, 978-0-12-374337-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0066-4103(08)00006-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10352,515 +10088,515 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical detection method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Senez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vlandas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Senez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US11635372 (B2) 2023-04-25. 2023, N° de priorité : FR20170054926 20170602 - N° de demande : US201816618605 20180601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Detection Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Senez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vlandas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US20200182787A1. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et système pour détecter une activité catalytique d'au moins un composé d'intérêt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moya-Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2020128366A1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détection optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Veronese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Senez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vlandas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 17 54926. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId345"/>
+      <w:footerReference w:type="default" r:id="rId343"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10928,51 +10664,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C44478F4"/>
+    <w:nsid w:val="6349101D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11159,51 +10895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2465-6309" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586517v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bezbiz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yassine Boussif" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Errahali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Latifi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Belachemi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c06607" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462617v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor Antoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111769" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536328v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopes da Costa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou-Sarkis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00894h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05499916v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Jose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124667" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213191v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175765v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chaab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Aitbella" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06652-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081509v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Leray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06379-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-024-00596-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672496v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npprj-2024-0016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouillon Charlie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucat Lo&#239;c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Maana Sana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-024-06178-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500803v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastjen Schoenaers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Kyung Lee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gonneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Faucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Levasseur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01637-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Grellier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;guy Berrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.133429" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rangel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10050334" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683435v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussif Ahmed Yassine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122504" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572745v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05230-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chemin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00303" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196039v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Trellu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121305" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04161227v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Yzet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meudjo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brazier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hautefeuille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjac190.0260" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256011v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouchut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lecourt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit-Conil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05283-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193857v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120951" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Delvart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2021.112258" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119700" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193854v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.119008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131353v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Talantikite" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03754" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129157v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leray Nadege" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.11.032" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134820v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Stimpson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourlay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le-Gall" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c01521" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mandin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Moreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels7010005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165688v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor C Stimpson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Moran-Mirabal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily D Cranston" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c01031" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116779" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942059v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2020.07850" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02543071v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Beury" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02080" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627420v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tapin-Lingua" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimbert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1501-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405808v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Chalak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares Garicochea" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1548-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360093v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Jaafar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissi&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115315" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331584v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Pettignano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Daunay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Charlot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b02634" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886471v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ufart&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cecchini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Rizzo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00861" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couturier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladeveze" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ciano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2558" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458493v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Olivier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bruno Mougel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bertoncini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634168" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837525v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dudefoi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626393v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02559" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768724v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mauroy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00091" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602558v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Azzam" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00049" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606057v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.072" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595678v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bennati-Granier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garajova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40262" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765449v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Dzumedzey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2016.12.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606350v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.028" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637726v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Dammak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01413a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632357v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.08.048" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V9ML621-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725624v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menelle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00211" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634529v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5016317" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633037v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm401474c" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640220v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501408r" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636641v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22476" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BD752407D33BF376AC8B2CE844C6093A9EF175A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646784v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schwikal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko T. Winter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2012-0176" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879059v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Gobet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mietton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-013-9571-2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598498v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648163v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lack" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400967e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903484v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Cerclier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyomard-Lack" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647662v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chauvet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302077a" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354137v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marquis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiping Fang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2012.01.024" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8TG0MRV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652638v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201101971" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BC9LWB31-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354145v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2007843" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667795v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2576" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/312991E07A29501F711B7ECAE1BCC5849EF8BC3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195443v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.05.006" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGF7MTRN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454134v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tavel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice C.Y. Li-Chan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.09.041" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V4DKNM6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664435v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la102614b" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850784v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.10.017" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQS5HFJX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668436v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouaddab" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2389" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C940A7DDEC6FC2A0835004966C17EA47418257B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413538v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf801841u" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507711v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doublier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf052088b" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RSVZJXR1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677445v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sillam-Duss&#232;s" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Valterova" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sobotn&#236;k" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-005-0285-9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9VXV164-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108426v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluchague" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rocher" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Leray" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2004.07.032" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822638v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Li-Chan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/jf902402s" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822892v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rsc.org/shop/books/2009/9780854041176.asp" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847559494" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823624v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0066-4103(08)00006-9" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540652v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vlandas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lamant" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409218v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamant" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962036v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moya-Leclair" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607523v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamant" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2465-6309" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586517v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bezbiz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yassine Boussif" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Errahali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Latifi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Belachemi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c06607" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462617v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor Antoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111769" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536328v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopes da Costa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou-Sarkis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00894h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05499916v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Jose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124667" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Leray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06379-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chaab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Aitbella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06652-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175773v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-024-00596-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouillon Charlie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucat Lo&#239;c" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Maana Sana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-024-06178-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500803v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastjen Schoenaers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Kyung Lee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gonneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Faucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Levasseur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01637-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Grellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;guy Berrin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.133429" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rangel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10050334" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323891v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npprj-2024-0016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussif Ahmed Yassine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122504" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572745v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05230-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313701v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chemin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00303" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196039v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Trellu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121305" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04161227v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Yzet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meudjo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brazier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hautefeuille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjac190.0260" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouchut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lecourt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit-Conil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05283-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193857v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120951" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531807v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Delvart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2021.112258" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119700" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193854v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.119008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131353v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Talantikite" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03754" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129157v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leray Nadege" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.11.032" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134820v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Stimpson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourlay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le-Gall" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c01521" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150336v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mandin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Moreau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels7010005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165688v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor C Stimpson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Moran-Mirabal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily D Cranston" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c01031" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942064v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116779" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942059v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2020.07850" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02543071v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Beury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02080" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tapin-Lingua" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimbert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1501-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405808v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Chalak" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares Garicochea" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1548-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360093v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Jaafar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissi&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115315" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331584v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Pettignano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Daunay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Charlot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b02634" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682910v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886471v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ufart&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cecchini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Rizzo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00861" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188478v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couturier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladeveze" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ciano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2558" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458493v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Olivier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bruno Mougel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bertoncini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634168" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837525v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dudefoi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626393v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02559" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768724v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mauroy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00091" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602558v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Azzam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00049" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606057v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.072" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595678v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bennati-Granier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garajova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40262" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765449v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Dzumedzey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2016.12.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606350v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.028" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637726v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Dammak" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01413a" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632357v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.08.048" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V9ML621-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725624v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00211" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634529v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5016317" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633037v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm401474c" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640220v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501408r" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636641v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22476" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BD752407D33BF376AC8B2CE844C6093A9EF175A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646784v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schwikal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko T. Winter" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2012-0176" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879059v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Gobet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mietton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-013-9571-2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598498v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903484v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Cerclier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyomard-Lack" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400967e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648163v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lack" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647662v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chauvet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302077a" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354137v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marquis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiping Fang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2012.01.024" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8TG0MRV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652638v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201101971" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BC9LWB31-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354145v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2007843" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195443v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.05.006" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGF7MTRN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667795v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2576" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/312991E07A29501F711B7ECAE1BCC5849EF8BC3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454134v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tavel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice C.Y. Li-Chan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.09.041" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V4DKNM6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664435v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la102614b" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850784v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.10.017" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQS5HFJX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668436v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouaddab" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2389" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C940A7DDEC6FC2A0835004966C17EA47418257B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413538v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf801841u" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507711v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doublier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf052088b" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RSVZJXR1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677445v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sillam-Duss&#232;s" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Valterova" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sobotn&#236;k" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-005-0285-9" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9VXV164-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108426v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluchague" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rocher" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Leray" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2004.07.032" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822638v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Li-Chan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/jf902402s" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822892v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rsc.org/shop/books/2009/9780854041176.asp" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847559494" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823624v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0066-4103(08)00006-9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540652v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vlandas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lamant" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409218v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamant" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962036v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moya-Leclair" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607523v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>