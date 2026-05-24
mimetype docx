--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -166,913 +166,913 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (73)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Investigation of the Effect of DAC Modified by Horner-Wadsworth-Emmons Olefination on the Water Swelling Properties and Strength of Its Hydrogel Composites</w:t>
+                <w:t xml:space="preserve">Emerging insights into the piezoelectric properties of cellulose: From macro to nanoscale structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Bezbiz</w:t>
+                <w:t xml:space="preserve">Jasmine Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Yassine Boussif</w:t>
+                <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Errahali</w:t>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Latifi</w:t>
+                <w:t xml:space="preserve">Benoit Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larbi Belachemi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 14 (4), pp.1791-1805. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 373, pp.124667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5c06607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.124667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05586517v1</w:t>
+                <w:t xml:space="preserve">hal-05499916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping feruloylated arabinoxylan covalent hydrogels with cellulose nanocrystals</w:t>
+                <w:t xml:space="preserve">Deep Investigation of the Effect of DAC Modified by Horner-Wadsworth-Emmons Olefination on the Water Swelling Properties and Strength of Its Hydrogel Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Assor Antoine</w:t>
+                <w:t xml:space="preserve">Mohammed Bezbiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin In</w:t>
+                <w:t xml:space="preserve">Ahmed Yassine Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Cassan</w:t>
+                <w:t xml:space="preserve">Samir Errahali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Moreau</w:t>
+                <w:t xml:space="preserve">Meriem Latifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lomascolo</w:t>
+                <w:t xml:space="preserve">Larbi Belachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 171, pp.111769. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (4), pp.1791-1805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5c06607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462617v1</w:t>
+                <w:t xml:space="preserve">hal-05586517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding extracellular polymeric substances (EPS)-based hydrogel formation and properties at the nanoscale through MP-SPR and QCM-D techniques</w:t>
+                <w:t xml:space="preserve">Doping feruloylated arabinoxylan covalent hydrogels with cellulose nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
+                <w:t xml:space="preserve">Carole Assor Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
+                <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
+                <w:t xml:space="preserve">Denis Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolaine Bessiere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Moreau</w:t>
+                <w:t xml:space="preserve">Anne Lomascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 22 (4), pp.1054-1065. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 171, pp.111769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5sm00894h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536328v1</w:t>
+                <w:t xml:space="preserve">hal-05462617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging insights into the piezoelectric properties of cellulose: From macro to nanoscale structures</w:t>
+                <w:t xml:space="preserve">Understanding extracellular polymeric substances (EPS)-based hydrogel formation and properties at the nanoscale through MP-SPR and QCM-D techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine Jose</w:t>
+                <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Villares</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 373, pp.124667. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (4), pp.1054-1065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.124667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5sm00894h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499916v1</w:t>
+                <w:t xml:space="preserve">hal-05536328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuation in water controlled by pore orientation in all-cellulose films</w:t>
+                <w:t xml:space="preserve">Water superabsorbent composites of dialdehyde cellulose from various cellulosic sources: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Leray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
+                <w:t xml:space="preserve">Youssef Chaab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Aitbella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Yassine Boussif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bezbiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Moreau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Meriem Latifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 28 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-025-06379-0⟩</w:t>
+              <w:t xml:space="preserve">, 2025, pp.Early Access. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-025-06652-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05081509v1</w:t>
+                <w:t xml:space="preserve">hal-05175765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water superabsorbent composites of dialdehyde cellulose from various cellulosic sources: a comparative study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Actuation in water controlled by pore orientation in all-cellulose films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Aitbella</w:t>
+                <w:t xml:space="preserve">Nadège Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Yassine Boussif</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.Early Access. </w:t>
+              <w:t xml:space="preserve">, 2025, 28 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-025-06652-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10570-025-06379-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175765v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New polysaccharide-based bio-super-absorbents for water stress control in agriculture: preparation and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bezbiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Yassine Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Latifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Belachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1117,758 +1117,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From water molecule mobility to water-resistance of swollen oriented and non-oriented cellulose nanofibril cryogels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of carboxymethylation and TEMPO oxidation on the reversibility properties of cellulose-based pH-responsive actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouillon Charlie</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-024-06178-z⟩</w:t>
+              <w:t xml:space="preserve">Nordic Pulp &amp; Paper Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.389 - 401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/npprj-2024-0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743294v1</w:t>
+                <w:t xml:space="preserve">hal-05323891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid alkalinization factor 22 has a structural and signalling role in root hair cell wall assembly</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xyloglucan–Cellulose Nanocrystals Mixtures: A Case Study of Nanocolloidal Hydrogels and Levers for Tuning Functional Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassenieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-024-01637-8⟩</w:t>
+              <w:t xml:space="preserve">Gels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (5), pp.334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/gels10050334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500803v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action of AA9 lytic polysaccharide monooxygenase enzymes on different cellulose allomorphs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean‐guy Berrin</w:t>
+                <w:t xml:space="preserve">From water molecule mobility to water-resistance of swollen oriented and non-oriented cellulose nanofibril cryogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouillon Charlie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucat Loïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Maana Sana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.133429⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-024-06178-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758644v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xyloglucan–Cellulose Nanocrystals Mixtures: A Case Study of Nanocolloidal Hydrogels and Levers for Tuning Functional Properties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rapid alkalinization factor 22 has a structural and signalling role in root hair cell wall assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastjen Schoenaers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun Kyung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvina Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/gels10050334⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-024-01637-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596670v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of carboxymethylation and TEMPO oxidation on the reversibility properties of cellulose-based pH-responsive actuators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Action of AA9 lytic polysaccharide monooxygenase enzymes on different cellulose allomorphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lourdin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean‐guy Berrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Pulp &amp; Paper Research Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39, pp.389 - 401. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 275, pp.133429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/npprj-2024-0016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.133429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323891v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of superabsorbent composite(s) based on dialdehyde cellulose extracted from banana fiber waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussif Ahmed Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bezbiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Belachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1919,103 +1919,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape-recovery in organic solvents of water-responsive cellulose nanofiber actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30 (9), pp.5811-5824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2043,485 +2043,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized lytic polysaccharide monooxygenase action increases fiber accessibility and fibrillation by releasing tension stress in cellulose cotton fibers</w:t>
+                <w:t xml:space="preserve">Flexoelectric and piezoelectric effects in micro- and nanocellulose films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Chemin</w:t>
+                <w:t xml:space="preserve">Hanna Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Kansou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sacha Grisel</w:t>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.3c00303⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 321, pp.121305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313701v1</w:t>
+                <w:t xml:space="preserve">hal-04196039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexoelectric and piezoelectric effects in micro- and nanocellulose films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">P130 Intestinal ultrasound combined to fecal calprotectin is effective to predict endoscopic mucosal healing in ulcerative colitis: a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Yzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Trellu</w:t>
+                <w:t xml:space="preserve">E Meudjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Le Scornec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ana Villares</w:t>
+                <w:t xml:space="preserve">C Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Brazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121305⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (Supplement_1), pp.i294-i295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjac190.0260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196039v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P130 Intestinal ultrasound combined to fecal calprotectin is effective to predict endoscopic mucosal healing in ulcerative colitis: a cross-sectional study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized lytic polysaccharide monooxygenase action increases fiber accessibility and fibrillation by releasing tension stress in cellulose cotton fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Moreau</w:t>
+                <w:t xml:space="preserve">Maud Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Brazier</w:t>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Hautefeuille</w:t>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (Supplement_1), pp.i294-i295. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (7), pp.3246-3255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjac190.0260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.3c00303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161227v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulosic surfaces endowed with chemical reactivity by physical adsorption of functionalized polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bouchut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2585,103 +2585,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the control of reversibility for actuators based on cellulose nanofibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lopes da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 314, pp.120951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2709,789 +2709,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dextran-based polyelectrolyte multilayers: Effect of charge density on film build-up and morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bifunctionalization of Cellulose Fibers by One-Step Williamson’s Etherification to Obtain Modified Microfibrillated Cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Delvart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Moreau</w:t>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélina D’orlando</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Malika Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2021.112258⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (40), pp.13415-13423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c03754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531807v1</w:t>
+                <w:t xml:space="preserve">hal-04131353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dextrans and dextran derivatives as polyelectrolytes in layer-by-layer processing materials – A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dextran-based polyelectrolyte multilayers: Effect of charge density on film build-up and morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Delvart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina D’orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Delvart</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119700⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 210, pp.112258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2021.112258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03714966v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent growth of poly(amidoamine) dendrimer-like branched polymers at the reducing end of cellulose nanocrystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dextrans and dextran derivatives as polyelectrolytes in layer-by-layer processing materials – A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Delvart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Villares</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 279, pp.119008. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 293, pp.119700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.119008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04193854v1</w:t>
+                <w:t xml:space="preserve">hal-03714966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifunctionalization of Cellulose Fibers by One-Step Williamson’s Etherification to Obtain Modified Microfibrillated Cellulose</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Divergent growth of poly(amidoamine) dendrimer-like branched polymers at the reducing end of cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (40), pp.13415-13423. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 279, pp.119008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c03754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.119008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131353v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of arabinoxylan on the drying of cellulose nanocrystals suspension: From coffee ring to Maltese cross pattern and application to enzymatic detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Bioinspired Thermoresponsive Xyloglucan–Cellulose Nanocrystal Hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leray Nadege</w:t>
+                <w:t xml:space="preserve">Taylor Stimpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Durand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Antoine Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.11.032⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (2), pp.743-753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.0c01521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129157v1</w:t>
+                <w:t xml:space="preserve">hal-03134820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Thermoresponsive Xyloglucan–Cellulose Nanocrystal Hydrogels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Influence of arabinoxylan on the drying of cellulose nanocrystals suspension: From coffee ring to Maltese cross pattern and application to enzymatic detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gourlay</w:t>
+                <w:t xml:space="preserve">Leray Nadege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le-Gall</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (2), pp.743-753. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 587, pp.727-735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.0c01521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134820v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose Nanofibrils/Xyloglucan Bio-Based Aerogels with Shape Recovery</w:t>
               </w:r>
@@ -3503,77 +3503,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (1), pp.5. </w:t>
@@ -3624,64 +3624,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xyloglucan Structure Impacts the Mechanical Properties of Xyloglucan–Cellulose Nanocrystal Layered Films—A Buckling-Based Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor C Stimpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose M Moran-Mirabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3741,90 +3741,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric modification of cellulose nanocrystals with PAMAM dendrimers for the preparation of pH-responsive hairy surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 249, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3858,90 +3858,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption Behavior of Reducing End-Modified Cellulose Nanocrystals: A Kinetic Study Using Quartz Crystal Microbalance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (1), pp.29-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3969,814 +3969,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabinoxylan/Cellulose Nanocrystal Hydrogels with Tunable Mechanical Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainable Modification of Carboxymethyl Cellulose by Passerini Three-Component Reaction and Subsequent Adsorption onto Cellulosic Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Beury</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Asja Pettignano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Daunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b02080⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (17), pp.14685-14696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b02634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543071v1</w:t>
+                <w:t xml:space="preserve">hal-02331584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lytic polysaccharide monooxygenases (LPMOs) facilitate cellulose nanofibrils production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sustainable Modification of Carboxymethyl Cellulose by Passerini Three-Component Reaction and Subsequent Adsorption onto Cellulosic Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asja Pettignano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Daunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Gall</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13068-019-1501-0⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (17), pp.14685-14696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b02634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627420v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the carbohydrate-binding module on the activity of a fungal aa9 lytic polysaccharide monooxygenase on cellulosic substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lytic polysaccharide monooxygenases (LPMOs) facilitate cellulose nanofibrils production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Tapin-Lingua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amani Chalak</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sacha Grisel</w:t>
+                <w:t xml:space="preserve">Sophie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.1-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13068-019-1548-y⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-019-1501-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405808v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meaning of xylan acetylation on xylan-cellulose interactions: A quartz crystal microbalance with dissipation (QCM-D) and molecular dynamic study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arabinoxylan/Cellulose Nanocrystal Hydrogels with Tunable Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Beury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115315⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (41), pp.13427-13434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b02080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360093v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Modification of Carboxymethyl Cellulose by Passerini Three-Component Reaction and Subsequent Adsorption onto Cellulosic Substrates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Influence of the carbohydrate-binding module on the activity of a fungal aa9 lytic polysaccharide monooxygenase on cellulosic substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Chalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Charlot</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Haon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b02634⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-019-1548-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331584v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Modification of Carboxymethyl Cellulose by Passerini Three-Component Reaction and Subsequent Adsorption onto Cellulosic Substrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meaning of xylan acetylation on xylan-cellulose interactions: A quartz crystal microbalance with dissipation (QCM-D) and molecular dynamic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélie Daunay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
+                <w:t xml:space="preserve">Zahraa Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Charlot</w:t>
+                <w:t xml:space="preserve">Karim Mazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b02634⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 226, pp.115315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682910v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly promiscuous oxidases discovered in the bovine rumen microbiome</w:t>
               </w:r>
@@ -5024,2638 +5024,2621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Nanotube/Cellulose Nanocrystal Hybrid Conducting Thin Films</w:t>
+                <w:t xml:space="preserve">Nanoscience and nanotechnologies for biobased materials, packaging and food applications: New opportunities and concerns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Olivier</w:t>
+                <w:t xml:space="preserve">William Dudefoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bruno Mougel</w:t>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Bertoncini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Capron</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7569/JRM.2017.634168⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.107-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458493v1</w:t>
+                <w:t xml:space="preserve">hal-01837525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscience and nanotechnologies for biobased materials, packaging and food applications: New opportunities and concerns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Définition de zones à enjeu environnemental dans le bassin versant de la Lys (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Dudefoi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Villares</w:t>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Peyron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Moreau</w:t>
+                <w:t xml:space="preserve">E. Frot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46, pp.107-121. </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7-8, pp.29-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201807029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837525v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star-like Supramolecular Complexes of Reducing-End-Functionalized Cellulose Nanocrystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Carbon Nanotube/Cellulose Nanocrystal Hybrid Conducting Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bruno Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bertoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02559⟩</w:t>
+              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.237-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7569/JRM.2017.634168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626393v1</w:t>
+                <w:t xml:space="preserve">hal-02458493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Cellulose Nanocrystal/Ge-Imogolite Nanotube Multilayered Thin Films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Star-like Supramolecular Complexes of Reducing-End-Functionalized Cellulose Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (11), pp.3386-3394. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (11), pp.16203-16211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768724v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Young's Modulus and Film Architecture in Cellulose Nanofibril-Based Multilayered Thin Films</w:t>
+                <w:t xml:space="preserve">Elaboration of Cellulose Nanocrystal/Ge-Imogolite Nanotube Multilayered Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firas Azzam</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Cyprien Mauroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bertoncini</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 33 (17), pp.4138-4145. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00049⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 34 (11), pp.3386-3394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602558v1</w:t>
+                <w:t xml:space="preserve">hal-01768724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of xyloglucan molar mass on its assembly onto the cellulose surface and its enzymatic susceptibility</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Relationship between Young's Modulus and Film Architecture in Cellulose Nanofibril-Based Multilayered Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bertoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (17), pp.4138-4145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.10.072⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01606057v1</w:t>
+                <w:t xml:space="preserve">hal-01602558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lytic polysaccharide monooxygenases disrupt the cellulose fibers structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Effect of xyloglucan molar mass on its assembly onto the cellulose surface and its enzymatic susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep40262⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.1105-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.10.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595678v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysaccharide coating on environmental collectors affects the affinity and deposition of nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuliya Dzumedzey</w:t>
+                <w:t xml:space="preserve">Lytic polysaccharide monooxygenases disrupt the cellulose fibers structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Labille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Celine Moreau</w:t>
+                <w:t xml:space="preserve">Chloé Bennati-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Santaella</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sonia Garajova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoImpact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.impact.2016.12.004⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep40262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765449v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning supramolecular interactions of cellulose nanocrystals to design innovative functional materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Polysaccharide coating on environmental collectors affects the affinity and deposition of nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Dzumedzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Santaella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NanoImpact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.83-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.impact.2016.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.02.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01606350v1</w:t>
+                <w:t xml:space="preserve">hal-01765449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic aspects of the adsorption of xyloglucan onto cellulose nanocrystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Tuning supramolecular interactions of cellulose nanocrystals to design innovative functional materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5sm01413a⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.96-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637726v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cellulose nanocrystals concentration and ionic strength on the elaboration of cellulose nanocrystals-xyloglucan multilayered thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Kinetic aspects of the adsorption of xyloglucan onto cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (32), pp.6472 - 6481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5sm01413a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.08.048⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02632357v1</w:t>
+                <w:t xml:space="preserve">hal-02637726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Modification of Structure and Properties of Cellulose Nanofibril-Based Multilayered Thin Films Induced by Postassembly Acid Treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Influence of cellulose nanocrystals concentration and ionic strength on the elaboration of cellulose nanocrystals-xyloglucan multilayered thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herve Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00211⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 460, pp.214 - 220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.08.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01725624v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring architecture of xyloglucan cellulose nanocrystal complexes through enzyme susceptibility at different adsorption regimes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">Reversible Modification of Structure and Properties of Cellulose Nanofibril-Based Multilayered Thin Films Induced by Postassembly Acid Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
+                <w:t xml:space="preserve">Alain Menelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (2), pp.589-596. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (9), pp.2800 - 2807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm5016317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634529v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitin Nanocrystal-Xyloglucan Multilayer Thin Films</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring architecture of xyloglucan cellulose nanocrystal complexes through enzyme susceptibility at different adsorption regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 15 (1), pp.188 - 194. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm401474c⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 16 (2), pp.589-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm5016317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633037v1</w:t>
+                <w:t xml:space="preserve">hal-02634529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose nanofibril-based multilayered thin films: effect of ionic strength on porosity, swelling, and optical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Chitin Nanocrystal-Xyloglucan Multilayer Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la501408r⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.188 - 194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm401474c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640220v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ionic strength on chitin nanocrystal-xyloglucan multilayer film growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Cellulose nanofibril-based multilayered thin films: effect of ionic strength on porosity, swelling, and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Menelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bip.22476⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (27), pp.8091 - 8100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la501408r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02636641v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of multilayered thin films based on cellulose nanocrystals and cationic xylans: application to xylanase activity detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Impact of ionic strength on chitin nanocrystal-xyloglucan multilayer film growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biopolymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101 (9), pp.924-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bip.22476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/hf-2012-0176⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02646784v1</w:t>
+                <w:t xml:space="preserve">hal-02636641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state 31P NMR, a relevant method to evaluate the distribution of phosphates in semi-hard cheeses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Buchin</w:t>
+                <w:t xml:space="preserve">Elaboration of multilayered thin films based on cellulose nanocrystals and cationic xylans: application to xylanase activity detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Beury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+                <w:t xml:space="preserve">Katrin Schwikal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Mietton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+                <w:t xml:space="preserve">Heiko T. Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12161-013-9571-2⟩</w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (5), pp.579 - 586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hf-2012-0176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879059v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State 31P NMR, a Relevant Method to Evaluate the Distribution of Phosphates in Semi-hard Cheeses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Solid-state 31P NMR, a relevant method to evaluate the distribution of phosphates in semi-hard cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallory Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mietton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Guichard</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Analytical Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (6), pp.1544-1550. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12161-013-9571-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12161-013-9571-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02598498v1</w:t>
+                <w:t xml:space="preserve">hal-00879059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xyloglucan−cellulose nanocrystal multilayered films: effect of film architecture on enzymatic hydrolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-State 31P NMR, a Relevant Method to Evaluate the Distribution of Phosphates in Semi-hard Cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.V. Cerclier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">Bernard Mietton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm400967e⟩</w:t>
+              <w:t xml:space="preserve">Food Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (6), pp.1544-1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12161-013-9571-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903484v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xyloglucan-Cellulose Nanocrystal Multilayered Films: Effect of Film Architecture on Enzymatic Hydrolysis</w:t>
               </w:r>
@@ -7667,2044 +7650,2178 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (10), pp.3599 - 3609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bm400967e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose Nanocrystal-Assisted Dispersion of Luminescent Single-Walled Carbon Nanotubes for Layer-by-Layer Assembled Hybrid Thin Films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chauvet</w:t>
+                <w:t xml:space="preserve">Xyloglucan−cellulose nanocrystal multilayered films: effect of film architecture on enzymatic hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.V. Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyomard-Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la302077a⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (10), pp.3599-3609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm400967e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647662v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterning surface by site selective capture of biopolymer hydrogel beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Guyomard-Lack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 94, pp.369-373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2012.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coloured Semi-reflective Thin Films for Biomass-hydrolyzing Enzyme Detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Cellulose Nanocrystal-Assisted Dispersion of Luminescent Single-Walled Carbon Nanotubes for Layer-by-Layer Assembled Hybrid Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadège Beury</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bertoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201101971⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (34), pp.12463 - 12471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la302077a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02652638v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-Selective Surface Modification Using Enzymatic Soft Lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Guyomard-Lack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (12), pp.7629-7634. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la2007843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of aroma compound diffusion in model food systems: comparison of macroscopic and microscopic methodologies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Coloured Semi-reflective Thin Films for Biomass-hydrolyzing Enzyme Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Beury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 100 (3), pp.557-566. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (33), pp.3791 - +. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.201101971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195443v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and mobility of phosphates and sodium ions in cheese by solid-state 31P and double-quantum filtered 23Na NMR spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration of spin-coated cellulose-xyloglucan multilayered thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.2576⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (22), pp.17248-17255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la102614b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667795v1</w:t>
+                <w:t xml:space="preserve">hal-02664435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between aroma compounds and beta-lactoglobulin in the heat-induced molten globule state</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Impact of the composition of polysaccharide composite gels on small molecules diffusion: A rheological and NMR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.09.041⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (1), pp.364-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454134v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of spin-coated cellulose-xyloglucan multilayered thin films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Determination of aroma compound diffusion in model food systems: comparison of macroscopic and microscopic methodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Déléris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 26 (22), pp.17248-17255. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 100 (3), pp.557-566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la102614b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664435v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the composition of polysaccharide composite gels on small molecules diffusion: A rheological and NMR study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Moreau</w:t>
+                <w:t xml:space="preserve">Distribution and mobility of phosphates and sodium ions in cheese by solid-state 31P and double-quantum filtered 23Na NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cayot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 43 (1), pp.364-368. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (4), pp.297 - 303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.10.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrc.2576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850784v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of salt content on the structure of iota-carrageenan systems: Na-23 DQF NMR and rheological studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between aroma compounds and beta-lactoglobulin in the heat-induced molten globule state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mouaddab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+                <w:t xml:space="preserve">Laurette Tavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunice C.Y. Li-Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.2389⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 119 (4), pp.1550-1556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.09.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668436v1</w:t>
+                <w:t xml:space="preserve">hal-01454134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between beta-lactoglobulin and aroma compounds: Different binding behaviors as a function of ligand structure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">The effect of salt content on the structure of iota-carrageenan systems: Na-23 DQF NMR and rheological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mouaddab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (4), pp.307-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.2389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf801841u⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01413538v1</w:t>
+                <w:t xml:space="preserve">hal-02668436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Ingredients on the Self-Diffusion of Aroma Compounds in a Model Fruit Preparation: An Nuclear Magnetic Resonance−Diffusion-Ordered Spectroscopy Investigation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Interactions between beta-lactoglobulin and aroma compounds: Different binding behaviors as a function of ligand structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Tavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 54 (3), pp.665-671. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf052088b⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 56 (21), pp.10208-10217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf801841u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02507711v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neocembrene A, a major component of the trail-following pheromone in the genus Prorhinotermes (Insecta, Isoptera, Rhinotermitidae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Influence of Ingredients on the Self-Diffusion of Aroma Compounds in a Model Fruit Preparation: An Nuclear Magnetic Resonance−Diffusion-Ordered Spectroscopy Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doublier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (3), pp.665-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf052088b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00049-005-0285-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677445v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Neocembrene A, a major component of the trail-following pheromone in the genus Prorhinotermes (Insecta, Isoptera, Rhinotermitidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sillam-Dussès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Semon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Valterova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Sobotnìk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00049-005-0285-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">beta-Dystroglycan can be revealed in microsomes from mdx mouse muscle by detergent treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cluchague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 572 (1-3), pp.216-220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.febslet.2004.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00108426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9714,371 +9831,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophobic interactions between aroma compounds and beta-Lactoglobulin using NMR and a fluorescent probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Tavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunice Li-Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expression of Multidisciplinary Flavour Science. Proceedings of the 12th Weurman Symposium. Interlaken, Switzerland, 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zurich University of Applied Sciences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 978-3-905745-19-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of sodium ions in cheeses by 23Na NMR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallory Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic resonance in food science: challenges in a changing world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Royal Society of Chemistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 978-0-85404-117-6 (print) 978-1-84755-949-4 (online). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781847559494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of NMR spectroscopy to flavour release and perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Tavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reports on NMR spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 64, Elsevier, 2008, Annual Reports on NMR Spectroscopy, 978-0-12-374337-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0066-4103(08)00006-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10088,515 +10205,515 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical detection method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Senez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vlandas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US11635372 (B2) 2023-04-25. 2023, N° de priorité : FR20170054926 20170602 - N° de demande : US201816618605 20180601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Detection Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Senez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vlandas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US20200182787A1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et système pour détecter une activité catalytique d'au moins un composé d'intérêt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moya-Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2020128366A1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détection optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Veronese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Senez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vlandas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 17 54926. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId343"/>
+      <w:footerReference w:type="default" r:id="rId349"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10664,51 +10781,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6349101D"/>
+    <w:nsid w:val="43E76C96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10895,51 +11012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2465-6309" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586517v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bezbiz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yassine Boussif" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Errahali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Latifi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Belachemi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c06607" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462617v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor Antoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111769" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536328v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopes da Costa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou-Sarkis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00894h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05499916v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Jose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124667" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Leray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06379-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chaab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Aitbella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06652-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175773v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-024-00596-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouillon Charlie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucat Lo&#239;c" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Maana Sana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-024-06178-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500803v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastjen Schoenaers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Kyung Lee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gonneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Faucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Levasseur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01637-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Grellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;guy Berrin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.133429" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rangel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10050334" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323891v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npprj-2024-0016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussif Ahmed Yassine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122504" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572745v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05230-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313701v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chemin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00303" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196039v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Trellu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121305" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04161227v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Yzet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meudjo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brazier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hautefeuille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjac190.0260" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouchut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lecourt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit-Conil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05283-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193857v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120951" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531807v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Delvart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2021.112258" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119700" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193854v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.119008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131353v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Talantikite" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03754" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129157v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leray Nadege" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.11.032" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134820v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Stimpson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourlay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le-Gall" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c01521" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150336v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mandin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Moreau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels7010005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165688v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor C Stimpson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Moran-Mirabal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily D Cranston" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c01031" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942064v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116779" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942059v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2020.07850" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02543071v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Beury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02080" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tapin-Lingua" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimbert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1501-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405808v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Chalak" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares Garicochea" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1548-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360093v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Jaafar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissi&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115315" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331584v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Pettignano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Daunay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Charlot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b02634" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682910v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886471v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ufart&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cecchini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Rizzo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00861" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188478v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couturier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladeveze" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ciano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2558" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458493v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Olivier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bruno Mougel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bertoncini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634168" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837525v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dudefoi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626393v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02559" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768724v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mauroy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00091" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602558v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Azzam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00049" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606057v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.072" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595678v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bennati-Granier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garajova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40262" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765449v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Dzumedzey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2016.12.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606350v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.028" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637726v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Dammak" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01413a" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632357v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.08.048" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V9ML621-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725624v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00211" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634529v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5016317" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633037v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm401474c" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640220v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501408r" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636641v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22476" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BD752407D33BF376AC8B2CE844C6093A9EF175A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646784v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schwikal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko T. Winter" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2012-0176" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879059v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Gobet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mietton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-013-9571-2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598498v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903484v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Cerclier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyomard-Lack" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400967e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648163v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lack" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647662v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chauvet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302077a" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354137v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marquis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiping Fang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2012.01.024" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8TG0MRV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652638v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201101971" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BC9LWB31-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354145v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2007843" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195443v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.05.006" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGF7MTRN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667795v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2576" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/312991E07A29501F711B7ECAE1BCC5849EF8BC3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454134v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tavel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice C.Y. Li-Chan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.09.041" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V4DKNM6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664435v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la102614b" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850784v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.10.017" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQS5HFJX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668436v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouaddab" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2389" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C940A7DDEC6FC2A0835004966C17EA47418257B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413538v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf801841u" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507711v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doublier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf052088b" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RSVZJXR1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677445v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sillam-Duss&#232;s" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Valterova" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sobotn&#236;k" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-005-0285-9" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9VXV164-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108426v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluchague" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rocher" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Leray" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2004.07.032" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822638v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Li-Chan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/jf902402s" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822892v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rsc.org/shop/books/2009/9780854041176.asp" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847559494" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823624v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0066-4103(08)00006-9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540652v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vlandas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lamant" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409218v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamant" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962036v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moya-Leclair" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607523v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2465-6309" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05499916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Jose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guiffard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124667" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bezbiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yassine Boussif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Errahali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Latifi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Belachemi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c06607" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462617v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111769" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopes da Costa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou-Sarkis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00894h" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175765v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chaab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Aitbella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06652-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Leray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06379-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175773v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-024-00596-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323891v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npprj-2024-0016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rangel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10050334" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743294v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouillon Charlie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucat Lo&#239;c" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Maana Sana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-024-06178-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500803v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastjen Schoenaers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Kyung Lee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gonneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Faucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Levasseur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01637-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Grellier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;guy Berrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.133429" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussif Ahmed Yassine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122504" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572745v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05230-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196039v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Trellu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121305" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04161227v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Yzet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Meudjo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brazier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hautefeuille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjac190.0260" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313701v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chemin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00303" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouchut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lecourt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit-Conil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05283-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193857v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120951" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131353v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Talantikite" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03754" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Delvart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2021.112258" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714966v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119700" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193854v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.119008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134820v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Stimpson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourlay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le-Gall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c01521" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129157v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leray Nadege" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.11.032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150336v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mandin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Moreau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels7010005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165688v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor C Stimpson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Moran-Mirabal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily D Cranston" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c01031" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942064v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116779" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942059v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2020.07850" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asja Pettignano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Daunay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Charlot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b02634" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682910v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627420v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tapin-Lingua" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimbert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1501-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02543071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Beury" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02080" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405808v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Chalak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares Garicochea" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1548-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360093v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Jaafar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissi&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115315" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886471v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ufart&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cecchini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Rizzo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00861" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188478v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couturier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladeveze" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ciano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2558" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837525v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dudefoi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063251v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arondel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201807029" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458493v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Olivier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bruno Mougel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bertoncini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634168" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626393v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02559" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768724v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mauroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00091" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602558v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Azzam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00049" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606057v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.10.072" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595678v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bennati-Granier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garajova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40262" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765449v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Dzumedzey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2016.12.004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606350v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.028" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637726v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Dammak" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01413a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632357v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.08.048" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V9ML621-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725624v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menelle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00211" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634529v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5016317" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633037v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm401474c" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640220v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501408r" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636641v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22476" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BD752407D33BF376AC8B2CE844C6093A9EF175A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646784v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schwikal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko T. Winter" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2012-0176" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879059v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Gobet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mietton" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-013-9571-2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598498v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648163v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lack" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400967e" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903484v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Cerclier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyomard-Lack" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354137v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marquis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiping Fang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2012.01.024" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8TG0MRV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647662v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chauvet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302077a" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354145v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2007843" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652638v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201101971" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BC9LWB31-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664435v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la102614b" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850784v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.10.017" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQS5HFJX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195443v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.05.006" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGF7MTRN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667795v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2576" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/312991E07A29501F711B7ECAE1BCC5849EF8BC3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454134v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tavel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice C.Y. Li-Chan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.09.041" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V4DKNM6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668436v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouaddab" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2389" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C940A7DDEC6FC2A0835004966C17EA47418257B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413538v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf801841u" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507711v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doublier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf052088b" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RSVZJXR1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677445v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sillam-Duss&#232;s" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Valterova" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sobotn&#236;k" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-005-0285-9" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9VXV164-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108426v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluchague" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rocher" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Leray" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2004.07.032" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822638v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Li-Chan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/jf902402s" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822892v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rsc.org/shop/books/2009/9780854041176.asp" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847559494" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823624v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0066-4103(08)00006-9" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540652v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vlandas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lamant" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409218v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962036v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moya-Leclair" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607523v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamant" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>