--- v0 (2026-03-29)
+++ v1 (2026-05-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline Mounole </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférences. Université de Pau et des Pays de l'Adour, Iker-UMR 5478.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">celine-mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6489-1282</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">170475220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Spécialités de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Histoire de la langue basque•	Philologie et édition de textes•	Linguistique basque•	Linguistique historique•	Contact des langues</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche en cours:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre: Les correspondances entre les ports basques et la Nouvelle France d'après les saisies anglaises sous le règne de Louis XVFinancement: Région Nouvelle AquitaineDirecteurs: P. Chareyre & C. MounoleDurée: 2021-2024</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue basque face au défi du langage inclusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre grammatical dans les langues romanes et non romanes : effets et controverse du dédoublement du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Sud, Dec 2021, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The history of the Basque pronoun zuek ‘you.all’ in relation to similar Romance developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julen Manterola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio J. I. Hualde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Historical Linguistics 26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From distal demonstrative to resultative marker (through definite article): evidence from Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julen Manterola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Historical Linguistics 26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborating a Historical Corpus of Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Estarrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izaskun Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Rikardo, R. Etxepare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ander Sarasola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICOV - Historical Corpora and Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cagliari, Apr 2019, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanes Etxeberri Ziburukoa berrirakurriz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Arcocha-Scarcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New methods and trends in (basque) linguistics of the fontes linguae vasconum 50 years commemoration conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fontes Linguae Vasconum (FLV), Nafarroako Unibertsitate Publikoa (UPNA), Mar 2019, Pampelune, Espainia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Techniques for Normalization and Analysis of Basque Historical Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Estarrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izaskun Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Rikardo, R. Etxepare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ander Sarasola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICOV - Historical Corpora and Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cagliari, Apr 2019, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The psychological verbs of Basque in typological and diachronic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52th annual meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentu egitura euskararen diakronian [Notes sur l’évolution la structure argumentale en Basque]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fontes Linguae Vasconum 50 años : Nuevos métodos y tendencias en la lingüística vasca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Pampelune, Espainia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argument structure and alignment in the diachrony of Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The shaping of transitivity and argument structure : theoretical and empirical perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euskara arkaikotik euskara zaharrera berrikuntzen xendran [Quels changements linguistiques entre basque archaïque (1400-1600) et le basque ancien (1600-1745)?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque du projet Monumenta Linguae Vasconum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Vitoria-Gasteiz, Espainia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazarragaren gramatika [La grammaire de Lazarraga]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque du projet Monumenta Linguae Vasconum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Vitoria-Gasteiz, Espainia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparition de la racine verbale et généralisation de l'emploi du participe : le cas de l'ancienne périphrase de perfectif en diachronie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aldaketak, aldaerak, bariazioak euskaran eta euskal testugintzan - Changements, variations et variantes dans la langue et les textes basques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Bayonne, France. pp.277-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">artxibo-00823599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment variations in the diachrony of Basque: The case of periphrastic constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.108-141. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jhl.21037.mou⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eskualduna astekariaren grafiaz eta kolaboratzaileez: Manex Hiriart Urrutik Anton Abadiari igorri gutunaren lekukotasuna (1894-06-17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASJU (Donostia) Anuario del Seminario de Filología Vasca "Julio de Urquijo" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1-2), pp.723-738. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1387/asju.25924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of the Basque Interpretation Hypothesis of the inscription contained in the Irulegi Hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julen Manterola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fontes Linguae Vasconum : Studia et documenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 136, pp.583-595. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35462/flv136.9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des périphrases surcomposées dans les textes anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lapurdum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.133-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desarrollo diacrónico de la perífrasis imperfectiva vasca: realinación y reorganización del presente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlingüística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XIX, pp.515-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparition de la racine verbale et généralisation de l’emploi du participe : le cas de l’ancienne périphrase de perfectif en diachronie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lapurdum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.277-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintaxi diakronikoa eta aditz multzoaren garapena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASJU (Donostia) Anuario del Seminario de Filología Vasca "Julio de Urquijo" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, LI, pp.585-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">artxibo-00359975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditzaren mailegaketa euskararen diakronian: prozesu morfonologiko eta sintaktikoak [Emprunts verbaux du basque : processus morpho-phonologiques et syntaxiques]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Oihenart. Cuadernos de Lengua y Literatura" Eusko Ikaskuntza Donostia (Spain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.415-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESARROLLO DIACRÓNICO DE LA PERÍFRASIS IMPERFECTIVA VASCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlingüística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, in press, 9pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">artxibo-00359973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perifrasi zaharra mendebalde eta erdialdeko hizkeretan: azterketa kuantifikatiboa eta proposamen berria [La périphrase ancienne dans les parlers occidentaux et centraux : étude quantificative et nouvelles perspectives]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASJU (Donostia) Anuario del Seminario de Filología Vasca "Julio de Urquijo" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, XLI-1, pp.67-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zubererazko herskarien azterketa akustikoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASJU (Donostia) Anuario del Seminario de Filología Vasca "Julio de Urquijo" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">artxibo-00359971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques remarques à propos de l'histoire des périphrases basques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASJU (Donostia) Anuario del Seminario de Filología Vasca "Julio de Urquijo" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XL: 1-2, pp.723-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">artxibo-00825397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zubererazko herskarien azterketa akustikoa [Etude acoustique des occlusives aspirées du basque souletin]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASJU (Donostia) Anuario del Seminario de Filología Vasca "Julio de Urquijo" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, XXXVIII / 1, pp.207-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lettres du navire Le Dauphin : un séisme pour l’histoire de l’écrit basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Talec; Charles Videgain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires, lettres et papiers du Dauphin : Bayonne, Louisbourg, Londres, 1757</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Geste, pp.147‑168, 2024, Presses universitaires de Nouvelle-Aquitaine, 979-10-353-2341-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adizki jokatuak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Euskaltzaindia Gramatika Batzordea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euskararen gramatika = Grammaire du basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euskaltzaindia = Académie de la langue basque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1005-1067, 2021, 9788412298888</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adizki jokatugabeak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Euskaltzaindia Gramatika Batzordea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euskararen gramatika = Grammaire du basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euskaltzaindia = Académie de la langue basque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.977-1004, 2021, 978-84-122889-9-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazarraga eskuizkribuaren gramatika [Description linguistique du manuscrit Lazarraga]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Bilbao; R. Gómez; J. Lakarra; J. Manterola; C. Mounole &amp; B. Urgell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lazarraga eskuizkribuaren edizioa eta azterketa [Le manuscrit Lazarraga : édition philologique et étude des textes]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol.1, Universidad del País Vasco = Euskal Herriko Unibertsitatea (UPV/EHU), pp.67-234, 2020, ISBN : 978-84-1319-163-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verbes psychologiques du basque : typologie et diachronie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ekaitz Santazilia; Dorota Krajewska; Eneko Zuloaga San Román; Borja Ariztimuño López. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fontes Linguae Vasconum 50 urte: Ekarpen berriak euskararen ikerketari = Nuevas aportaciones al estudio de la lengua vasca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gobierno de Navarra, pp.177-193, 2020, 978-84-235-3561-3. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35462/fontes50urte.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tense, Aspect and mood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Hualde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ane Berro Urrizelki; Beatriz Fernández; Jon Ortiz de Urbina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basque and Romance: Aligning Grammars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Brill, pp.59-81, 2019, Grammars and language sketches of the world's languages, 978-90-04-39538-1. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004395398_004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euskara Zahar eta Klasikoa (1600-1745) [Le basque ancien et classique 1600-1745]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Gómez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gorrochategui Churruca, Joaquín; Igartua, Iván; Lakarra, Joseba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euskararen historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eusko Jaurlaritza Argitalpen Zerbitzu Nagusia = Servicio Central de Publicaciones del Gobierno Vasco, pp.474--541, 2018, 978-84-457-3433-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euskara Arkaikoa 1400-1600 [Le basque archaïque 1400-1600]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseba Lakarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gorrochategui Churruca, Joaquín; Igartua, Iván; Lakarra, Joseba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euskararen historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eusko Jaurlaritza Argitalpen Zerbitzu Nagusia = Servicio Central de Publicaciones del Gobierno Vasco, pp.352--468, 2018, 978-84-457-3433-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El euskera arcaico (1400-1600)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseba Lakarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gorrochategui Churruca, Joaquín; Igartua, Iván; Lakarra, Joseba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euskararen historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eusko Jaurlaritza Argitalpen Zerbitzu Nagusia = Servicio Central de Publicaciones del Gobierno Vasco, pp.376--508, 2018, 978-84-457-3434-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euskera antiguo y clásico (1600-1745)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Gómez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gorrochategui Churruca, Joaquín; Igartua, Iván; Lakarra, Joseba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euskararen historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eusko Jaurlaritza Argitalpen Zerbitzu Nagusia = Servicio Central de Publicaciones del Gobierno Vasco, pp.514--592, 2018, : 978-84-457-3434-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Canonical Valency Patterns in Basque, Variation and Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hellan, Lars; Malchukov, Andrej; Cennamo, Michela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrastive Studies in Verbal Valency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 237, John Benjamins Publishing Company, 2017, Linguistik Aktuell/Linguistics Today, 978-90-272-5720-8 978-90-272-6609-5. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.237.05mou⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datibo-komunztaduraz eta laguntzaile hirupertsonalen sorreraz [A propos de l’accord datif et de la création des auxiliaires tripersonnels]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Fernández &amp; P. Salaburu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibon Sarasola, Gorazarre. Homenatge, Homenaje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPV-EHU, pp.473-490, 2015, ISBN: 978-84-9082-097-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of transitive verbs in Basque and emergence of dative-marked patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Authier &amp; K. Haude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergativity, valency and voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouton de Gruyter, pp.355-379, 2012, ISBN: 978-3-11-022772-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animacy and spatial cases : typological tendencies and the case of Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Kittila, K. Västi &amp; J. Ylikoski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case, animacy and semantic roles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (Typological Studies in Language), John Benjamins, pp.157-182, 2011, ISBN: 978-90-272-0680-0. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/tsl.99.06cre⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alineazio aldaketak euskararen diakronian [Changements d’alignement en diachronie du basque]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Fernández, P. Albizu, R. Etxepare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euskara eta euskarak : aldakortasun sintaktikoa aztergai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Suppléments de l’Anuario del Seminario de Filología Vasca « Julio de Urquijo » LII., pp.151-169, 2010, ISBN: 978-84-9860-397-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintaxi diakronikoa eta aditz multzoaren garapena: inperfektibozko perifrasiaren sorreraz [Syntaxe diachronique et évolution du verbe basque : quelques remarques à propos de la périphrase d’imperfectif]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">X. Artiagoitia &amp; J. A. Lakarra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gramatika jaietan Patxi Goenagaren omenez.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Suppléments de l’Anuario del Seminario de Filología Vasca « Julio de Urquijo » LI., pp.585-604, 2008, ISBN: 978-84-9860-085-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques remarques à propos de l’histoire des périphrases basques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. A. Lakarra &amp; J.I. Hualde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Basque and Historical Linguistics in Memory of Larry Trask.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Suppléments de l’Anuario del Seminario de Filología Vasca « Julio de Urquijo » XL: 1-2, pp.723-738, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iparrorratza : kalko eta huts ohikoenen saihesteko bidea (‘La boussole: le compagnon de route pour éviter les calques et les fautes les plus fréquents')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Mounole Hiriart-Urruti. Universidad del País Vasco = Euskal Herriko Unibertsitatea (UPV/EHU), pp.174, 2024, 978-84-9082-818-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazarraga eskuizkribuaren edizioa eta azterketa [Le manuscrit Lazarraga : édition philologique et étude des textes].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gidor Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseba Andoni Lakarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julen Manterola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad del País Vasco = Euskal Herriko Unibertsitatea (UPV/EHU), vol.1 &amp; vol.2, 2020, ISBN : 978-84-1319-163-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe basque ancien : étude philologique et diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Euskal Herriko Unibertsitatea = Universidad del País Vasco, 48, 2018, Anuario del Seminario de Filología Vasca "Julio de Urquijo", 978-84-9082-875-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableau Analytique et Grammatical de la langue basque (1858): Azterketa eta edizioa [‘Tableau Analytique et Grammatical de la langue basque (1858) : édition et analyse’].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suppléments de l’Anuario del Seminario de Filología Vasca "Julio de Urquijo" XXXVII-2. Diputación Foral de Gipuzkoa-Universidad del País Vasco., 383p., 2003, 0582-6152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline Mounole </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférences. Université de Pau et des Pays de l'Adour, Iker-UMR 5478.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">celine-mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6489-1282</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">170475220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Spécialités de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Histoire de la langue basque•	Philologie et édition de textes•	Linguistique basque•	Linguistique historique•	Contact des langues</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche en cours:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre: Les correspondances entre les ports basques et la Nouvelle France d'après les saisies anglaises sous le règne de Louis XVFinancement: Région Nouvelle AquitaineDirecteurs: P. Chareyre & C. MounoleDurée: 2021-2024</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue basque face au défi du langage inclusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre grammatical dans les langues romanes et non romanes : effets et controverse du dédoublement du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Sud, Dec 2021, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The history of the Basque pronoun zuek ‘you.all’ in relation to similar Romance developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julen Manterola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio J. I. Hualde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Historical Linguistics 26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From distal demonstrative to resultative marker (through definite article): evidence from Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julen Manterola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Historical Linguistics 26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborating a Historical Corpus of Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Estarrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izaskun Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Rikardo, R. Etxepare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ander Sarasola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICOV - Historical Corpora and Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cagliari, Apr 2019, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanes Etxeberri Ziburukoa berrirakurriz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Arcocha-Scarcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New methods and trends in (basque) linguistics of the fontes linguae vasconum 50 years commemoration conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fontes Linguae Vasconum (FLV), Nafarroako Unibertsitate Publikoa (UPNA), Mar 2019, Pampelune, Espainia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Techniques for Normalization and Analysis of Basque Historical Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Estarrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izaskun Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Rikardo, R. Etxepare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ander Sarasola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICOV - Historical Corpora and Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cagliari, Apr 2019, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The psychological verbs of Basque in typological and diachronic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52th annual meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentu egitura euskararen diakronian [Notes sur l’évolution la structure argumentale en Basque]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fontes Linguae Vasconum 50 años : Nuevos métodos y tendencias en la lingüística vasca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Pampelune, Espainia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argument structure and alignment in the diachrony of Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The shaping of transitivity and argument structure : theoretical and empirical perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euskara arkaikotik euskara zaharrera berrikuntzen xendran [Quels changements linguistiques entre basque archaïque (1400-1600) et le basque ancien (1600-1745)?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque du projet Monumenta Linguae Vasconum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Vitoria-Gasteiz, Espainia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazarragaren gramatika [La grammaire de Lazarraga]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque du projet Monumenta Linguae Vasconum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Vitoria-Gasteiz, Espainia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparition de la racine verbale et généralisation de l'emploi du participe : le cas de l'ancienne périphrase de perfectif en diachronie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aldaketak, aldaerak, bariazioak euskaran eta euskal testugintzan - Changements, variations et variantes dans la langue et les textes basques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Bayonne, France. pp.277-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">artxibo-00823599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment variations in the diachrony of Basque: The case of periphrastic constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.108-141. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jhl.21037.mou⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of the Basque Interpretation Hypothesis of the inscription contained in the Irulegi Hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julen Manterola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fontes Linguae Vasconum : Studia et documenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 136, pp.583-595. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35462/flv136.9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eskualduna astekariaren grafiaz eta kolaboratzaileez: Manex Hiriart Urrutik Anton Abadiari igorri gutunaren lekukotasuna (1894-06-17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASJU (Donostia) Anuario del Seminario de Filología Vasca "Julio de Urquijo" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1-2), pp.723-738. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1387/asju.25924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des périphrases surcomposées dans les textes anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lapurdum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.133-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desarrollo diacrónico de la perífrasis imperfectiva vasca: realinación y reorganización del presente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlingüística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XIX, pp.515-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparition de la racine verbale et généralisation de l’emploi du participe : le cas de l’ancienne périphrase de perfectif en diachronie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lapurdum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.277-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintaxi diakronikoa eta aditz multzoaren garapena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASJU (Donostia) Anuario del Seminario de Filología Vasca "Julio de Urquijo" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, LI, pp.585-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">artxibo-00359975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditzaren mailegaketa euskararen diakronian: prozesu morfonologiko eta sintaktikoak [Emprunts verbaux du basque : processus morpho-phonologiques et syntaxiques]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Oihenart. Cuadernos de Lengua y Literatura" Eusko Ikaskuntza Donostia (Spain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.415-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESARROLLO DIACRÓNICO DE LA PERÍFRASIS IMPERFECTIVA VASCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlingüística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, in press, 9pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">artxibo-00359973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perifrasi zaharra mendebalde eta erdialdeko hizkeretan: azterketa kuantifikatiboa eta proposamen berria [La périphrase ancienne dans les parlers occidentaux et centraux : étude quantificative et nouvelles perspectives]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASJU (Donostia) Anuario del Seminario de Filología Vasca "Julio de Urquijo" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, XLI-1, pp.67-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zubererazko herskarien azterketa akustikoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASJU (Donostia) Anuario del Seminario de Filología Vasca "Julio de Urquijo" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">artxibo-00359971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques remarques à propos de l'histoire des périphrases basques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASJU (Donostia) Anuario del Seminario de Filología Vasca "Julio de Urquijo" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XL: 1-2, pp.723-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">artxibo-00825397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zubererazko herskarien azterketa akustikoa [Etude acoustique des occlusives aspirées du basque souletin]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASJU (Donostia) Anuario del Seminario de Filología Vasca "Julio de Urquijo" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, XXXVIII / 1, pp.207-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lettres du navire Le Dauphin : un séisme pour l’histoire de l’écrit basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Talec; Charles Videgain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires, lettres et papiers du Dauphin : Bayonne, Louisbourg, Londres, 1757</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Geste, pp.147‑168, 2024, Presses universitaires de Nouvelle-Aquitaine, 979-10-353-2341-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adizki jokatuak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Euskaltzaindia Gramatika Batzordea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euskararen gramatika = Grammaire du basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euskaltzaindia = Académie de la langue basque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1005-1067, 2021, 9788412298888</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adizki jokatugabeak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Euskaltzaindia Gramatika Batzordea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euskararen gramatika = Grammaire du basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euskaltzaindia = Académie de la langue basque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.977-1004, 2021, 978-84-122889-9-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazarraga eskuizkribuaren gramatika [Description linguistique du manuscrit Lazarraga]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Bilbao; R. Gómez; J. Lakarra; J. Manterola; C. Mounole &amp; B. Urgell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lazarraga eskuizkribuaren edizioa eta azterketa [Le manuscrit Lazarraga : édition philologique et étude des textes]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol.1, Universidad del País Vasco = Euskal Herriko Unibertsitatea (UPV/EHU), pp.67-234, 2020, ISBN : 978-84-1319-163-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verbes psychologiques du basque : typologie et diachronie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ekaitz Santazilia; Dorota Krajewska; Eneko Zuloaga San Román; Borja Ariztimuño López. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fontes Linguae Vasconum 50 urte: Ekarpen berriak euskararen ikerketari = Nuevas aportaciones al estudio de la lengua vasca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gobierno de Navarra, pp.177-193, 2020, 978-84-235-3561-3. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35462/fontes50urte.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tense, Aspect and mood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Hualde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ane Berro Urrizelki; Beatriz Fernández; Jon Ortiz de Urbina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basque and Romance: Aligning Grammars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Brill, pp.59-81, 2019, Grammars and language sketches of the world's languages, 978-90-04-39538-1. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004395398_004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euskara Zahar eta Klasikoa (1600-1745) [Le basque ancien et classique 1600-1745]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Gómez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gorrochategui Churruca, Joaquín; Igartua, Iván; Lakarra, Joseba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euskararen historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eusko Jaurlaritza Argitalpen Zerbitzu Nagusia = Servicio Central de Publicaciones del Gobierno Vasco, pp.474--541, 2018, 978-84-457-3433-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euskara Arkaikoa 1400-1600 [Le basque archaïque 1400-1600]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseba Lakarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gorrochategui Churruca, Joaquín; Igartua, Iván; Lakarra, Joseba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euskararen historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eusko Jaurlaritza Argitalpen Zerbitzu Nagusia = Servicio Central de Publicaciones del Gobierno Vasco, pp.352--468, 2018, 978-84-457-3433-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El euskera arcaico (1400-1600)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseba Lakarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gorrochategui Churruca, Joaquín; Igartua, Iván; Lakarra, Joseba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euskararen historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eusko Jaurlaritza Argitalpen Zerbitzu Nagusia = Servicio Central de Publicaciones del Gobierno Vasco, pp.376--508, 2018, 978-84-457-3434-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euskera antiguo y clásico (1600-1745)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Gómez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gorrochategui Churruca, Joaquín; Igartua, Iván; Lakarra, Joseba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euskararen historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eusko Jaurlaritza Argitalpen Zerbitzu Nagusia = Servicio Central de Publicaciones del Gobierno Vasco, pp.514--592, 2018, : 978-84-457-3434-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Canonical Valency Patterns in Basque, Variation and Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hellan, Lars; Malchukov, Andrej; Cennamo, Michela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrastive Studies in Verbal Valency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 237, John Benjamins Publishing Company, 2017, Linguistik Aktuell/Linguistics Today, 978-90-272-5720-8 978-90-272-6609-5. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.237.05mou⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datibo-komunztaduraz eta laguntzaile hirupertsonalen sorreraz [A propos de l’accord datif et de la création des auxiliaires tripersonnels]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Fernández &amp; P. Salaburu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibon Sarasola, Gorazarre. Homenatge, Homenaje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPV-EHU, pp.473-490, 2015, ISBN: 978-84-9082-097-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of transitive verbs in Basque and emergence of dative-marked patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Authier &amp; K. Haude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergativity, valency and voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouton de Gruyter, pp.355-379, 2012, ISBN: 978-3-11-022772-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animacy and spatial cases : typological tendencies and the case of Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Kittila, K. Västi &amp; J. Ylikoski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case, animacy and semantic roles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (Typological Studies in Language), John Benjamins, pp.157-182, 2011, ISBN: 978-90-272-0680-0. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/tsl.99.06cre⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alineazio aldaketak euskararen diakronian [Changements d’alignement en diachronie du basque]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Fernández, P. Albizu, R. Etxepare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euskara eta euskarak : aldakortasun sintaktikoa aztergai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Suppléments de l’Anuario del Seminario de Filología Vasca « Julio de Urquijo » LII., pp.151-169, 2010, ISBN: 978-84-9860-397-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintaxi diakronikoa eta aditz multzoaren garapena: inperfektibozko perifrasiaren sorreraz [Syntaxe diachronique et évolution du verbe basque : quelques remarques à propos de la périphrase d’imperfectif]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">X. Artiagoitia &amp; J. A. Lakarra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gramatika jaietan Patxi Goenagaren omenez.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Suppléments de l’Anuario del Seminario de Filología Vasca « Julio de Urquijo » LI., pp.585-604, 2008, ISBN: 978-84-9860-085-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques remarques à propos de l’histoire des périphrases basques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. A. Lakarra &amp; J.I. Hualde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Basque and Historical Linguistics in Memory of Larry Trask.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Suppléments de l’Anuario del Seminario de Filología Vasca « Julio de Urquijo » XL: 1-2, pp.723-738, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iparrorratza : kalko eta huts ohikoenen saihesteko bidea (‘La boussole: le compagnon de route pour éviter les calques et les fautes les plus fréquents')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Mounole Hiriart-Urruti. Universidad del País Vasco = Euskal Herriko Unibertsitatea (UPV/EHU), pp.174, 2024, 978-84-9082-818-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazarraga eskuizkribuaren edizioa eta azterketa [Le manuscrit Lazarraga : édition philologique et étude des textes].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gidor Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseba Andoni Lakarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julen Manterola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad del País Vasco = Euskal Herriko Unibertsitatea (UPV/EHU), vol.1 &amp; vol.2, 2020, ISBN : 978-84-1319-163-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe basque ancien : étude philologique et diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Euskal Herriko Unibertsitatea = Universidad del País Vasco, 48, 2018, Anuario del Seminario de Filología Vasca "Julio de Urquijo", 978-84-9082-875-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableau Analytique et Grammatical de la langue basque (1858): Azterketa eta edizioa [‘Tableau Analytique et Grammatical de la langue basque (1858) : édition et analyse’].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mounole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suppléments de l’Anuario del Seminario de Filología Vasca "Julio de Urquijo" XXXVII-2. Diputación Foral de Gipuzkoa-Universidad del País Vasco., 383p., 2003, 0582-6152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="975B86F3"/>
+    <w:nsid w:val="1A40271A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-mounole" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6489-1282" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170475220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253170v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mounole" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253176v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Manterola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio J. I. Hualde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253178v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551622v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Estarrona" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaskun Etxeberria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rikardo, R. Etxepare" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Sarasola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02563063v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arcocha-Scarcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551621v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02801507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creissels" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02801541v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02801568v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02801602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02801637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artxiker.ccsd.cnrs.fr/artxibo-00823599v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253144v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jhl.21037.mou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253154v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/asju.25924" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253143v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35462/flv136.9_7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02565349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253166v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artxiker.ccsd.cnrs.fr/artxibo-00359975v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253148v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artxiker.ccsd.cnrs.fr/artxibo-00359973v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artxiker.ccsd.cnrs.fr/artxibo-00359971v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artxiker.ccsd.cnrs.fr/artxibo-00825397v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253153v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253155v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02571649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euskaltzaindia.eus/index.php?option=com_argitalpenak&amp;amp;Itemid=1907&amp;amp;view=katalogoa&amp;amp;lang=fr&amp;amp;edukia=fitxa&amp;amp;argitalpena_id=741" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02571647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253160v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35462/fontes50urte.11" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551836v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Hualde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004395398_004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G&#243;mez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Lakarra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.237.05mou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253145v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.99.06cre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253165v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gidor Bilbao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Andoni Lakarra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02555430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253140v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-mounole" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6489-1282" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170475220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253170v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mounole" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253176v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Manterola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio J. I. Hualde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253178v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551622v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Estarrona" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaskun Etxeberria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rikardo, R. Etxepare" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Sarasola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02563063v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arcocha-Scarcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551621v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02801507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creissels" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02801541v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02801568v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02801602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02801637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artxiker.ccsd.cnrs.fr/artxibo-00823599v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253144v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jhl.21037.mou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253143v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35462/flv136.9_7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/asju.25924" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02565349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253166v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artxiker.ccsd.cnrs.fr/artxibo-00359975v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253148v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artxiker.ccsd.cnrs.fr/artxibo-00359973v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artxiker.ccsd.cnrs.fr/artxibo-00359971v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artxiker.ccsd.cnrs.fr/artxibo-00825397v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253153v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253155v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02571649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euskaltzaindia.eus/index.php?option=com_argitalpenak&amp;amp;Itemid=1907&amp;amp;view=katalogoa&amp;amp;lang=fr&amp;amp;edukia=fitxa&amp;amp;argitalpena_id=741" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02571647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253160v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35462/fontes50urte.11" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551836v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Hualde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004395398_004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G&#243;mez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Lakarra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.237.05mou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253145v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.99.06cre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253165v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gidor Bilbao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Andoni Lakarra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02555430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04253140v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>