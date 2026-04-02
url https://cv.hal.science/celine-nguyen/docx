--- v0 (2026-03-10)
+++ v1 (2026-04-02)
@@ -1640,252 +1640,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé dans les discours associatifs : une première exploration des sites internet d'opposants aux ISDNS</w:t>
+                <w:t xml:space="preserve">Technique et récit : éléments d'une critique de la raison narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Matias</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Olivier</w:t>
+                <w:t xml:space="preserve">M. Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (1), pp.23-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/pumus.2011.1627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01222736v1</w:t>
+                <w:t xml:space="preserve">halshs-01221862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique et récit : éléments d'une critique de la raison narrative</w:t>
+                <w:t xml:space="preserve">La santé dans les discours associatifs : une première exploration des sites internet d'opposants aux ISDNS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Faucheux</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chouteau</w:t>
+                <w:t xml:space="preserve">J. Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et Musées</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (5), pp.405-415</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01221862v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01222736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Séries télévisées américaines contemporaines : Entre la fiction, les faits, et le réel (Contemporary American TV Series : Between Fiction, Fact, and the Real). La perspective narrative dans les séries &amp;quot; Cop and Lab &amp;quot;. Quelles contributions aux représentations du monde scientifique et technique ?</w:t>
               </w:r>
@@ -3227,204 +3227,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recours à l'argument de transparence dans les récits d'opposition aux installations de stockage non dangereux</w:t>
+                <w:t xml:space="preserve">L'imaginaire technique dans les fictions policières : des représentations à la production de récits policiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international La communication transparente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UCL, Bruxelles, Nov 2013, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque international L'imaginaire et les techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris I Panthéon-Sorbonne, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01370508v1</w:t>
+                <w:t xml:space="preserve">halshs-01370510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'imaginaire technique dans les fictions policières : des représentations à la production de récits policiers</w:t>
+                <w:t xml:space="preserve">Le recours à l'argument de transparence dans les récits d'opposition aux installations de stockage non dangereux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international L'imaginaire et les techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris I Panthéon-Sorbonne, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international La communication transparente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCL, Bruxelles, Nov 2013, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01370510v1</w:t>
+                <w:t xml:space="preserve">halshs-01370508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utopie du récit</w:t>
               </w:r>
@@ -6406,177 +6406,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apocalypse mon amour</w:t>
+                <w:t xml:space="preserve">Imaginer le futur avec les ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775027v1</w:t>
+                <w:t xml:space="preserve">hal-03774998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginer le futur avec les ingénieurs</w:t>
+                <w:t xml:space="preserve">Apocalypse mon amour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774998v1</w:t>
+                <w:t xml:space="preserve">hal-03775027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6885,51 +6885,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31865" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039434v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0951" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.11928" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918417v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.10212" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722364v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.11863" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0481" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0387" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178166v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0155" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192716v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Deleuil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.07.353" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178209v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338927v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faucheux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chouteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2011.1627" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979284v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1525" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Manna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Mihara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825767v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578640v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581989v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Babuin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guyen C&#233;line" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578578v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829843v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370510v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281758v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988645v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291631v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313991v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486957v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerc-Georgy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/coeditions/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976955v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1659" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891912v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1392" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253798v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525139v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161911v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550707v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188131v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/9786587047102" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759136v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/parution-de-louvrage-genese-des-innovations-les-biographies-comme-vecteur-de-connaissances-du-processus-de-linnovations/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113918v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697737v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347086v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Matias Mendes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347249v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347135v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979364v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631362v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264655v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775027v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774998v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213372v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Missir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ch&#226;tel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Matias-Mendes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31865" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039434v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0951" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.11928" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918417v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.10212" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722364v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.11863" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0481" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0387" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178166v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0155" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192716v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Deleuil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.07.353" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178209v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338927v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faucheux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221862v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chouteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2011.1627" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222736v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979284v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1525" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Manna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Mihara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825767v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578640v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581989v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Babuin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guyen C&#233;line" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578578v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829843v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370508v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281758v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988645v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291631v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313991v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486957v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerc-Georgy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/coeditions/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976955v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1659" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891912v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1392" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253798v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525139v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161911v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550707v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188131v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/9786587047102" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759136v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/parution-de-louvrage-genese-des-innovations-les-biographies-comme-vecteur-de-connaissances-du-processus-de-linnovations/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113918v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697737v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347086v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Matias Mendes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347249v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347135v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979364v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631362v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264655v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774998v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775027v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213372v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Missir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ch&#226;tel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Matias-Mendes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>