--- v1 (2026-04-02)
+++ v2 (2026-04-23)
@@ -100,256 +100,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianenrico Bernasconi, Guillaume Carnino, Liliane Hilaire-Pérez et Olivier Raveux (dirs), Les Réparations dans l’Histoire. Cultures techniques et savoir-faire dans la longue durée</w:t>
+                <w:t xml:space="preserve">Comment la fiction permet d’accéder à l’éthique et au politique ? Le cas des séries télé en école d’ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.31865⟩</w:t>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.0951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276032v1</w:t>
+                <w:t xml:space="preserve">hal-04039434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la fiction permet d’accéder à l’éthique et au politique ? Le cas des séries télé en école d’ingénieurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Gianenrico Bernasconi, Guillaume Carnino, Liliane Hilaire-Pérez et Olivier Raveux (dirs), Les Réparations dans l’Histoire. Cultures techniques et savoir-faire dans la longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (2), </w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.364-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.0951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.31865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04039434v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contribution of Storytelling to Shed Light on the Innovation ProcessThe Case of the TEL through its Characters and their Trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, pp.45-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
@@ -383,77 +383,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques de conception au prisme de la culture technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Phaïstos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, X-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -487,77 +487,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examen des liens croisés entre innovation et récit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, pp.9-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -591,77 +591,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la genèse du procédé de fibrage du verre TEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -695,64 +695,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser la fiction pour penser la technique : le cas des séries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers internationaux du Symbolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Genres et Arts, fictions, 152-153-154, pp.51-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -777,64 +777,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science-fiction pour former des ingénieurs aux liens technique et société. L’imaginaire technologique comme élément de la culture technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -868,51 +868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un &amp;quot;trop&amp;quot; plein de sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -931,697 +931,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la culture d’innovation fait écran à la culture technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Culture technique, Culture d’innovation : présentation générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Culture technique et culture d'innovation, 17 (11 p.), </w:t>
+              <w:t xml:space="preserve">, 2017, 17 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01582656v1</w:t>
+                <w:t xml:space="preserve">halshs-01624993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture technique, Culture d’innovation : présentation générale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand la culture d’innovation fait écran à la culture technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17 (4), </w:t>
+              <w:t xml:space="preserve">, 2017, Culture technique et culture d'innovation, 17 (11 p.), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01624993v1</w:t>
+                <w:t xml:space="preserve">halshs-01582656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Science approach for a cross-disciplinary understanding of urban phenomena: Application to energy efficiency of buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La technique est-elle condamnée à entrer par effraction dans notre culture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Servigne</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Pierre Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (2), pp. 9-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192716v1</w:t>
+                <w:t xml:space="preserve">halshs-01213026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objets techniques dans la parole institutionnelle des écoles d'ingénieurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Data Science approach for a cross-disciplinary understanding of urban phenomena: Application to energy efficiency of buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gripay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Deleuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Toward integrated modelling of urban systems, 115, pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.07.353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178209v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les élèves ingénieurs à l’épreuve de la fiction.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les objets techniques dans la parole institutionnelle des écoles d'ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Formes et enjeux contemporains de la communication et de la culture scientifiques et techniques</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01338927v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La technique est-elle condamnée à entrer par effraction dans notre culture ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les élèves ingénieurs à l’épreuve de la fiction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Pierre Escudié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Phronesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (2), pp. 9-20</w:t>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Formes et enjeux contemporains de la communication et de la culture scientifiques et techniques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01213026v1</w:t>
+                <w:t xml:space="preserve">halshs-01338927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrans, lampes et mallettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Science en fiction, 74, pp.68-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1646,64 +1646,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique et récit : éléments d'une critique de la raison narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1750,77 +1750,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé dans les discours associatifs : une première exploration des sites internet d'opposants aux ISDNS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1871,64 +1871,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Séries télévisées américaines contemporaines : Entre la fiction, les faits, et le réel (Contemporary American TV Series : Between Fiction, Fact, and the Real). La perspective narrative dans les séries &amp;quot; Cop and Lab &amp;quot;. Quelles contributions aux représentations du monde scientifique et technique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2001,64 +2001,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptions de l'innovation et formations de l'ingénieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du Musée des confluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 : Innovation, pp. 37-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2083,64 +2083,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du récit dans l'intertexte. A propos de discours tenus sur la technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEI - Médiation et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33, pp.109-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2197,51 +2197,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objets techniques au musée au prisme de la culture technique : premiers éléments de réflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextualiser les objets : un changement de regard sur le patrimoine technique et scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Section Sciences, histoire et patrimoine des sciences et des techniques et l'archéologie industrielle du Comité des travaux historiques et scientifiques; Musée des Arts et Métiers-Cnam, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2260,290 +2260,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une collection d’appareils anciens au département de physique de l’université Claude Bernard Lyon 1 : l’enquête au service de la pédagogie et du patrimoine</w:t>
+                <w:t xml:space="preserve">Ecologiser les pratiques pédagogiques en école d'ingénieurs. Vers une écologisation radicale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Nguyen</w:t>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Khantine-Langlois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Colmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Manna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norio Mihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collections techniques et scientifiques en quête d'enquêtes : ce que révèlent les objets et leurs archives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CTHS, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">"Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en SHS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ingenium, Dec 2024, Paris, CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730819v1</w:t>
+                <w:t xml:space="preserve">hal-05094232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologiser les pratiques pédagogiques en école d'ingénieurs. Vers une écologisation radicale ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eveline Manna</w:t>
+                <w:t xml:space="preserve">Une collection d’appareils anciens au département de physique de l’université Claude Bernard Lyon 1 : l’enquête au service de la pédagogie et du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norio Mihara</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francoise Khantine-Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en SHS"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ingenium, Dec 2024, Paris, CNAM, France</w:t>
+              <w:t xml:space="preserve">Collections techniques et scientifiques en quête d'enquêtes : ce que révèlent les objets et leurs archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094232v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une culture technique bien “serrée”. Approfondissement et enrichissement du concept à l’aune de la cafetière à dosettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVe Congrès de la SFHST - Symposium "Acualités de la culture technique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFHST, Apr 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2568,77 +2568,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La créativité au coeur du TEL de Saint-Gobain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe congrès de la SFSIC - Création, créativité et médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2663,64 +2663,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'imaginaire dans les objets ou comment les élèves-ingénieurs investissent leur culture technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Formation et pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Mar 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2745,51 +2745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser des connaissances et des représentations dans un récit fictionnel ? Le cas du dispositif ludique « Mène l'enquête »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Babuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2840,77 +2840,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biographie comme vecteur de connaissances du processus d'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires d'innovations : ce que nous apprennent les biographies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S2HEP, Institut Gaston Berger, Jun 2016, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2935,64 +2935,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser des connaissances et des représentations dans un récit fictionnel ? Le cas du dispositif ludique &amp;quot;Mène l'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Babuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3030,64 +3030,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de l'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Colloque international "Pédagogie &amp; Formation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Rouen, Apr 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3125,64 +3125,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES REPRÉSENTATIONS DE LA SCIENCE ET DE LA TECHNIQUE DANS LES SÉRIES POLICIÈRES À CARACTÈRE SCIENTIFIQUE, QUEL APPORT DU RÉCIT ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Khantine-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3227,260 +3227,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'imaginaire technique dans les fictions policières : des représentations à la production de récits policiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le recours à l'argument de transparence dans les récits d'opposition aux installations de stockage non dangereux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international L'imaginaire et les techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris I Panthéon-Sorbonne, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international La communication transparente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCL, Bruxelles, Nov 2013, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01370510v1</w:t>
+                <w:t xml:space="preserve">halshs-01370508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recours à l'argument de transparence dans les récits d'opposition aux installations de stockage non dangereux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'imaginaire technique dans les fictions policières : des représentations à la production de récits policiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international La communication transparente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UCL, Bruxelles, Nov 2013, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque international L'imaginaire et les techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris I Panthéon-Sorbonne, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01370508v1</w:t>
+                <w:t xml:space="preserve">halshs-01370510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utopie du récit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Rencontres Jules Verne (coordination P. Mustière, M. Fabre)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3518,51 +3518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les séries de police scientifique : entre divertissement et médiation des sciences et des techniques. Réception et représentations chez le public adolescent &amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire " Science(s), cultures populaires et communication ", Dijon, CIMEOS, EA 4177, Dijon, Université de Bourgogne, Maison des Sciences de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3587,77 +3587,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élèves ingénieurs à l'épreuve de la fiction. Quelles relations entretiennent-ils avec les mondes scientifiques et techniques fictionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Formes et enjeux contemporains de la communication et de la culture scientifiques et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3682,90 +3682,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE DISPOSITIF &amp;quot; INNOVATION ET SOCIÉTÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada. pp.886-892</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3790,64 +3790,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de la science et de la technique dans les séries policières scientifiques, quel apport du récit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3924,64 +3924,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'INSA : un projet novateur pour les ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Université de Lyon : un passé plein d'avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4006,64 +4006,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mises en récit de l'innovation et du développement durable : quels rapports entre technique et temps ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés entre la sociologie de la communication et la sociologie des sciences et des techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4088,64 +4088,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récit prédictif d'une formation technique ou la rencontre d'une culture organisationnelle avec le technique et le pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Culture des organisations &amp; Dispositifs SocioTechniques d'Information et de Communication (DISTIC)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Nice, France. pp.105-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4215,64 +4215,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation au service de la société : l'approche P.S.I.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4284,311 +4284,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03253946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactique de la conception</w:t>
+                <w:t xml:space="preserve">Innovation for Society.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Didier</w:t>
-[...76 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Coédition UTBM - HEP Vaud, Michel Olinga, 979-10-91901-39-0</w:t>
+                <w:t xml:space="preserve">ISTE-WILEY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206152v1</w:t>
+                <w:t xml:space="preserve">hal-02976955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation for Society.</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Didactique de la conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonnardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Becerril Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clerc-Georgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chatoney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Didier; Nathalie Bonnardel. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE-WILEY</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+                <w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Coédition UTBM - HEP Vaud, Michel Olinga, 979-10-91901-39-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976955v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse des innovations. Les biographies comme vecteur de connaissances du processus d’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UTBM éditions. , 2018, 979-10-91901-27-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4619,64 +4619,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science, Technology and Innovation Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE WILEY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Innovation in Engineering and Technology SET (Volume 3), 2018, Dimitri Uzinidis</w:t>
             </w:r>
           </w:p>
@@ -4703,64 +4703,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mises en récit de la technique. Regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions des Archives contemporaines, 2011, collection Cluster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4778,64 +4778,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en récit de la technique. Regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Chouteau, Céline NGuyen. EAC, 132 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4885,64 +4885,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objets techniques dans une école d'ingénieurs : des outils-médiateurs pour former à la culture technique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthode de l'objet technique. Reprendre la main sur l'activité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octares éditions, 2024, 978-2-36630-138-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4967,64 +4967,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telling the tale of collapse : collapsology through the lens of the story and the imaginary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science communication : taking a step back to move forward</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 355-364, 2023, 978-2-271-14839-1</w:t>
@@ -5053,77 +5053,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir en donnant du sens à l'innovation : l'approche P.S.I.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Didier; Nathalie Bonnardel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique de la conception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'UTBM; HEP Vaud, 2020</w:t>
@@ -5152,64 +5152,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une cartographie des imaginaires pour faire émerger des éléments de culture technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginarios tecnocientificos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.258-281, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5256,64 +5256,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biographie comme vecteur de connaissances d’un processus d’innovation : exemple de l’imprimerie de Johannes Gutenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèse des innovations. Les biographies comme vecteur de connaissances du processus d’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5351,64 +5351,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imaginaire technique dans les fictions policières.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les imaginaires et les Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
@@ -5437,64 +5437,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imaginaire dans la formation au métier d'ingénieur. Quelques exemples d'enseignements à l'INSA de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création, créativité et innovation dans la formation et l'activité d'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5513,281 +5513,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nous&amp;quot; : liens et spatialités dans les discours tenus par Internet par les opposants aux installations de stockage de déchets non dangereux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'ingénieur au coeur de la démocratie technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Nguyen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Yamna Djellouli; Mathieu Durand; Cyrille Noarine. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves-Claude Lequin; Pierre Lamard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion des déchets. Innovations sociales et territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de rennes, 2015</w:t>
+              <w:t xml:space="preserve">Eléments de démocratie technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTBM, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347086v1</w:t>
+                <w:t xml:space="preserve">hal-01347249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ingénieur au coeur de la démocratie technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joelle Forest</w:t>
+                <w:t xml:space="preserve">Nous&amp;quot; : liens et spatialités dans les discours tenus par Internet par les opposants aux installations de stockage de déchets non dangereux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Nguyen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Yves-Claude Lequin; Pierre Lamard. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Matias Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yamna Djellouli; Mathieu Durand; Cyrille Noarine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eléments de démocratie technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UTBM, 2015</w:t>
+              <w:t xml:space="preserve">Gestion des déchets. Innovations sociales et territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de rennes, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347249v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours à l'argument de la transparence dans les discours d'opposition aux installations de stockage de déchets non dangereux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Nguyen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Matias Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Catellani; Audrey Crucifix; Christine Hambursin; Thierry Libaert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication transparente. L'impératif de la transparence dans les discours des organisations .</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Louvain, 2015</w:t>
@@ -5829,64 +5829,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de la science et de la technique dans les séries policières à caractère scientifique, quel apport du récit ?.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Khantine-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5931,427 +5931,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport du récit dans l'appropriation technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethique et médiation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Nguyen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Nguyen, M. Chouteau. </w:t>
+              <w:t xml:space="preserve">P. Mustiere, M.Fabre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mises en récit de la tetchnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives Contemporaines, 2011, collection cluster ERSTU</w:t>
+              <w:t xml:space="preserve">Jules Verne, science, technique et société : de quoi sommes-nous responsables?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Coiffard, pp.95-103, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01270807v1</w:t>
+                <w:t xml:space="preserve">halshs-01264655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mises en récit de l'innovation et du développement durable : rapports entre la technique et le temps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'apport du récit dans l'appropriation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">A. Klein, S. Prouls. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Nguyen, M. Chouteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connexions, Communications numériques et lien social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Namur, 2011</w:t>
+              <w:t xml:space="preserve">Mises en récit de la tetchnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Contemporaines, 2011, collection cluster ERSTU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01264709v1</w:t>
+                <w:t xml:space="preserve">halshs-01270807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il était une fois l'INSA...</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mises en récit de l'innovation et du développement durable : rapports entre la technique et le temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Renaud d'Enfert, Virginie Fonteneau. </w:t>
+              <w:t xml:space="preserve">A. Klein, S. Prouls. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces de l'enseignement scientifique et technique : Acteurs, savoirs, institutions, XVIIè-XXè siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann éditions, p. 75 - p. 86, 2011, Histoire des sciences</w:t>
+              <w:t xml:space="preserve">Connexions, Communications numériques et lien social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Namur, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00631362v1</w:t>
+                <w:t xml:space="preserve">halshs-01264709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethique et médiation technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Faucheux</w:t>
+                <w:t xml:space="preserve">Il était une fois l'INSA...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">P. Mustiere, M.Fabre. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Renaud d'Enfert, Virginie Fonteneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jules Verne, science, technique et société : de quoi sommes-nous responsables?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Coiffard, pp.95-103, 2011</w:t>
+              <w:t xml:space="preserve">Espaces de l'enseignement scientifique et technique : Acteurs, savoirs, institutions, XVIIè-XXè siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann éditions, p. 75 - p. 86, 2011, Histoire des sciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01264655v1</w:t>
+                <w:t xml:space="preserve">halshs-00631362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation technique en représentations. Que dire des inspirations technologiques à partir du cas de l'INSA de Lyon ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Bonnet, R. Bonnet, D. Raichvarg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les savoirs communicants. Entre histoire, usages et innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUD, pp.147-154, 2010</w:t>
@@ -6412,64 +6412,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginer le futur avec les ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6487,64 +6487,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apocalypse mon amour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6594,51 +6594,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarification incitative : acteurs, modalités et obstacles RAPPORT FINAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Deleuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Missir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6646,51 +6646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Châtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Matias-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2021, pp.221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6885,51 +6885,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31865" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039434v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0951" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.11928" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918417v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.10212" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722364v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.11863" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0481" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0387" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178166v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0155" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192716v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Deleuil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.07.353" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178209v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338927v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faucheux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221862v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chouteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2011.1627" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222736v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979284v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1525" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Manna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Mihara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825767v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578640v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581989v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Babuin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guyen C&#233;line" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578578v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829843v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370508v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281758v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988645v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291631v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313991v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486957v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerc-Georgy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/coeditions/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976955v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1659" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891912v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1392" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253798v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525139v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161911v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550707v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188131v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/9786587047102" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759136v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/parution-de-louvrage-genese-des-innovations-les-biographies-comme-vecteur-de-connaissances-du-processus-de-linnovations/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113918v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697737v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347086v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Matias Mendes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347249v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347135v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979364v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631362v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264655v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774998v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775027v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213372v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Missir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ch&#226;tel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Matias-Mendes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039434v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276032v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31865" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.11928" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918417v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.10212" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722364v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.11863" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0481" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0387" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178166v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0155" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582656v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0157" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Deleuil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.07.353" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338927v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faucheux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221862v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chouteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2011.1627" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222736v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979284v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1525" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094232v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Manna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Mihara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825767v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578640v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581989v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Babuin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guyen C&#233;line" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578578v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829843v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370510v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281758v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988645v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291631v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313991v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486957v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976955v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1659" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerc-Georgy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/coeditions/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891912v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1392" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253798v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525139v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161911v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550707v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188131v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/9786587047102" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759136v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/parution-de-louvrage-genese-des-innovations-les-biographies-comme-vecteur-de-connaissances-du-processus-de-linnovations/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113918v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697737v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347249v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347086v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Matias Mendes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347135v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979364v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264655v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270807v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264709v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631362v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774998v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775027v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213372v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Missir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ch&#226;tel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Matias-Mendes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>