--- v2 (2026-04-23)
+++ v3 (2026-05-13)
@@ -66,152 +66,152 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la fiction permet d’accéder à l’éthique et au politique ? Le cas des séries télé en école d’ingénieurs</w:t>
+                <w:t xml:space="preserve">Des mondes effondrés sous le feu de Prométhée : quelques pistes à partir de deux séries TV contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (2), </w:t>
+              <w:t xml:space="preserve">e-Phaïstos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, XIV (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.0951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/163vr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039434v1</w:t>
+                <w:t xml:space="preserve">hal-05617618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianenrico Bernasconi, Guillaume Carnino, Liliane Hilaire-Pérez et Olivier Raveux (dirs), Les Réparations dans l’Histoire. Cultures techniques et savoir-faire dans la longue durée</w:t>
               </w:r>
@@ -273,832 +273,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Contribution of Storytelling to Shed Light on the Innovation ProcessThe Case of the TEL through its Characters and their Trials</w:t>
+                <w:t xml:space="preserve">Comment la fiction permet d’accéder à l’éthique et au politique ? Le cas des séries télé en école d’ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/artefact.11928⟩</w:t>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.0951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722361v1</w:t>
+                <w:t xml:space="preserve">hal-04039434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques de conception au prisme de la culture technique</w:t>
+                <w:t xml:space="preserve">The Contribution of Storytelling to Shed Light on the Innovation ProcessThe Case of the TEL through its Characters and their Trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Phaïstos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, X-2, </w:t>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.45-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ephaistos.10212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/artefact.11928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918417v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examen des liens croisés entre innovation et récit</w:t>
+                <w:t xml:space="preserve">Les pratiques de conception au prisme de la culture technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16, pp.9-17. </w:t>
+              <w:t xml:space="preserve">e-Phaïstos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, X-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/artefact.11863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ephaistos.10212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722364v1</w:t>
+                <w:t xml:space="preserve">hal-03918417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de la genèse du procédé de fibrage du verre TEL</w:t>
+                <w:t xml:space="preserve">Examen des liens croisés entre innovation et récit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joelle Forest</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0481⟩</w:t>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/artefact.11863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541047v1</w:t>
+                <w:t xml:space="preserve">hal-03722364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser la fiction pour penser la technique : le cas des séries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histoire de la genèse du procédé de fibrage du verre TEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers internationaux du Symbolisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462607v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La science-fiction pour former des ingénieurs aux liens technique et société. L’imaginaire technologique comme élément de la culture technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobiliser la fiction pour penser la technique : le cas des séries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers internationaux du Symbolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Genres et Arts, fictions, 152-153-154, pp.51-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0387⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02178169v1</w:t>
+                <w:t xml:space="preserve">hal-02462607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un &amp;quot;trop&amp;quot; plein de sens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La science-fiction pour former des ingénieurs aux liens technique et société. L’imaginaire technologique comme élément de la culture technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178166v1</w:t>
+                <w:t xml:space="preserve">hal-02178169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture technique, Culture d’innovation : présentation générale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un &amp;quot;trop&amp;quot; plein de sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01624993v1</w:t>
+                <w:t xml:space="preserve">hal-02178166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la culture d’innovation fait écran à la culture technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1139,135 +1126,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01582656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La technique est-elle condamnée à entrer par effraction dans notre culture ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Culture technique, Culture d’innovation : présentation générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Pierre Escudié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Phronesis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01213026v1</w:t>
+                <w:t xml:space="preserve">halshs-01624993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Science approach for a cross-disciplinary understanding of urban phenomena: Application to energy efficiency of buildings</w:t>
               </w:r>
@@ -1558,562 +1541,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01338927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecrans, lampes et mallettes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La technique est-elle condamnée à entrer par effraction dans notre culture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Escudié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Science en fiction, 74, pp.68-78</w:t>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (2), pp. 9-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347284v1</w:t>
+                <w:t xml:space="preserve">halshs-01213026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique et récit : éléments d'une critique de la raison narrative</w:t>
+                <w:t xml:space="preserve">Ecrans, lampes et mallettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Chouteau</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et Musées</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Science en fiction, 74, pp.68-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01221862v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé dans les discours associatifs : une première exploration des sites internet d'opposants aux ISDNS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Matias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+                <w:t xml:space="preserve">J. Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (5), pp.405-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01222736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Séries télévisées américaines contemporaines : Entre la fiction, les faits, et le réel (Contemporary American TV Series : Between Fiction, Fact, and the Real). La perspective narrative dans les séries &amp;quot; Cop and Lab &amp;quot;. Quelles contributions aux représentations du monde scientifique et technique ?</w:t>
+                <w:t xml:space="preserve">Technique et récit : éléments d'une critique de la raison narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TV/Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/tvseries.1525⟩</w:t>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (1), pp.23-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/pumus.2011.1627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979284v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01221862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptions de l'innovation et formations de l'ingénieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joelle Forest</w:t>
+                <w:t xml:space="preserve">Les Séries télévisées américaines contemporaines : Entre la fiction, les faits, et le réel (Contemporary American TV Series : Between Fiction, Fact, and the Real). La perspective narrative dans les séries &amp;quot; Cop and Lab &amp;quot;. Quelles contributions aux représentations du monde scientifique et technique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Nguyen</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers du Musée des confluences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TV/Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.360-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tvseries.1525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00631385v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptions de l'innovation et formations de l'ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers du Musée des confluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 : Innovation, pp. 37-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00631385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du récit dans l'intertexte. A propos de discours tenus sur la technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2129,51 +2220,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEI - Médiation et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33, pp.109-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01245086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2183,517 +2274,517 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objets techniques au musée au prisme de la culture technique : premiers éléments de réflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextualiser les objets : un changement de regard sur le patrimoine technique et scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Section Sciences, histoire et patrimoine des sciences et des techniques et l'archéologie industrielle du Comité des travaux historiques et scientifiques; Musée des Arts et Métiers-Cnam, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologiser les pratiques pédagogiques en école d'ingénieurs. Vers une écologisation radicale ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Escudié</w:t>
+                <w:t xml:space="preserve">Une collection d’appareils anciens au département de physique de l’université Claude Bernard Lyon 1 : l’enquête au service de la pédagogie et du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eveline Manna</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francoise Khantine-Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en SHS"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ingenium, Dec 2024, Paris, CNAM, France</w:t>
+              <w:t xml:space="preserve">Collections techniques et scientifiques en quête d'enquêtes : ce que révèlent les objets et leurs archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094232v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une collection d’appareils anciens au département de physique de l’université Claude Bernard Lyon 1 : l’enquête au service de la pédagogie et du patrimoine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Nguyen</w:t>
+                <w:t xml:space="preserve">Ecologiser les pratiques pédagogiques en école d'ingénieurs. Vers une écologisation radicale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Khantine-Langlois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Pierre Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Manna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norio Mihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collections techniques et scientifiques en quête d'enquêtes : ce que révèlent les objets et leurs archives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CTHS, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">"Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en SHS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ingenium, Dec 2024, Paris, CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730819v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une culture technique bien “serrée”. Approfondissement et enrichissement du concept à l’aune de la cafetière à dosettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVe Congrès de la SFHST - Symposium "Acualités de la culture technique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFHST, Apr 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La créativité au coeur du TEL de Saint-Gobain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe congrès de la SFSIC - Création, créativité et médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'imaginaire dans les objets ou comment les élèves-ingénieurs investissent leur culture technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2709,358 +2800,358 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Formation et pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Mar 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser des connaissances et des représentations dans un récit fictionnel ? Le cas du dispositif ludique « Mène l'enquête »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Babuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Guyen Céline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telling Science, drawing Science - Science en récit, Science en image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01581989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biographie comme vecteur de connaissances du processus d'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires d'innovations : ce que nous apprennent les biographies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S2HEP, Institut Gaston Berger, Jun 2016, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser des connaissances et des représentations dans un récit fictionnel ? Le cas du dispositif ludique &amp;quot;Mène l'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Babuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telling Science, Drawing science. Science en récit, science en image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, université Paris Diderot et association Stimuli, Nov 2016, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de l'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3076,289 +3167,289 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Colloque international "Pédagogie &amp; Formation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Rouen, Apr 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES REPRÉSENTATIONS DE LA SCIENCE ET DE LA TECHNIQUE DANS LES SÉRIES POLICIÈRES À CARACTÈRE SCIENTIFIQUE, QUEL APPORT DU RÉCIT ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Khantine-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cultures des sciences en Europe. Volet 1. Dispositifs en pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Nancy, France. pp.57-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours à l'argument de transparence dans les récits d'opposition aux installations de stockage non dangereux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international La communication transparente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UCL, Bruxelles, Nov 2013, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01370508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imaginaire technique dans les fictions policières : des représentations à la production de récits policiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3374,73 +3465,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international L'imaginaire et les techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris I Panthéon-Sorbonne, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01370510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utopie du récit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3469,155 +3560,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Rencontres Jules Verne (coordination P. Mustière, M. Fabre)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01281758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les séries de police scientifique : entre divertissement et médiation des sciences et des techniques. Réception et représentations chez le public adolescent &amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire " Science(s), cultures populaires et communication ", Dijon, CIMEOS, EA 4177, Dijon, Université de Bourgogne, Maison des Sciences de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élèves ingénieurs à l'épreuve de la fiction. Quelles relations entretiennent-ils avec les mondes scientifiques et techniques fictionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3646,316 +3737,316 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Formes et enjeux contemporains de la communication et de la culture scientifiques et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01370502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE DISPOSITIF &amp;quot; INNOVATION ET SOCIÉTÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada. pp.886-892</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00842175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de la science et de la technique dans les séries policières scientifiques, quel apport du récit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Khantine-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cultures des Sciences en Europe. 1. Dispositifs et paratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nancy, France. pp.57-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01291631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'INSA : un projet novateur pour les ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3970,73 +4061,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Université de Lyon : un passé plein d'avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01313991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mises en récit de l'innovation et du développement durable : quels rapports entre technique et temps ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4052,73 +4143,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés entre la sociologie de la communication et la sociologie des sciences et des techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00486957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récit prédictif d'une formation technique ou la rencontre d'une culture organisationnelle avec le technique et le pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4134,51 +4225,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Culture des organisations &amp; Dispositifs SocioTechniques d'Information et de Communication (DISTIC)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Nice, France. pp.105-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00570170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4188,65 +4279,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation au service de la société : l'approche P.S.I.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4254,315 +4345,315 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03253946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation for Society.</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+                <w:t xml:space="preserve">Didactique de la conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonnardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Becerril Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clerc-Georgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chatoney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Didier; Nathalie Bonnardel. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Coédition UTBM - HEP Vaud, Michel Olinga, 979-10-91901-39-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976955v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactique de la conception</w:t>
-[...88 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Coédition UTBM - HEP Vaud, Michel Olinga, 979-10-91901-39-0</w:t>
+                <w:t xml:space="preserve">Innovation for Society.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE-WILEY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206152v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse des innovations. Les biographies comme vecteur de connaissances du processus d’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4570,170 +4661,170 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UTBM éditions. , 2018, 979-10-91901-27-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01759128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science, Technology and Innovation Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE WILEY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Innovation in Engineering and Technology SET (Volume 3), 2018, Dimitri Uzinidis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01891912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mises en récit de la technique. Regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4742,73 +4833,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions des Archives contemporaines, 2011, collection Cluster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01253798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en récit de la technique. Regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4817,51 +4908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Chouteau, Céline NGuyen. EAC, 132 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01253108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4871,51 +4962,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objets techniques dans une école d'ingénieurs : des outils-médiateurs pour former à la culture technique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4931,73 +5022,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthode de l'objet technique. Reprendre la main sur l'activité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octares éditions, 2024, 978-2-36630-138-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telling the tale of collapse : collapsology through the lens of the story and the imaginary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5017,371 +5108,371 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science communication : taking a step back to move forward</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 355-364, 2023, 978-2-271-14839-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir en donnant du sens à l'innovation : l'approche P.S.I.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Didier; Nathalie Bonnardel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique de la conception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'UTBM; HEP Vaud, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une cartographie des imaginaires pour faire émerger des éléments de culture technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginarios tecnocientificos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.258-281, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11606/9786587047102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biographie comme vecteur de connaissances d’un processus d’innovation : exemple de l’imprimerie de Johannes Gutenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèse des innovations. Les biographies comme vecteur de connaissances du processus d’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions UTBM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 979-10-91901-27-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01759136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imaginaire technique dans les fictions policières.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5401,73 +5492,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les imaginaires et les Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imaginaire dans la formation au métier d'ingénieur. Quelques exemples d'enseignements à l'INSA de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5483,912 +5574,912 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création, créativité et innovation dans la formation et l'activité d'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ingénieur au coeur de la démocratie technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nous&amp;quot; : liens et spatialités dans les discours tenus par Internet par les opposants aux installations de stockage de déchets non dangereux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Yves-Claude Lequin; Pierre Lamard. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Matias Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yamna Djellouli; Mathieu Durand; Cyrille Noarine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eléments de démocratie technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UTBM, 2015</w:t>
+              <w:t xml:space="preserve">Gestion des déchets. Innovations sociales et territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de rennes, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347249v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nous&amp;quot; : liens et spatialités dans les discours tenus par Internet par les opposants aux installations de stockage de déchets non dangereux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'ingénieur au coeur de la démocratie technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Yamna Djellouli; Mathieu Durand; Cyrille Noarine. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves-Claude Lequin; Pierre Lamard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion des déchets. Innovations sociales et territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de rennes, 2015</w:t>
+              <w:t xml:space="preserve">Eléments de démocratie technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTBM, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347086v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours à l'argument de la transparence dans les discours d'opposition aux installations de stockage de déchets non dangereux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Matias Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Catellani; Audrey Crucifix; Christine Hambursin; Thierry Libaert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication transparente. L'impératif de la transparence dans les discours des organisations .</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Louvain, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de la science et de la technique dans les séries policières à caractère scientifique, quel apport du récit ?.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Khantine-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cultures des sciences en Europe : Volet 1, dispositifs en pratique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse Universitaire de Nancy., pp.57-72, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethique et médiation technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'apport du récit dans l'appropriation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Mustiere, M.Fabre. </w:t>
+              <w:t xml:space="preserve">C. Nguyen, M. Chouteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jules Verne, science, technique et société : de quoi sommes-nous responsables?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Coiffard, pp.95-103, 2011</w:t>
+              <w:t xml:space="preserve">Mises en récit de la tetchnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Contemporaines, 2011, collection cluster ERSTU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01264655v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01270807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport du récit dans l'appropriation technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mises en récit de l'innovation et du développement durable : rapports entre la technique et le temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">C. Nguyen, M. Chouteau. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Klein, S. Prouls. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mises en récit de la tetchnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives Contemporaines, 2011, collection cluster ERSTU</w:t>
+              <w:t xml:space="preserve">Connexions, Communications numériques et lien social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Namur, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01270807v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01264709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mises en récit de l'innovation et du développement durable : rapports entre la technique et le temps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Il était une fois l'INSA...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Klein, S. Prouls. </w:t>
+              <w:t xml:space="preserve">Renaud d'Enfert, Virginie Fonteneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connexions, Communications numériques et lien social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Namur, 2011</w:t>
+              <w:t xml:space="preserve">Espaces de l'enseignement scientifique et technique : Acteurs, savoirs, institutions, XVIIè-XXè siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann éditions, p. 75 - p. 86, 2011, Histoire des sciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01264709v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00631362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il était une fois l'INSA...</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joelle Forest</w:t>
+                <w:t xml:space="preserve">Ethique et médiation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Renaud d'Enfert, Virginie Fonteneau. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Mustiere, M.Fabre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces de l'enseignement scientifique et technique : Acteurs, savoirs, institutions, XVIIè-XXè siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann éditions, p. 75 - p. 86, 2011, Histoire des sciences</w:t>
+              <w:t xml:space="preserve">Jules Verne, science, technique et société : de quoi sommes-nous responsables?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Coiffard, pp.95-103, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00631362v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01264655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation technique en représentations. Que dire des inspirations technologiques à partir du cas de l'INSA de Lyon ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Bonnet, R. Bonnet, D. Raichvarg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les savoirs communicants. Entre histoire, usages et innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUD, pp.147-154, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01273642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6398,51 +6489,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginer le futur avec les ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6451,73 +6542,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apocalypse mon amour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6526,51 +6617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6580,165 +6671,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarification incitative : acteurs, modalités et obstacles RAPPORT FINAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Deleuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Missir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Châtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Matias-Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2021, pp.221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6885,51 +6976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039434v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276032v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31865" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.11928" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918417v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.10212" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722364v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.11863" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0481" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0387" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178166v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0155" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582656v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0157" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Deleuil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.07.353" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338927v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faucheux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221862v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chouteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2011.1627" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222736v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979284v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1525" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094232v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Manna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Mihara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825767v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578640v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581989v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Babuin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guyen C&#233;line" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578578v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829843v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370510v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281758v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988645v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291631v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313991v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486957v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976955v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1659" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerc-Georgy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/coeditions/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891912v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1392" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253798v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525139v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161911v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550707v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188131v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/9786587047102" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759136v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/parution-de-louvrage-genese-des-innovations-les-biographies-comme-vecteur-de-connaissances-du-processus-de-linnovations/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113918v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697737v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347249v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347086v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Matias Mendes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347135v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979364v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264655v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270807v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264709v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631362v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774998v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775027v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213372v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Missir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ch&#226;tel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Matias-Mendes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/163vr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276032v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31865" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039434v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0951" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.11928" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918417v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.10212" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722364v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.11863" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541047v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Forest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0481" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0387" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582656v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0157" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0155" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Deleuil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.07.353" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338927v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faucheux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chouteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2011.1627" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979284v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1525" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730819v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Manna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Mihara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718260v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Babuin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guyen C&#233;line" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578569v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578631v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829843v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370508v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370510v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281758v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988645v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370502v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486957v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570170v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253946v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerc-Georgy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/coeditions/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976955v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1659" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891912v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1392" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253798v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525139v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161911v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550707v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188131v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/9786587047102" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759136v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/parution-de-louvrage-genese-des-innovations-les-biographies-comme-vecteur-de-connaissances-du-processus-de-linnovations/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113918v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697737v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Matias Mendes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347249v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347135v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979364v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270807v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264709v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631362v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264655v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273642v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774998v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775027v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213372v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Missir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ch&#226;tel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Matias-Mendes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>