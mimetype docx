--- v3 (2026-05-13)
+++ v4 (2026-06-04)
@@ -191,200 +191,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05617618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianenrico Bernasconi, Guillaume Carnino, Liliane Hilaire-Pérez et Olivier Raveux (dirs), Les Réparations dans l’Histoire. Cultures techniques et savoir-faire dans la longue durée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment la fiction permet d’accéder à l’éthique et au politique ? Le cas des séries télé en école d’ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43, pp.364-368. </w:t>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.31865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.0951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276032v1</w:t>
+                <w:t xml:space="preserve">hal-04039434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la fiction permet d’accéder à l’éthique et au politique ? Le cas des séries télé en école d’ingénieurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gianenrico Bernasconi, Guillaume Carnino, Liliane Hilaire-Pérez et Olivier Raveux (dirs), Les Réparations dans l’Histoire. Cultures techniques et savoir-faire dans la longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (2), </w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.364-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.0951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.31865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039434v1</w:t>
+                <w:t xml:space="preserve">hal-04276032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contribution of Storytelling to Shed Light on the Innovation ProcessThe Case of the TEL through its Characters and their Trials</w:t>
               </w:r>
@@ -1022,654 +1022,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la culture d’innovation fait écran à la culture technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Culture technique, Culture d’innovation : présentation générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Culture technique et culture d'innovation, 17 (11 p.), </w:t>
+              <w:t xml:space="preserve">, 2017, 17 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01582656v1</w:t>
+                <w:t xml:space="preserve">halshs-01624993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture technique, Culture d’innovation : présentation générale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand la culture d’innovation fait écran à la culture technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17 (4), </w:t>
+              <w:t xml:space="preserve">, 2017, Culture technique et culture d'innovation, 17 (11 p.), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01624993v1</w:t>
+                <w:t xml:space="preserve">halshs-01582656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Science approach for a cross-disciplinary understanding of urban phenomena: Application to energy efficiency of buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La technique est-elle condamnée à entrer par effraction dans notre culture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Servigne</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Pierre Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (2), pp. 9-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192716v1</w:t>
+                <w:t xml:space="preserve">halshs-01213026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objets techniques dans la parole institutionnelle des écoles d'ingénieurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data Science approach for a cross-disciplinary understanding of urban phenomena: Application to energy efficiency of buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gripay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Deleuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Toward integrated modelling of urban systems, 115, pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.07.353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178209v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les élèves ingénieurs à l’épreuve de la fiction.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les objets techniques dans la parole institutionnelle des écoles d'ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Formes et enjeux contemporains de la communication et de la culture scientifiques et techniques</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01338927v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La technique est-elle condamnée à entrer par effraction dans notre culture ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joelle Forest</w:t>
+                <w:t xml:space="preserve">Les élèves ingénieurs à l’épreuve de la fiction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Pierre Escudié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Phronesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (2), pp. 9-20</w:t>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Formes et enjeux contemporains de la communication et de la culture scientifiques et techniques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01213026v1</w:t>
+                <w:t xml:space="preserve">halshs-01338927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrans, lampes et mallettes</w:t>
               </w:r>
@@ -1871,51 +1871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique et récit : éléments d'une critique de la raison narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2351,234 +2351,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une collection d’appareils anciens au département de physique de l’université Claude Bernard Lyon 1 : l’enquête au service de la pédagogie et du patrimoine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Nguyen</w:t>
+                <w:t xml:space="preserve">Ecologiser les pratiques pédagogiques en école d'ingénieurs. Vers une écologisation radicale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Khantine-Langlois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Colmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Manna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norio Mihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collections techniques et scientifiques en quête d'enquêtes : ce que révèlent les objets et leurs archives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CTHS, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">"Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en SHS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ingenium, Dec 2024, Paris, CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730819v1</w:t>
+                <w:t xml:space="preserve">hal-05094232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologiser les pratiques pédagogiques en école d'ingénieurs. Vers une écologisation radicale ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eveline Manna</w:t>
+                <w:t xml:space="preserve">Une collection d’appareils anciens au département de physique de l’université Claude Bernard Lyon 1 : l’enquête au service de la pédagogie et du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norio Mihara</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francoise Khantine-Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en SHS"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ingenium, Dec 2024, Paris, CNAM, France</w:t>
+              <w:t xml:space="preserve">Collections techniques et scientifiques en quête d'enquêtes : ce que révèlent les objets et leurs archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094232v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une culture technique bien “serrée”. Approfondissement et enrichissement du concept à l’aune de la cafetière à dosettes</w:t>
               </w:r>
@@ -3514,51 +3514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utopie du récit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3691,51 +3691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élèves ingénieurs à l'épreuve de la fiction. Quelles relations entretiennent-ils avec les mondes scientifiques et techniques fictionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3786,51 +3786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE DISPOSITIF &amp;quot; INNOVATION ET SOCIÉTÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4375,255 +4375,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03253946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactique de la conception</w:t>
+                <w:t xml:space="preserve">Innovation for Society.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Didier</w:t>
-[...76 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Coédition UTBM - HEP Vaud, Michel Olinga, 979-10-91901-39-0</w:t>
+                <w:t xml:space="preserve">ISTE-WILEY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206152v1</w:t>
+                <w:t xml:space="preserve">hal-02976955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation for Society.</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Didactique de la conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonnardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Becerril Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clerc-Georgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chatoney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Didier; Nathalie Bonnardel. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE-WILEY</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+                <w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Coédition UTBM - HEP Vaud, Michel Olinga, 979-10-91901-39-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976955v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse des innovations. Les biographies comme vecteur de connaissances du processus d’innovation</w:t>
               </w:r>
@@ -6022,113 +6022,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport du récit dans l'appropriation technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethique et médiation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Nguyen, M. Chouteau. </w:t>
+              <w:t xml:space="preserve">P. Mustiere, M.Fabre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mises en récit de la tetchnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives Contemporaines, 2011, collection cluster ERSTU</w:t>
+              <w:t xml:space="preserve">Jules Verne, science, technique et société : de quoi sommes-nous responsables?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Coiffard, pp.95-103, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01270807v1</w:t>
+                <w:t xml:space="preserve">halshs-01264655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mises en récit de l'innovation et du développement durable : rapports entre la technique et le temps</w:t>
               </w:r>
@@ -6194,225 +6207,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01264709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il était une fois l'INSA...</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joelle Forest</w:t>
+                <w:t xml:space="preserve">L'apport du récit dans l'appropriation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Renaud d'Enfert, Virginie Fonteneau. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Nguyen, M. Chouteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces de l'enseignement scientifique et technique : Acteurs, savoirs, institutions, XVIIè-XXè siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann éditions, p. 75 - p. 86, 2011, Histoire des sciences</w:t>
+              <w:t xml:space="preserve">Mises en récit de la tetchnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Contemporaines, 2011, collection cluster ERSTU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00631362v1</w:t>
+                <w:t xml:space="preserve">halshs-01270807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethique et médiation technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Faucheux</w:t>
+                <w:t xml:space="preserve">Il était une fois l'INSA...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">P. Mustiere, M.Fabre. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Renaud d'Enfert, Virginie Fonteneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jules Verne, science, technique et société : de quoi sommes-nous responsables?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Coiffard, pp.95-103, 2011</w:t>
+              <w:t xml:space="preserve">Espaces de l'enseignement scientifique et technique : Acteurs, savoirs, institutions, XVIIè-XXè siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann éditions, p. 75 - p. 86, 2011, Histoire des sciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01264655v1</w:t>
+                <w:t xml:space="preserve">halshs-00631362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation technique en représentations. Que dire des inspirations technologiques à partir du cas de l'INSA de Lyon ?</w:t>
               </w:r>
@@ -6685,51 +6685,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarification incitative : acteurs, modalités et obstacles RAPPORT FINAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Deleuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Missir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6976,51 +6976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/163vr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276032v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31865" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039434v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0951" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.11928" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918417v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.10212" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722364v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.11863" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541047v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Forest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0481" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0387" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582656v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0157" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0155" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Deleuil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.07.353" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338927v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faucheux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chouteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2011.1627" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979284v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1525" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730819v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Manna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Mihara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718260v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Babuin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guyen C&#233;line" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578569v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578631v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829843v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370508v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370510v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281758v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988645v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370502v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486957v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570170v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253946v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerc-Georgy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/coeditions/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976955v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1659" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891912v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1392" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253798v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525139v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161911v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550707v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188131v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/9786587047102" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759136v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/parution-de-louvrage-genese-des-innovations-les-biographies-comme-vecteur-de-connaissances-du-processus-de-linnovations/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113918v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697737v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Matias Mendes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347249v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347135v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979364v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270807v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264709v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631362v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264655v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273642v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774998v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775027v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213372v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Missir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ch&#226;tel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Matias-Mendes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/163vr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039434v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0951" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31865" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.11928" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918417v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.10212" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722364v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.11863" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541047v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Forest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0481" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0387" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0155" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582656v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0157" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213026v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192716v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Deleuil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.07.353" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338927v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faucheux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chouteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2011.1627" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979284v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1525" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Manna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Mihara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718260v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Babuin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guyen C&#233;line" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578569v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578631v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829843v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370508v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370510v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281758v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988645v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370502v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486957v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570170v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253946v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976955v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1659" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206152v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerc-Georgy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/coeditions/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891912v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1392" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253798v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525139v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161911v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550707v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188131v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/9786587047102" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759136v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/parution-de-louvrage-genese-des-innovations-les-biographies-comme-vecteur-de-connaissances-du-processus-de-linnovations/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113918v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697737v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Matias Mendes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347249v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347135v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979364v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264655v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264709v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270807v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631362v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273642v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774998v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775027v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213372v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Missir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ch&#226;tel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Matias-Mendes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>