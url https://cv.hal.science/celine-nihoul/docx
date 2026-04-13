--- v0 (2026-03-04)
+++ v1 (2026-04-13)
@@ -445,165 +445,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les droites et les plans dans l'espace : quels impacts des pratiques enseignantes sur les apprentissages des élèves ?</w:t>
+                <w:t xml:space="preserve">Etude du processus d'enseignement-apprentissage pour les notions de droites et de plans dans l'espace en Belgique : comment repenser la formation des enseignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nihoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’école doctorale thématique en didactique des disciplines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">9ième Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662354v1</w:t>
+                <w:t xml:space="preserve">hal-03662323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du processus d'enseignement-apprentissage pour les notions de droites et de plans dans l'espace en Belgique : comment repenser la formation des enseignants ?</w:t>
+                <w:t xml:space="preserve">Les droites et les plans dans l'espace : quels impacts des pratiques enseignantes sur les apprentissages des élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nihoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ième Colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire de l’école doctorale thématique en didactique des disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662323v1</w:t>
+                <w:t xml:space="preserve">hal-03662354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques in situ d'enseignants universitaires et confrontation avec le vécu des étudiants : une étude de cas</w:t>
               </w:r>
@@ -803,471 +803,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES ÉQUATIONS DE DROITES DANS L’ESPACE :UNE ÉTUDE DES PROXIMITÉS DISCURSIVES DANS LES MANUELS DE L’ENSEIGNEMENT SECONDAIRE BELGE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'IDENTITÉ PROFESSIONNELLE DES ENSEIGNANTS-CHERCHEURS EN MATHÉMATIQUES, CHIMIE ET PHYSIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874142v1</w:t>
+                <w:t xml:space="preserve">hal-02874500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IDENTITÉ PROFESSIONNELLE DES ENSEIGNANTS-CHERCHEURS EN MATHÉMATIQUES, CHIMIE ET PHYSIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lebrun</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874500v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'IDENTITÉ PROFESSIONNELLE DES ENSEIGNANTS-CHERCHEURS EN MATHÉMATIQUES, CHIMIE ET PHYSIQUE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
+                <w:t xml:space="preserve">L'identité professionnelle des enseignants-chercheurs de physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">Ardist2018 : 10èmes rencontres scientifiques de l'ARDiST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913077v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'identité professionnelle des enseignants-chercheurs de physique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LES ÉQUATIONS DE DROITES DANS L’ESPACE :UNE ÉTUDE DES PROXIMITÉS DISCURSIVES DANS LES MANUELS DE L’ENSEIGNEMENT SECONDAIRE BELGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nihoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardist2018 : 10èmes rencontres scientifiques de l'ARDiST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">EMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01860945v1</w:t>
+                <w:t xml:space="preserve">hal-02874142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques difficultés d'étudiants universitaires à reconnaître les objets &amp;quot;droites&amp;quot; et &amp;quot;plans&amp;quot; dans l'espace: une étude de cas</w:t>
               </w:r>
@@ -1423,51 +1423,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire académique et identité professionnelle: vers une différenciation des pratiques enseignantes à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1475,51 +1475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les recherches en pédagogie universitaire : vers une approche disciplinairement située</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, 2023, 978-1-78405-942-2</w:t>
@@ -1548,51 +1548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic territory and professional identity: towards a differentiation of teaching practices at the university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1600,51 +1600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teacher-researchers in the light of their training and practices.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
@@ -1866,51 +1866,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED629389"/>
+    <w:nsid w:val="48258C81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2014,51 +2014,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5AEE2906"/>
+    <w:nsid w:val="77547864"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2248,51 +2248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-nihoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3017-2263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/13NE9lePV3IaDg3g5WwBwaayqK1PXGM2B/view?usp=sharing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874137v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nihoul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958169v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662354v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662323v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113849v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113857v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874142v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913077v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860945v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03122571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-nihoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3017-2263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/13NE9lePV3IaDg3g5WwBwaayqK1PXGM2B/view?usp=sharing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874137v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nihoul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958169v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662323v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662354v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113849v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113857v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913077v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860945v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874142v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03122571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>