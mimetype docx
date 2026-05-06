--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -445,165 +445,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du processus d'enseignement-apprentissage pour les notions de droites et de plans dans l'espace en Belgique : comment repenser la formation des enseignants ?</w:t>
+                <w:t xml:space="preserve">Les droites et les plans dans l'espace : quels impacts des pratiques enseignantes sur les apprentissages des élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nihoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ième Colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire de l’école doctorale thématique en didactique des disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662323v1</w:t>
+                <w:t xml:space="preserve">hal-03662354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les droites et les plans dans l'espace : quels impacts des pratiques enseignantes sur les apprentissages des élèves ?</w:t>
+                <w:t xml:space="preserve">Etude du processus d'enseignement-apprentissage pour les notions de droites et de plans dans l'espace en Belgique : comment repenser la formation des enseignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nihoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’école doctorale thématique en didactique des disciplines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">9ième Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662354v1</w:t>
+                <w:t xml:space="preserve">hal-03662323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques in situ d'enseignants universitaires et confrontation avec le vécu des étudiants : une étude de cas</w:t>
               </w:r>
@@ -803,471 +803,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'IDENTITÉ PROFESSIONNELLE DES ENSEIGNANTS-CHERCHEURS EN MATHÉMATIQUES, CHIMIE ET PHYSIQUE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LES ÉQUATIONS DE DROITES DANS L’ESPACE :UNE ÉTUDE DES PROXIMITÉS DISCURSIVES DANS LES MANUELS DE L’ENSEIGNEMENT SECONDAIRE BELGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nihoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874500v1</w:t>
+                <w:t xml:space="preserve">hal-02874142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IDENTITÉ PROFESSIONNELLE DES ENSEIGNANTS-CHERCHEURS EN MATHÉMATIQUES, CHIMIE ET PHYSIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Lebrun</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913077v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'identité professionnelle des enseignants-chercheurs de physique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
+                <w:t xml:space="preserve">L'IDENTITÉ PROFESSIONNELLE DES ENSEIGNANTS-CHERCHEURS EN MATHÉMATIQUES, CHIMIE ET PHYSIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardist2018 : 10èmes rencontres scientifiques de l'ARDiST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">EMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860945v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES ÉQUATIONS DE DROITES DANS L’ESPACE :UNE ÉTUDE DES PROXIMITÉS DISCURSIVES DANS LES MANUELS DE L’ENSEIGNEMENT SECONDAIRE BELGE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'identité professionnelle des enseignants-chercheurs de physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">Ardist2018 : 10èmes rencontres scientifiques de l'ARDiST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874142v1</w:t>
+                <w:t xml:space="preserve">hal-01860945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques difficultés d'étudiants universitaires à reconnaître les objets &amp;quot;droites&amp;quot; et &amp;quot;plans&amp;quot; dans l'espace: une étude de cas</w:t>
               </w:r>
@@ -1423,51 +1423,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire académique et identité professionnelle: vers une différenciation des pratiques enseignantes à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1475,51 +1475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les recherches en pédagogie universitaire : vers une approche disciplinairement située</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, 2023, 978-1-78405-942-2</w:t>
@@ -1548,51 +1548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic territory and professional identity: towards a differentiation of teaching practices at the university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1600,51 +1600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teacher-researchers in the light of their training and practices.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
@@ -1866,51 +1866,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48258C81"/>
+    <w:nsid w:val="37396D7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2014,51 +2014,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="77547864"/>
+    <w:nsid w:val="79E883B7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2248,51 +2248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-nihoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3017-2263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/13NE9lePV3IaDg3g5WwBwaayqK1PXGM2B/view?usp=sharing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874137v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nihoul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958169v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662323v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662354v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113849v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113857v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913077v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860945v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874142v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03122571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-nihoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3017-2263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/13NE9lePV3IaDg3g5WwBwaayqK1PXGM2B/view?usp=sharing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874137v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nihoul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958169v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662354v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662323v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113849v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113857v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874142v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913077v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860945v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03122571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>