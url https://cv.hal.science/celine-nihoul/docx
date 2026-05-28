--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -445,165 +445,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les droites et les plans dans l'espace : quels impacts des pratiques enseignantes sur les apprentissages des élèves ?</w:t>
+                <w:t xml:space="preserve">Etude du processus d'enseignement-apprentissage pour les notions de droites et de plans dans l'espace en Belgique : comment repenser la formation des enseignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nihoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’école doctorale thématique en didactique des disciplines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">9ième Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662354v1</w:t>
+                <w:t xml:space="preserve">hal-03662323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du processus d'enseignement-apprentissage pour les notions de droites et de plans dans l'espace en Belgique : comment repenser la formation des enseignants ?</w:t>
+                <w:t xml:space="preserve">Les droites et les plans dans l'espace : quels impacts des pratiques enseignantes sur les apprentissages des élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nihoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ième Colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire de l’école doctorale thématique en didactique des disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662323v1</w:t>
+                <w:t xml:space="preserve">hal-03662354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques in situ d'enseignants universitaires et confrontation avec le vécu des étudiants : une étude de cas</w:t>
               </w:r>
@@ -803,471 +803,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES ÉQUATIONS DE DROITES DANS L’ESPACE :UNE ÉTUDE DES PROXIMITÉS DISCURSIVES DANS LES MANUELS DE L’ENSEIGNEMENT SECONDAIRE BELGE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'IDENTITÉ PROFESSIONNELLE DES ENSEIGNANTS-CHERCHEURS EN MATHÉMATIQUES, CHIMIE ET PHYSIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874142v1</w:t>
+                <w:t xml:space="preserve">hal-02874500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IDENTITÉ PROFESSIONNELLE DES ENSEIGNANTS-CHERCHEURS EN MATHÉMATIQUES, CHIMIE ET PHYSIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lebrun</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874500v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'IDENTITÉ PROFESSIONNELLE DES ENSEIGNANTS-CHERCHEURS EN MATHÉMATIQUES, CHIMIE ET PHYSIQUE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
+                <w:t xml:space="preserve">L'identité professionnelle des enseignants-chercheurs de physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">Ardist2018 : 10èmes rencontres scientifiques de l'ARDiST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913077v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'identité professionnelle des enseignants-chercheurs de physique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LES ÉQUATIONS DE DROITES DANS L’ESPACE :UNE ÉTUDE DES PROXIMITÉS DISCURSIVES DANS LES MANUELS DE L’ENSEIGNEMENT SECONDAIRE BELGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nihoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardist2018 : 10èmes rencontres scientifiques de l'ARDiST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">EMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01860945v1</w:t>
+                <w:t xml:space="preserve">hal-02874142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques difficultés d'étudiants universitaires à reconnaître les objets &amp;quot;droites&amp;quot; et &amp;quot;plans&amp;quot; dans l'espace: une étude de cas</w:t>
               </w:r>
@@ -1423,51 +1423,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire académique et identité professionnelle: vers une différenciation des pratiques enseignantes à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1475,51 +1475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les recherches en pédagogie universitaire : vers une approche disciplinairement située</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, 2023, 978-1-78405-942-2</w:t>
@@ -1548,51 +1548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic territory and professional identity: towards a differentiation of teaching practices at the university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1600,51 +1600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teacher-researchers in the light of their training and practices.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
@@ -1866,51 +1866,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37396D7F"/>
+    <w:nsid w:val="0051B618"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2014,51 +2014,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79E883B7"/>
+    <w:nsid w:val="2491B043"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2248,51 +2248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-nihoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3017-2263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/13NE9lePV3IaDg3g5WwBwaayqK1PXGM2B/view?usp=sharing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874137v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nihoul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958169v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662354v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662323v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113849v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113857v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874142v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913077v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860945v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03122571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-nihoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3017-2263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/13NE9lePV3IaDg3g5WwBwaayqK1PXGM2B/view?usp=sharing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874137v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nihoul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958169v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662323v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662354v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113849v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113857v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913077v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860945v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874142v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03122571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>