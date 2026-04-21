--- v0 (2026-03-17)
+++ v1 (2026-04-21)
@@ -593,295 +593,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fermentation conditions of bread dough on the sensory and nutritional properties of French bread</w:t>
+                <w:t xml:space="preserve">HPLC-DAD optimization of quantification of vescalagin, gallic and ellagic acid in chestnut tannins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Troadec</w:t>
+                <w:t xml:space="preserve">Charline Richard-Dazeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Regnault</w:t>
+                <w:t xml:space="preserve">Philippe Jacolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Nestora</w:t>
+                <w:t xml:space="preserve">Luc Goethals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jacolot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
+                <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Food Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 249 (11), pp.2749-2762. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (8), pp.e18993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00217-023-04325-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e18993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213646v1</w:t>
+                <w:t xml:space="preserve">hal-04213639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HPLC-DAD optimization of quantification of vescalagin, gallic and ellagic acid in chestnut tannins</w:t>
+                <w:t xml:space="preserve">Effect of fermentation conditions of bread dough on the sensory and nutritional properties of French bread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Richard-Dazeur</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Romane Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Nestora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (8), pp.e18993. </w:t>
+              <w:t xml:space="preserve">European Food Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 249 (11), pp.2749-2762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e18993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00217-023-04325-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213639v1</w:t>
+                <w:t xml:space="preserve">hal-04213646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycated bovine serum albumin for use in feeding trials with animal models – In vitro methodology and characterization of a glycated substrate for modifying feed pellets</w:t>
               </w:r>
@@ -906,51 +906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Jaisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1001,103 +1001,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of leavening agent on Maillard reaction and the bifidogenic effect of traditional French bread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Nestora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 393, pp.133387. </w:t>
@@ -1174,51 +1174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Leridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1831,51 +1831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2475,51 +2475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Niquet-Leridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2751,51 +2751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dler F D Mahmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Niquet-Leridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3043,51 +3043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3177,51 +3177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Niquet-Leridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Volpoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3310,51 +3310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Abdennebi-Najar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3489,51 +3489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3614,51 +3614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3726,64 +3726,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3942,51 +3942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M Anton-Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4319,103 +4319,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fermentation time and temperature on the sensory and nutritional properties of French bread.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Nestora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFFoST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dublin (Irlande), Ireland</w:t>
@@ -4444,90 +4444,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of leavening agents on Maillard reaction products in the crust of traditional French bread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Nestora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4608,51 +4608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4855,64 +4855,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de la qualité des tanins de châtaignier pour améliorer les performances en élevage porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Richard-Dazeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Degrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5144,51 +5144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mahmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Niquet-Leridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5548,51 +5548,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A23716B"/>
+    <w:nsid w:val="7F6AE934"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5779,51 +5779,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-niquet-leridon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9691-9617" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130793841" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/DII-0614-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085774v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Anouma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorrette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04990785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tessier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mession" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.143161" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delayre-Orthez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Howsam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacolot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114967" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213646v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Troadec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Regnault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Nestora" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-023-04325-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Richard-Dazeur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Goethals" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e18993" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04186828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Howsam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jaisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136815" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133387" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03673610v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Helou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Thomaz Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-Leridon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boulanger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091890" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03798280v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guilbaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Niquet-Leridon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delguste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fremont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201901018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dmrr.3103" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03406830v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nicolas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gorisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. Tessier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54817-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouquand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.14331" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02272707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorisse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Tessier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2017.05.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Loaec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacques Tessier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7845" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553461v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Baskara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbezier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Anton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Queheillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-Leridon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602847v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Branlard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thebault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo01341k" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04064620v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tessier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jouquand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Genin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600140" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X63ZPXR7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03854713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods5040084" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Elmhiri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dler F D Mahmood" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400722" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFK8DFJ7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02368763v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grossin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Auger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montaigne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400643" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSN044L1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Loa&#235;c" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02853" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loaec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Volpoet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.03.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7Z12FDJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608197v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Abdennebi-Najar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-013-1496-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707235v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414993v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580109v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Richard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Anton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359188v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton-Gay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804691v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Houry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leridon-Niquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukthir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chango" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809887v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chua" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tessier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdennebi-Najar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261338v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261336v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414832v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376110v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Elmhiri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mahmood" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jacolot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Firmin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580116v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Degrave" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Michiels" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553463v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly-Condette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chango" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611245v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Elmhiri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahmood" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611130v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Houry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chua" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J. Tessier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003465v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007AGPT0030" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-niquet-leridon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9691-9617" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130793841" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/DII-0614-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085774v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Anouma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorrette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04990785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tessier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mession" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.143161" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delayre-Orthez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Howsam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacolot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114967" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Richard-Dazeur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Goethals" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e18993" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213646v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Troadec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Regnault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Nestora" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-023-04325-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04186828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Howsam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jaisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136815" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133387" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03673610v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Helou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Thomaz Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-Leridon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boulanger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091890" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03798280v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guilbaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Niquet-Leridon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delguste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fremont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201901018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dmrr.3103" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03406830v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nicolas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gorisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. Tessier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54817-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouquand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.14331" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02272707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorisse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Tessier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2017.05.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Loaec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacques Tessier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7845" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553461v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Baskara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbezier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Anton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Queheillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-Leridon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602847v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Branlard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thebault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo01341k" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04064620v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tessier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jouquand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Genin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600140" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X63ZPXR7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03854713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods5040084" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Elmhiri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dler F D Mahmood" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400722" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFK8DFJ7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02368763v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grossin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Auger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montaigne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400643" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSN044L1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Loa&#235;c" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02853" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loaec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Volpoet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.03.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7Z12FDJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608197v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Abdennebi-Najar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-013-1496-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707235v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414993v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580109v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Richard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Anton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359188v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton-Gay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804691v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Houry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leridon-Niquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukthir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chango" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809887v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chua" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tessier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdennebi-Najar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261338v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261336v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414832v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376110v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Elmhiri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mahmood" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jacolot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Firmin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580116v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Degrave" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Michiels" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553463v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly-Condette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chango" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611245v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Elmhiri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahmood" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611130v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Houry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chua" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J. Tessier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003465v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007AGPT0030" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>