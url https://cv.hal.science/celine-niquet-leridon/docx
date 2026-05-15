--- v1 (2026-04-21)
+++ v2 (2026-05-15)
@@ -119,53 +119,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">130793841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Y6aTw6sAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">DII-0614-2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -200,3233 +221,3233 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetrical flow field-flow fractionation and multi-angle laser light scattering: A new analytical approach for the characterisation of insect protein aggregation/polymerisation after heat treatment of Tenebrio molitor larvae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">True ileal amino acid digestibility and digestible amino acid scores (DIAASs) of the cruciferin and napin fractions of rapeseed: Impact of processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
+                <w:t xml:space="preserve">Romain Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Lorrette</w:t>
+                <w:t xml:space="preserve">Celine Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Aussenac</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mession</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crfs.2025.101077⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 474, pp.143161 (art. number). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.143161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085774v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">True ileal amino acid digestibility and digestible amino acid scores (DIAASs) of the cruciferin and napin fractions of rapeseed: Impact of processing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymmetrical flow field-flow fractionation and multi-angle laser light scattering: A new analytical approach for the characterisation of insect protein aggregation/polymerisation after heat treatment of Tenebrio molitor larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Tessier</w:t>
+                <w:t xml:space="preserve">Ariel Anouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Mession</w:t>
+                <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Buffière</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bénédicte Lorrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aussenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.143161⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.101077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crfs.2025.101077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990785v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early- and life-long intake of dietary advanced glycation end-products (dAGEs) leads to transient tissue accumulation, increased gut sensitivity to inflammation, and slight changes in gut microbial diversity, without causing overt disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Nogueira Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 195, pp.114967. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HPLC-DAD optimization of quantification of vescalagin, gallic and ellagic acid in chestnut tannins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of fermentation conditions of bread dough on the sensory and nutritional properties of French bread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romane Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Nestora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e18993⟩</w:t>
+              <w:t xml:space="preserve">European Food Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 249 (11), pp.2749-2762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00217-023-04325-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213639v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fermentation conditions of bread dough on the sensory and nutritional properties of French bread</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HPLC-DAD optimization of quantification of vescalagin, gallic and ellagic acid in chestnut tannins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Regnault</w:t>
+                <w:t xml:space="preserve">Charline Richard-Dazeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Nestora</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
+                <w:t xml:space="preserve">Luc Goethals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Food Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00217-023-04325-7⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (8), pp.e18993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e18993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213646v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycated bovine serum albumin for use in feeding trials with animal models – In vitro methodology and characterization of a glycated substrate for modifying feed pellets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mt Nogueira Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Jaisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 428, pp.136815. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.136815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of leavening agent on Maillard reaction and the bifidogenic effect of traditional French bread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Nestora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 393, pp.133387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.133387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Levels of Free NƐ-Carboxymethyllysine (CML) after Different Oral Doses of CML in Rats and after the Intake of Different Breakfasts in Humans: Postprandial Plasma Level of sRAGE in Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Leridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (9), pp.1890. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu14091890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of lactobacillus fermentum me-3 treatment on glycation and diabetes complications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Niquet-Leridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Delguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Molecular Nutrition and Food Research, 64 (6), pp.e1901018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mnfr.201901018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LepR db/db mice model for studying glycation in the context of diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Delguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes/Metabolism Research and Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (2), pp.e3103. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dmrr.3103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbamylation and glycation compete for collagen molecular aging in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric J. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.18291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-54817-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LepR &amp;lt;sup&amp;gt;&amp;lt;i&amp;gt;db/db&amp;lt;/i&amp;gt;&amp;lt;/sup&amp;gt; mice model for studying glycation in the context of diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Delguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes/Metabolism Research and Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dmrr.3103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Maillard Reaction Products on Sensory and Nutritional Qualities of the Traditional French Baguette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 83 (10), pp.2424-2431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1750-3841.14331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbamylation is a competitor of glycation for protein modification in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jaisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Diabetes &amp; Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 44 (2), pp.160-167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diabet.2017.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of added nitrogen fertilizer on pyrazines of roasted chicory</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dose-dependent effect of the n(epsilon)-carboxymethyllysine on proliferation in an in vitro Th2-induced model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jacques Tessier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I Baskara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gay-Queheillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Niquet-Leridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (103, SI), pp.228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277913v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose-dependent effect of the n(epsilon)-carboxymethyllysine on proliferation in an in vitro Th2-induced model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pauline Anton</w:t>
+                <w:t xml:space="preserve">Effect of added nitrogen fertilizer on pyrazines of roasted chicory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gay-Queheillard</w:t>
+                <w:t xml:space="preserve">Grégory Loaec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Niquet-Leridon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Jacques Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97 (4), pp.1172-1177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.7845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553461v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of raw materials and baking conditions on Maillard reaction products, thiamine, folate, phytic acid and minerals in white bread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (6), pp.2498-2507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5fo01341k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative assessment of organ distribution of dietary protein-bound C-13-labeled N-epsilon-carboxymethyllysine after a chronic oral exposure in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Niquet-Leridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Molecular nutrition &amp; food research, 60 (11), pp.2446-2456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mnfr.201600140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Can Diet Affect the Accumulation of Advanced Glycation End-Products in the Human Body?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Niquet-Leridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Foods (Basel, Switzerland), 5 (4), pp.84. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods5040084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03854713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formula-derived advanced glycation end products are involved in the development of long-term inflammation and oxidative stress in kidney of IUGR piglets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Elmhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dler F D Mahmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Niquet-Leridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 59 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mnfr.201400722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary CML-enriched protein induces functional arterial aging in a RAGE-dependent manner in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Niquet-Leridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Molecular nutrition &amp; food research, 59 (5), pp.927-938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mnfr.201400643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Variety and Agronomic Factors on Crude Protein and Total Lysine in Chicory; N ε -Carboxymethyl-lysine-Forming Potential during Drying and Roasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Loaëc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (47), pp.10295-10302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b02853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of variety, agronomic factors, and drying on the amount of free asparagine and crude protein in chicory. Correlation with the acrylamide formation during roasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Loaec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Niquet-Leridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Volpoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 63, pp.299 - 305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microorganisms and Maillard reaction products: a review of the literature and recent findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Abdennebi-Najar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (2), pp.267-277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00726-013-1496-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3436,866 +3457,866 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do early and lifelong exposure to dietary AGEs affect tissue, gut sensitivity, and microbiota in mice?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMARS 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a bovine serum albumin model system for in vitro fortification of N ε -carboxymethyl-lysine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young AGErs symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Maasticht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des propriétés anti-oxydantes et anti-inflammatoires des tanins de châtaignier sur la barrière épithéliale intestinale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Techniques Colorants et Pigments Naturels 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Artois, Nov 2021, Bethunes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la cuisson sur les propriétés sensorielles et nutritionnelles de la baguette de Tradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUTUR DU PAIN, PAINS DU FUTUR ET AUTRES ALIMENTS CÉRÉALIERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EKIP et INRA, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04359188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of food processing on the quality of food and health effects on the digestive tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M Anton-Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospects for the 3rd Millenium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cluj Napoca, Cluj, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of formula milk AGEs on the IUGR piglets kidneys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Houry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Leridon-Niquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boukthir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on the Maillard Reaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Symposium on the Maillard Reaction. Labo/service de l'auteur, Ville service., Sep 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des produits avancés de glycation dans les laits sur l'activité rénale du porcelet en retard de croissance intra-utérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Abdennebi-Najar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Journées Francophones de Recherche en Néonatologie (JFRN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4305,533 +4326,533 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fermentation time and temperature on the sensory and nutritional properties of French bread.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Nestora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFFoST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dublin (Irlande), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of leavening agents on Maillard reaction products in the crust of traditional French bread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Nestora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMARS14: Protein glycation in food, health and disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Doha, Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro fortification of Nε-carboxymethyl-lysine in bovine serum albumin model systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Naila Rabbani; Paul J. Thornalley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMARS14: Protein glycation in food, health and disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Doha, Qatar. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formula Milk derived CML induces RAGE activation, long term inflammation and oxidative stress in IUGR Piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Elmhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mahmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Leridon-Niquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on the Maillard Reaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Tokyo (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4841,529 +4862,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de la qualité des tanins de châtaignier pour améliorer les performances en élevage porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Richard-Dazeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Degrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Badalato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56èmes Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neoformed compounds in infant formulas: a new risk factor for allergy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Joly-Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Niquet-Leridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 71 (102, SI), pp.62-63, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formula Milk is involved in programming of oxidative stress and inflammation in kidney of IUGR piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Elmhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mahmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Niquet-Leridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2 eme congrès de la SF-DOHAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 4 (Supplement 1), Cambridge Univers, pp.S3-S47, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des produits avancés de la glycation (AGEs) dans les laits sur l’activité rénale du porcelet en retard de croissance intra-utérin (RCIU)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Houry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic J. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFRN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5373,114 +5394,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the formation of non-volatile Maillard products from glutamine-derived ammonia: the structure identification of some novel molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Niquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chemical Sciences. AgroParisTech, 2007. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2007AGPT0030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00003465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId177"/>
+      <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5548,51 +5569,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F6AE934"/>
+    <w:nsid w:val="0A4E7749"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5779,51 +5800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-niquet-leridon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9691-9617" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130793841" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/DII-0614-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085774v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Anouma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorrette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04990785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tessier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mession" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.143161" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delayre-Orthez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Howsam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacolot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114967" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Richard-Dazeur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Goethals" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e18993" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213646v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Troadec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Regnault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Nestora" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-023-04325-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04186828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Howsam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jaisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136815" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133387" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03673610v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Helou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Thomaz Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-Leridon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boulanger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091890" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03798280v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guilbaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Niquet-Leridon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delguste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fremont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201901018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dmrr.3103" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03406830v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nicolas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gorisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. Tessier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54817-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouquand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.14331" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02272707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorisse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Tessier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2017.05.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Loaec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacques Tessier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7845" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553461v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Baskara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbezier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Anton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Queheillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-Leridon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602847v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Branlard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thebault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo01341k" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04064620v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tessier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jouquand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Genin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600140" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X63ZPXR7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03854713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods5040084" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Elmhiri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dler F D Mahmood" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400722" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFK8DFJ7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02368763v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grossin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Auger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montaigne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400643" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSN044L1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Loa&#235;c" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02853" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loaec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Volpoet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.03.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7Z12FDJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608197v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Abdennebi-Najar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-013-1496-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707235v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414993v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580109v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Richard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Anton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359188v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton-Gay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804691v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Houry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leridon-Niquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukthir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chango" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809887v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chua" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tessier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdennebi-Najar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261338v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261336v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414832v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376110v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Elmhiri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mahmood" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jacolot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Firmin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580116v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Degrave" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Michiels" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553463v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly-Condette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chango" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611245v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Elmhiri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahmood" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611130v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Houry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chua" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J. Tessier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003465v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007AGPT0030" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-niquet-leridon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9691-9617" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130793841" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Y6aTw6sAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/DII-0614-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04990785v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tessier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mession" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.143161" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085774v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Anouma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorrette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delayre-Orthez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Howsam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacolot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114967" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Troadec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Regnault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Nestora" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-023-04325-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213639v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Richard-Dazeur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Goethals" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e18993" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04186828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Howsam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jaisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136815" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693730v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133387" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03673610v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Helou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Thomaz Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-Leridon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boulanger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091890" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03798280v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guilbaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Niquet-Leridon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delguste" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fremont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201901018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286260v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dmrr.3103" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03406830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nicolas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gorisse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. Tessier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54817-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286250v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouquand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.14331" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02272707v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaisson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorisse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Tessier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2017.05.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553461v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Baskara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbezier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Anton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Queheillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-Leridon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Loaec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacques Tessier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7845" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602847v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Branlard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thebault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo01341k" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04064620v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tessier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jouquand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Genin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600140" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X63ZPXR7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03854713v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods5040084" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140160v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Elmhiri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dler F D Mahmood" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400722" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFK8DFJ7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02368763v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grossin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Auger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montaigne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400643" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSN044L1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285557v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Loa&#235;c" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02853" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631365v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loaec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Volpoet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.03.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7Z12FDJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608197v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Abdennebi-Najar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-013-1496-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707235v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414993v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580109v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Richard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Anton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359188v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336165v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton-Gay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804691v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Houry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leridon-Niquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukthir" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chango" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809887v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chua" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tessier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdennebi-Najar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261338v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261336v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414832v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376110v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Elmhiri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mahmood" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jacolot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Firmin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580116v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Degrave" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Michiels" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553463v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly-Condette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chango" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611245v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Elmhiri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahmood" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611130v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Houry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chua" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J. Tessier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003465v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007AGPT0030" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>