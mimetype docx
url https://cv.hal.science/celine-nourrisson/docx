--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -189,225 +189,225 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brief Case: Cutaneous ulceration associated with acalabrutinib treatment</w:t>
+                <w:t xml:space="preserve">New draft genomes assemblies of Blastocystis isolates from subtypes 1 and 8 confirm conserved synteny, transposable element diversity, and provide insights into pathogenic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Luzarraga</w:t>
+                <w:t xml:space="preserve">Ivan Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Constance Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Chevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63 (3), pp.e0158324. </w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 181, pp.126157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jcm.01583-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2026.126157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05449036v1</w:t>
+                <w:t xml:space="preserve">hal-05597842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicenter performance evaluation of the &amp;quot;quanty TOXO (RH region)&amp;quot; kit (Clonit) for molecular diagnosis of toxoplasmosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -759,8435 +759,8593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About two French cases of disseminated Cryptococcus neoformans infection associated with COVID-19</w:t>
+                <w:t xml:space="preserve">The Brief Case: Cutaneous ulceration associated with acalabrutinib treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy Pulby</w:t>
+                <w:t xml:space="preserve">Victor Luzarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lafolie</w:t>
+                <w:t xml:space="preserve">Florence Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Belot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Loiseau</w:t>
+                <w:t xml:space="preserve">Carole Chevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnaf012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (3), pp.e0158324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jcm.01583-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05449128v1</w:t>
+                <w:t xml:space="preserve">hal-05449036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of ex vivo antimalarial drug efficacy in African Plasmodium falciparum parasite isolates, 2016–2023: a genotype–phenotype association study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">About two French cases of disseminated Cryptococcus neoformans infection associated with COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Pulby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Rosado</w:t>
+                <w:t xml:space="preserve">Chloé Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abebe Fola</w:t>
+                <w:t xml:space="preserve">Loïc Dopeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Cojean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Coppée</w:t>
+                <w:t xml:space="preserve">Sébastien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105835⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 372, pp.fnaf012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnaf012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169453v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features of Invasive Aspergillosis Caused by Aspergillus flavus , France, 2012–2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of ex vivo antimalarial drug efficacy in African Plasmodium falciparum parasite isolates, 2016–2023: a genotype–phenotype association study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Rosado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abebe Fola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Bertin-Biasutto</w:t>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Paccoud</w:t>
+                <w:t xml:space="preserve">Véronique Sarrasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
+                <w:t xml:space="preserve">Romain Coppée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid3105.241392⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118 (1), pp.105835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169425v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169453v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An imported case of Haplorchis taichui infection diagnosed with molecular genomics in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Luzarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 67, pp.102888. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tmaid.2025.102888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the Mucorales qPCR on blood to screen high-risk hematology patients is associated with better survival</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Features of Invasive Aspergillosis Caused by Aspergillus flavus , France, 2012–2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bertin-Biasutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Paccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gbaguidi-Haore Houssein</w:t>
+                <w:t xml:space="preserve">Blandine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Berceanu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chaima El Machhour</w:t>
+                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myae030⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (5), pp.896-905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid3105.241392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524410v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterocytozoon bieneusi, a human pathogen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+                <w:t xml:space="preserve">Use of the Mucorales qPCR on blood to screen high-risk hematology patients is associated with better survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gbaguidi-Haore Houssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Moniot</w:t>
+                <w:t xml:space="preserve">Ana Berceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Morio</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Gouzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima El Machhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/22221751.2024.2406276⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myae030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05332942v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased levels of anti-Encephalitozoon intestinalis antibodies in patients with colorectal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Vercruysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (9), pp.e0012459. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLT3L governs the development of partially overlapping hematopoietic lineages in humans and mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mana Momenilandi</w:t>
+                <w:t xml:space="preserve">Enterocytozoon bieneusi, a human pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lévy</w:t>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steicy Sobrino</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.04.009⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.2406276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2024.2406276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04589107v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicenter comparative study of Enterocytozoon bieneusi DNA extraction methods from stool samples, and mechanical pretreatment protocols evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Moniot</w:t>
+                <w:t xml:space="preserve">Epidemiology and management of tinea capitis in France: a 6-year nationwide retrospective survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Tressol</w:t>
+                <w:t xml:space="preserve">Marie Machouart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lambert</w:t>
+                <w:t xml:space="preserve">Maud Gits-Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Fréalle</w:t>
+                <w:t xml:space="preserve">Mazouz Benderdouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.15404. </w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-66154-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myae047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653289v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and management of tinea capitis in France: a 6-year nationwide retrospective survey</w:t>
+                <w:t xml:space="preserve">FLT3L governs the development of partially overlapping hematopoietic lineages in humans and mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+                <w:t xml:space="preserve">Mana Momenilandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Miossec</w:t>
+                <w:t xml:space="preserve">Romain Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Machouart</w:t>
+                <w:t xml:space="preserve">Steicy Sobrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Gits-Muselli</w:t>
+                <w:t xml:space="preserve">Jingwei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazouz Benderdouche</w:t>
+                <w:t xml:space="preserve">Chantal Lagresle-Peyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 187 (11), pp.2817-2837.e31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mmy/myae047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558977v1</w:t>
+                <w:t xml:space="preserve">pasteur-04589107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquired fluconazole resistance and genetic clustering in Diutina (Candida) catenulata from clinical samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multicenter comparative study of Enterocytozoon bieneusi DNA extraction methods from stool samples, and mechanical pretreatment protocols evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Bonnin</w:t>
+                <w:t xml:space="preserve">Maxime Tressol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fréalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.09.021⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.15404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-66154-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758751v1</w:t>
+                <w:t xml:space="preserve">hal-04653289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer diarrhea in children: a monocentric French epidemiological observational study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Lambert</w:t>
+                <w:t xml:space="preserve">Acquired fluconazole resistance and genetic clustering in Diutina (Candida) catenulata from clinical samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Delmas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Mirand</w:t>
+                <w:t xml:space="preserve">Estelle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-42098-x⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (2), pp.257.e7-257.e11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990345v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient concentration strip–specific epidemiological cut-off values of antifungal drugs in various yeast species and five prevalent Aspergillus species complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Summer diarrhea in children: a monocentric French epidemiological observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Mercier</w:t>
+                <w:t xml:space="preserve">Elisa Creuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+                <w:t xml:space="preserve">Julien Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Botterel</w:t>
+                <w:t xml:space="preserve">Audrey Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.11.030⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.15078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-42098-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994435v2</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case series of intestinal microsporidiosis in non-HIV patients caused by Encephalitozoon hellem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+                <w:t xml:space="preserve">Gradient concentration strip–specific epidemiological cut-off values of antifungal drugs in various yeast species and five prevalent Aspergillus species complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Hamane</w:t>
+                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bonhomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
+                <w:t xml:space="preserve">Laurence Delhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Foulquier</w:t>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (2), pp.2258997. </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (5), pp.652.e9-652.e15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/22221751.2023.2258997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239830v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994435v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Novodiag® Stool parasites assay, an innovative high-plex technique for fast detection of protozoa, helminths and microsporidia in stool samples: a retrospective and prospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Case series of intestinal microsporidiosis in non-HIV patients caused by Encephalitozoon hellem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hartuis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+                <w:t xml:space="preserve">Samia Hamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaco Verweij</w:t>
+                <w:t xml:space="preserve">Julie Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (2), pp.2258997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2022026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2023.2258997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668002v1</w:t>
+                <w:t xml:space="preserve">hal-04239830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Bio-Evolution Microsporidia generic and typing real-time PCR assays for the diagnosis of intestinal microsporidiosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Novodiag® Stool parasites assay, an innovative high-plex technique for fast detection of protozoa, helminths and microsporidia in stool samples: a retrospective and prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hartuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Argy</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaco Verweij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 29 (55), pp.1-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2022055⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 29, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2022026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313096v1</w:t>
+                <w:t xml:space="preserve">hal-03668002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of two commercial kits and two laboratory-developed qPCR assays compared to LAMP for molecular diagnosis of malaria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rizwana Zaffaroullah</w:t>
+                <w:t xml:space="preserve">Evaluation of the Bio-Evolution Microsporidia generic and typing real-time PCR assays for the diagnosis of intestinal microsporidiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Bailly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sarrasin</w:t>
+                <w:t xml:space="preserve">Céline Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Argy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-022-04219-1⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (55), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2022055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708030v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting a multiplex PCR panel for accurate molecular diagnosis of intestinal protists: a comparative study of Allplex ® (Seegene ® ), G-DiaParaTrio (Diagenode ® ), and RIDA ® GENE (R-Biopharm ® ) assays and microscopic examination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+                <w:t xml:space="preserve">Evaluation of two commercial kits and two laboratory-developed qPCR assays compared to LAMP for molecular diagnosis of malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Bouzayene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Aboubacar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poirier</w:t>
+                <w:t xml:space="preserve">Rizwana Zaffaroullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Valot</w:t>
+                <w:t xml:space="preserve">Justine Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Ciceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sarrasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2022003⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-022-04219-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572136v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Surveillance Program to Increase Awareness on Invasive Fungal Diseases: the French RESSIF Network (2012 to 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+                <w:t xml:space="preserve">Selecting a multiplex PCR panel for accurate molecular diagnosis of intestinal protists: a comparative study of Allplex ® (Seegene ® ), G-DiaParaTrio (Diagenode ® ), and RIDA ® GENE (R-Biopharm ® ) assays and microscopic examination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Argy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Sitbon</w:t>
+                <w:t xml:space="preserve">Ahmed Aboubacar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (3), pp.e0092022. </w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mbio.00920-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2022003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658122v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Answer to August 2021 Photo Quiz</w:t>
+                <w:t xml:space="preserve">Active Surveillance Program to Increase Awareness on Invasive Fungal Diseases: the French RESSIF Network (2012 to 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudel Catinot Noubam Tchatat</w:t>
+                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Godfraind</w:t>
+                <w:t xml:space="preserve">Karine Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Montrieul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisa Creuzet</w:t>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.02770-20⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.e0092022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.00920-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318609v1</w:t>
+                <w:t xml:space="preserve">hal-03658122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a Multiplex PCR for the Simultaneous Diagnosis of Intestinal Cryptosporidiosis and Microsporidiosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+                <w:t xml:space="preserve">Answer to August 2021 Photo Quiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudel Catinot Noubam Tchatat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Faure</w:t>
+                <w:t xml:space="preserve">Catherine Godfraind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Delbac</w:t>
+                <w:t xml:space="preserve">Laura Montrieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Favennec</w:t>
+                <w:t xml:space="preserve">Nicolas Saroul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Creuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (4), pp.417-423. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (8), pp.e0277020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2020.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02770-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238779v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peritonitis in 2 French Women</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Assessment of a Multiplex PCR for the Simultaneous Diagnosis of Intestinal Cryptosporidiosis and Microsporidiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Le Gal</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Charlotte Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bail</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa563⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (4), pp.417-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2020.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03212187v1</w:t>
+                <w:t xml:space="preserve">hal-03238779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaboratory evaluation of Mucorales PCR assays for testing serum specimens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Rocchi</w:t>
+                <w:t xml:space="preserve">Peritonitis in 2 French Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Scherer</w:t>
+                <w:t xml:space="preserve">Solène Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Mengoli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F Botterel</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myaa036⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (1), pp.173-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123965v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasites and diet as main drivers of the Malagasy gut microbiome richness and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abou-Bacar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Mondot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poirier</w:t>
+                <w:t xml:space="preserve">Valentin Greigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-96967-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prokaryotic and Eukaryotic Fecal Microbiota in Irritable Bowel Syndrome Patients and Healthy Individuals Colonized With Blastocystis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+                <w:t xml:space="preserve">Interlaboratory evaluation of Mucorales PCR assays for testing serum specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Scanzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Delbac</w:t>
+                <w:t xml:space="preserve">C Mengoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Dapoigny</w:t>
+                <w:t xml:space="preserve">A Alanio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.713347⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (2), pp.126-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myaa036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349938v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Two Commercial Kits on the Automated ELITe InGenius PCR Platform for Molecular Diagnosis of Toxoplasmosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Prokaryotic and Eukaryotic Fecal Microbiota in Irritable Bowel Syndrome Patients and Healthy Individuals Colonized With Blastocystis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Scanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delbac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2021.04.004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.713347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.713347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323951v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo Quiz: A Bag of Marbles in the Nose</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Two Commercial Kits on the Automated ELITe InGenius PCR Platform for Molecular Diagnosis of Toxoplasmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Sterkers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.02768-20⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (7), pp.865-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2021.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318611v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fecal dysbiosis associated with colonic hypersensitivity and behavioral alterations in chronically Blastocystis-infected rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maeva Meynier</w:t>
+                <w:t xml:space="preserve">Photo Quiz: A Bag of Marbles in the Nose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudel Catinot Noubam Tchatat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Godfraind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Montrieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saroul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Creuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-66156-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02768-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02884871v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormographiella aspergillata: an emerging basidiomycete in the clinical setting? A case report and literature review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Moniot</w:t>
+                <w:t xml:space="preserve">Multicenter Comparative Study of Six Cryptosporidium parvum DNA Extraction Protocols Including Mechanical Pretreatment from Stool Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose‐anne Lavergne</w:t>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Morel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">Anne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-020-05679-z⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (9), pp.1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8091450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945682v2</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of DNA extraction methods and real-time PCR assays for the detection of blastocystis sp. in stool specimens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Brunet</w:t>
+                <w:t xml:space="preserve">Epidemiological investigation for grouped cases of Trichosporon asahii using whole genome and IGS1 sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Maufrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Flori</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Bonnin</w:t>
+                <w:t xml:space="preserve">Marc Pihet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8111768⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.13126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255323v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal susceptibility testing practices in mycology laboratories in France, 2018</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Persat</w:t>
+                <w:t xml:space="preserve">Comparison of DNA extraction methods and real-time PCR assays for the detection of blastocystis sp. in stool specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Foulet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Accoceberry</w:t>
+                <w:t xml:space="preserve">Pierre Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2020.100970⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (11), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8111768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566987v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicenter Comparative Study of Six Cryptosporidium parvum DNA Extraction Protocols Including Mechanical Pretreatment from Stool Samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antifungal susceptibility testing practices in mycology laboratories in France, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-P. Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Valeix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Costa</w:t>
+                <w:t xml:space="preserve">F. Foulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Valot</w:t>
+                <w:t xml:space="preserve">C. Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vincent</w:t>
+                <w:t xml:space="preserve">I. Accoceberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (9), pp.1450. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (2), pp.100970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8091450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2020.100970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964505v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological investigation for grouped cases of Trichosporon asahii using whole genome and IGS1 sequencing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+                <w:t xml:space="preserve">Hormographiella aspergillata: an emerging basidiomycete in the clinical setting? A case report and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Maufrais</w:t>
+                <w:t xml:space="preserve">Rose‐anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pihet</w:t>
+                <w:t xml:space="preserve">Thomas Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Aznar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Dromer</w:t>
+                <w:t xml:space="preserve">Romain Guieze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.13126⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-020-05679-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862513v1</w:t>
+                <w:t xml:space="preserve">hal-03945682v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scedosporiosis/lomentosporiosis observational study (SOS): Clinical significance of Scedosporium species identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fecal dysbiosis associated with colonic hypersensitivity and behavioral alterations in chronically Blastocystis-infected rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Defaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bronnimann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Dromer</w:t>
+                <w:t xml:space="preserve">Elodie Baudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Lanternier</w:t>
+                <w:t xml:space="preserve">Amandine Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Maulin</w:t>
+                <w:t xml:space="preserve">Maeva Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (5), pp.486 - 497. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.9146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mmy/myaa086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-66156-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03222501v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02884871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid diagnostic tests relying on antigen detection from stool as an efficient point of care testing strategy for giardiasis and cryptosporidiosis? Evaluation of a new immunochromatographic duplex assay</w:t>
+                <w:t xml:space="preserve">Scedosporiosis/lomentosporiosis observational study (SOS): Clinical significance of Scedosporium species identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Goudal</w:t>
+                <w:t xml:space="preserve">Didier Bronnimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Laude</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Argy</w:t>
+                <w:t xml:space="preserve">Fanny Lanternier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2018.07.012⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (5), pp.486 - 497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myaa086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987699v1</w:t>
+                <w:t xml:space="preserve">pasteur-03222501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping Approach for Potential Common Source of Enterocytozoon bieneusi Infection in Hematology Unit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Rapid diagnostic tests relying on antigen detection from stool as an efficient point of care testing strategy for giardiasis and cryptosporidiosis? Evaluation of a new immunochromatographic duplex assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Goudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Virginie Bonnin</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Argy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2509.190311⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (1), pp.33-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439508v1</w:t>
+                <w:t xml:space="preserve">hal-01987699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the first commercial multiplex PCR kit (ParaGENIE Crypto-Micro Real-Time PCR) for the detection of Cryptosporidium spp., Enterocytozoon bieneusi, and Encephalitozoon intestinalis from fecal samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Le Govic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 95 (1), pp.34-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2019.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human intestinal parasites in Mahajanga, Madagascar: The kingdom of the protozoa</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Genotyping Approach for Potential Common Source of Enterocytozoon bieneusi Infection in Hematology Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Pfaff</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alix de Kyvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0204576⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (9), pp.1625-1631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2509.190311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150619v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and reproducible experimental infections of rats with Blastocystis spp.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Human intestinal parasites in Mahajanga, Madagascar: The kingdom of the protozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Greigert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abou-Bacar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Virginie Bonnin</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pfaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 13 (11), pp.1-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0207669⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 13 (10), pp.e0204576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0204576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931278v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new multiplex PCR assay (ParaGENIE G-Amoeba Real-Time PCR kit) targeting Giardia intestinalis, Entamoeba histolytica and Entamoeba dispar/Entamoeba moshkovskii from stool specimens: evidence for the limited performances of microscopy-based approach for amoeba species identification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Argy</w:t>
+                <w:t xml:space="preserve">Efficient and reproducible experimental infections of rats with Blastocystis spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Defaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Warwzyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2018.02.007⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (11), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0207669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987706v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method validation of a set of 12 GEM® Premier™ 4000 blood gas analyzers for point-of-care testing in a university teaching hospital</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Bouvier</w:t>
+                <w:t xml:space="preserve">Evaluation of a new multiplex PCR assay (ParaGENIE G-Amoeba Real-Time PCR kit) targeting Giardia intestinalis, Entamoeba histolytica and Entamoeba dispar/Entamoeba moshkovskii from stool specimens: evidence for the limited performances of microscopy-based approach for amoeba species identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Duret</w:t>
+                <w:t xml:space="preserve">A. Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Rouzaire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Rouzaire</w:t>
+                <w:t xml:space="preserve">N. Argy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Practical Laboratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plabm.2017.12.001⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (11), pp.1205-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2018.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919305v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal therapy with pyrimethamine + sulfadiazine vs spiramycin to reduce placental transmission of toxoplasmosis: a multicenter, randomized trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Method validation of a set of 12 GEM® Premier™ 4000 blood gas analyzers for point-of-care testing in a university teaching hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mandelbrot</w:t>
+                <w:t xml:space="preserve">Paul Rouzaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Kieffer</w:t>
+                <w:t xml:space="preserve">Matthieu Jabaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Sitta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Norbert Winer</w:t>
+                <w:t xml:space="preserve">Marion Rouzaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajog.2018.05.031⟩</w:t>
+              <w:t xml:space="preserve">Practical Laboratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.21 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plabm.2017.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987714v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive Infections Caused by Nannizziopsis spp. Molds in Immunocompromised Patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+                <w:t xml:space="preserve">Prenatal therapy with pyrimethamine + sulfadiazine vs spiramycin to reduce placental transmission of toxoplasmosis: a multicenter, randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mandelbrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Vidal-Roux</w:t>
+                <w:t xml:space="preserve">Rémi Sitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cayot</w:t>
+                <w:t xml:space="preserve">Hélène Laurichesse-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Jacomet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Bothorel</w:t>
+                <w:t xml:space="preserve">Norbert Winer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 219 (4), pp.386.e1-386.e9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajog.2018.05.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987703v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Structure of Candida parapsilosis: No Genetic Difference Between French and Uruguayan Isolates Using Microsatellite Length Polymorphism</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Invasive Infections Caused by Nannizziopsis spp. Molds in Immunocompromised Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinorah Pan</w:t>
+                <w:t xml:space="preserve">Magali Vidal-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jacomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (3), pp.549-552</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01854076v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species of Metarhizium anisopliae complex implicated in human infections: retrospective sequencing study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rose‐anne Lavergne</w:t>
+                <w:t xml:space="preserve">Population Structure of Candida parapsilosis: No Genetic Difference Between French and Uruguayan Isolates Using Microsatellite Length Polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dorin</w:t>
+                <w:t xml:space="preserve">Victoria Bórmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Forouzanfar</w:t>
+                <w:t xml:space="preserve">Dinorah Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (12), pp.994-999. </w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183 (2), pp.381 - 390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11046-017-0224-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790619v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01854076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Epidemiology of Blastocystis sp. in Various Animal Groups from Two French Zoos and Evaluation of Potential Zoonotic Risk</w:t>
+                <w:t xml:space="preserve">Species of Metarhizium anisopliae complex implicated in human infections: retrospective sequencing study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Cian</w:t>
+                <w:t xml:space="preserve">C. Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dima El Safadi</w:t>
+                <w:t xml:space="preserve">D. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose‐anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwan Osman</w:t>
+                <w:t xml:space="preserve">J. Dorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Moriniere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nausicaa Gantois</w:t>
+                <w:t xml:space="preserve">F. Forouzanfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169659⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (12), pp.994-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572015v1</w:t>
+                <w:t xml:space="preserve">hal-03790619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermothelomyces thermophila human infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Garcia-Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Garcia-Hermoso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">C. Kauffmann-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Berrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (5), pp.338 - 341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cmi.2016.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and Risk Factors for Intestinal Protozoan Infections with Cryptosporidium, Giardia, Blastocystis and Dientamoeba among Schoolchildren in Tripoli, Lebanon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Molecular Epidemiology of Blastocystis sp. in Various Animal Groups from Two French Zoos and Evaluation of Potential Zoonotic Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima El Safadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Moriniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nausicaa Gantois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004496⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.1-29 / e0169659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363185v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encephalitis caused by an unusual human herpes virus type 6 and Toxoplasma gondii co-infection in a cord blood transplant recipient</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Prevalence and Risk Factors for Intestinal Protozoan Infections with Cryptosporidium, Giardia, Blastocystis and Dientamoeba among Schoolchildren in Tripoli, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima El Safadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Benamrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2016.04.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01883191v1</w:t>
+                <w:t xml:space="preserve">hal-01363185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Blastocystis secreted cysteine proteases: a legumain-activated cathepsin B increases paracellular permeability of intestinal Caco-2 cell monolayers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encephalitis caused by an unusual human herpes virus type 6 and Toxoplasma gondii co-infection in a cord blood transplant recipient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Livrelli</w:t>
+                <w:t xml:space="preserve">Alexandra Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Viscogliosi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Chabrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 143 (13), pp.1713-1722. </w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46, pp.79-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0031182016001396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2016.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606978v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Prevalence and Risk Factors for Intestinal Protozoan Infections with Cryptosporidium, Giardia, Blastocystis and Dientamoeba among Schoolchildren in Tripoli, Lebanon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Blastocystis secreted cysteine proteases: a legumain-activated cathepsin B increases paracellular permeability of intestinal Caco-2 cell monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Cian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+                <w:t xml:space="preserve">C. Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Wawrzyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Livrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Viscogliosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004643⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 143 (13), pp.1713-1722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182016001396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363187v1</w:t>
+                <w:t xml:space="preserve">hal-01606978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence, risk factors for infection and subtype distribution of the intestinal parasite Blastocystis sp. from a large-scale multi-center study in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Correction: Prevalence and Risk Factors for Intestinal Protozoan Infections with Cryptosporidium, Giardia, Blastocystis and Dientamoeba among Schoolchildren in Tripoli, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Benamrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-016-1776-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368323v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonization with the enteric protozoa Blastocystis is associated with increased diversity of human gut bacterial microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Certad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.25255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep25255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is real-time PCR-based diagnosis similar in performance to routine parasitological examination for the identification of Giardia intestinalis , Cryptosporidium parvum / Cryptosporidium hominis and Entamoeba histolytica from stool samples? Evaluation of a new commercial multiplex PCR assay and literature review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Nourrisson</w:t>
+                <w:t xml:space="preserve">Prevalence, risk factors for infection and subtype distribution of the intestinal parasite Blastocystis sp. from a large-scale multi-center study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima El Safadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2015.10.019⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-016-1776-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698271v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MAST® D68C test: an interesting tool for detecting extended-spectrum β-lactamase (ESBL)-producing Enterobacteriaceae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Is real-time PCR-based diagnosis similar in performance to routine parasitological examination for the identification of Giardia intestinalis , Cryptosporidium parvum / Cryptosporidium hominis and Entamoeba histolytica from stool samples? Evaluation of a new commercial multiplex PCR assay and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Argy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nourrisson</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-014-2305-6⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (2), pp.190.e1-190.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2015.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247494v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequence of the intestinal parasite Blastocystis subtype 4-isolate WR1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Wawrzyniak</w:t>
+                <w:t xml:space="preserve">The MAST® D68C test: an interesting tool for detecting extended-spectrum β-lactamase (ESBL)-producing Enterobacteriaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Courtine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marwan Osman</w:t>
+                <w:t xml:space="preserve">R. N. Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Hubans-Pierlot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Cian</w:t>
+                <w:t xml:space="preserve">C. Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gibold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gdata.2015.01.009⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (5), pp.975-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-014-2305-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247485v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of infectious diseases from internationally adopted children to their adoptive families</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Rigal</w:t>
+                <w:t xml:space="preserve">Draft genome sequence of the intestinal parasite Blastocystis subtype 4-isolate WR1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pascal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Nourrisson</w:t>
+                <w:t xml:space="preserve">Damien Courtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Poirier</w:t>
+                <w:t xml:space="preserve">Christine Hubans-Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (8), pp.24261464. </w:t>
+              <w:t xml:space="preserve">Genomics Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.22-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1469-0691.12454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gdata.2015.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112581v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blastocystis Is Associated with Decrease of Fecal Microbiota Protective Bacteria: Comparative Analysis between Patients with Irritable Bowel Syndrome and Control Subjects</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission of infectious diseases from internationally adopted children to their adoptive families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Nkoudmongo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Wawrzyniak</w:t>
+                <w:t xml:space="preserve">J. Sciauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0111868⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (8), pp.24261464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1469-0691.12454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111985v1</w:t>
+                <w:t xml:space="preserve">hal-01112581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular subtyping of Blastocystis spp. using a new rDNA marker from the mitochondria-like organelle genome.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Viscogliosi</w:t>
+                <w:t xml:space="preserve">Blastocystis Is Associated with Decrease of Fecal Microbiota Protective Bacteria: Comparative Analysis between Patients with Irritable Bowel Syndrome and Control Subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Scanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nkoudmongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (11), pp.25365580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0111868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0031182013001996⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01071887v1</w:t>
+                <w:t xml:space="preserve">hal-01111985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lésion ostéolytique chez une patiente splénectomisée : à propos d’un cas d’échinococcose alvéolaire vertébrale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Molecular subtyping of Blastocystis spp. using a new rDNA marker from the mitochondria-like organelle genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Wawrzyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Viscogliosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2013.06.004⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (5), pp.670-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182013001996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01112550v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal study assessing the return of chloroquine susceptibility of Plasmodium falciparum in isolates from travellers returning from West and Central Africa, 2000–2011</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lésion ostéolytique chez une patiente splénectomisée : à propos d’un cas d’échinococcose alvéolaire vertébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Cian</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beytout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-12-35⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (6), pp.23890484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2013.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528300v1</w:t>
+                <w:t xml:space="preserve">hal-01112550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three cases of cutaneous mucormycosis with Lichtheimia spp. (ex Absidia/Mycocladus) in ICU. Possible cross-transmission in an intensive care unit between 2 cases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Guelon</w:t>
+                <w:t xml:space="preserve">Longitudinal study assessing the return of chloroquine susceptibility of Plasmodium falciparum in isolates from travellers returning from West and Central Africa, 2000–2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima El Safadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2013.09.002⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-12-35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01112590v1</w:t>
+                <w:t xml:space="preserve">hal-03528300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Three cases of cutaneous mucormycosis with Lichtheimia spp. (ex Absidia/Mycocladus) in ICU. Possible cross-transmission in an intensive care unit between 2 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gibold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chalus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (4), pp.24139734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2013.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[Pseudo-hypoglycemia and hyperleukocytosis: a case report].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.490-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9197,91 +9355,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Blastocystis aux microsporidies : épidémiologie, physiopathologie, traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Clermont Auvergne (UCA), Clermont-Ferrand, FRA., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04819508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9291,279 +9449,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft genome sequences of Blastocystis subtypes 1 and 8, and comparative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldert Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ouvertes de biologie informatique et mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft genome sequence of the anaerobic intestinal parasite Blastocystis subtype 4 (ST4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Courtine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatique pour la Genomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9573,170 +9731,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence, risk factors for infection and subtype distribution of the intestinal parasite Blastocystis sp. from a large-scale multi-center study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12879-016-1776-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId351"/>
+      <w:footerReference w:type="default" r:id="rId357"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9804,51 +9962,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="104A9795"/>
+    <w:nsid w:val="E0DB0D3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10035,51 +10193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-nourrisson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4003-805X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250400405" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/52160789744602681553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAC-1527-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449036v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Luzarraga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anglade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevenet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01583-24" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385466v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Varlet-Marie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00538-25" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Combes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3103.241640" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217817v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V Hoffmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grall-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Nan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2025.101146" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449128v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Pulby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lafolie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Belot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dopeux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loiseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaf012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169453v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebe Fola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrasin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105835" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169425v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bertin-Biasutto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paccoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Denis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boukris-Sitbon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3105.241392" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543907v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Legay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2025.102888" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04524410v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Bellanger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbaguidi-Haore Houssein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berceanu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouzien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima El Machhour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myae030" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332942v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2406276" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vercruysse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012459" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04589107v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Momenilandi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;vy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steicy Sobrino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lagresle-Peyrou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.04.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tressol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66154-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04558977v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Miossec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Machouart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gits-Muselli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazouz Benderdouche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myae047" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758751v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.09.021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990345v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mallier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Creuzet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mirand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42098-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994435v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.11.030" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04239830v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hamane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhomme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Foulquier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2023.2258997" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668002v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Verweij" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04313096v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022055" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03708030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Bouzayene" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwana Zaffaroullah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Ciceron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04219-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03572136v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aboubacar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318609v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudel Catinot Noubam Tchatat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Godfraind" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montrieul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saroul" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02770-20" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238779v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Faure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2020.12.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03212187v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Gal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bail" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa563" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03123965v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rocchi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Scherer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mengoli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alanio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Botterel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa036" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364386v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abou-Bacar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Greigert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brunet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96967-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349938v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scanzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dapoigny" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.713347" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323951v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sterkers" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2021.04.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318611v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02768-20" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02884871v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Defaye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baudu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lashermes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Meynier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66156-w" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945682v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose&#8208;anne Lavergne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guieze" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05679-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255323v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flori" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111768" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02566987v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Bellanger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foulet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Accoceberry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2020.100970" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964505v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valeix" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091450" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02862513v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maufrais" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pihet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aznar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dromer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13126" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03222501v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bronnimann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lanternier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maulin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa086" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987699v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goudal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laude" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2018.07.012" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X70C1D68-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439508v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix de Kyvon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2509.190311" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483139v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Govic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Valot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.04.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150619v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pfaff" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204576" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931278v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Warwzyniak" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207669" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987706v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laude" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Argy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.02.007" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919305v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouzaire" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jabaudon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouzaire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plabm.2017.12.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987714v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kieffer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sitta" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse-Delmas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2018.05.031" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987703v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Vidal-Roux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cayot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacomet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bothorel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01854076v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria B&#243;rmida" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinorah Pan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-017-0224-7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790619v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nourrisson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dupont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forouzanfar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.05.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572015v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cian" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Safadi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Osman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moriniere" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Gantois" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169659" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852116v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berrette" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2016.10.025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363185v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Benamrouz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004496" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883191v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chapuis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chabrot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2016.04.002" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606978v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wawrzyniak" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cian" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Livrelli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viscogliosi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182016001396" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363187v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004643" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368323v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morelle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1776-8" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363189v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Audebert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Even" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Certad" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25255" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698271v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.10.019" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247494v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N. Tan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennequin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibold" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-014-2305-6" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247485v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hubans-Pierlot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2015.01.009" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112581v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciauvaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rigal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pascal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poirier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12454" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111985v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nkoudmongo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111868" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071887v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meloni" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viscogliosi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013001996" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112550v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beytout" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2013.06.004" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGV495Q6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03528300v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-35" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112590v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chalus" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guelon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2013.09.002" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ6DZ687-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01920079v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Batisse" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04819508v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469386v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldert Bart" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chab&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03572843v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466563v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-nourrisson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4003-805X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250400405" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/52160789744602681553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAC-1527-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597842v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Denoyelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2026.126157" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385466v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Varlet-Marie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00538-25" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Combes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3103.241640" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217817v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V Hoffmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grall-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Nan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2025.101146" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Luzarraga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anglade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevenet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01583-24" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Pulby" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lafolie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Belot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dopeux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loiseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaf012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169453v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebe Fola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrasin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105835" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Legay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2025.102888" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169425v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bertin-Biasutto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paccoud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Denis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boukris-Sitbon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3105.241392" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04524410v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Bellanger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbaguidi-Haore Houssein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berceanu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouzien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima El Machhour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myae030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vercruysse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012459" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332942v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2406276" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04558977v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Miossec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Machouart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gits-Muselli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazouz Benderdouche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myae047" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04589107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Momenilandi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;vy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steicy Sobrino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lagresle-Peyrou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.04.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653289v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tressol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66154-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758751v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.09.021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mallier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Creuzet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mirand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42098-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994435v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.11.030" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04239830v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hamane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhomme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Foulquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2023.2258997" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668002v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Verweij" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04313096v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022055" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03708030v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Bouzayene" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwana Zaffaroullah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Ciceron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04219-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03572136v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aboubacar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318609v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudel Catinot Noubam Tchatat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Godfraind" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montrieul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saroul" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02770-20" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238779v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Faure" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2020.12.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03212187v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Gal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bail" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa563" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364386v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abou-Bacar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Greigert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brunet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96967-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03123965v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rocchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Scherer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mengoli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alanio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Botterel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa036" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349938v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scanzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dapoigny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.713347" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323951v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sterkers" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2021.04.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318611v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02768-20" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964505v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valeix" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091450" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02862513v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maufrais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pihet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aznar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dromer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13126" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255323v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flori" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111768" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02566987v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Bellanger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foulet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Accoceberry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2020.100970" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945682v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose&#8208;anne Lavergne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guieze" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05679-z" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02884871v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Defaye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baudu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lashermes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Meynier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66156-w" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03222501v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bronnimann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lanternier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maulin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa086" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987699v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goudal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laude" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2018.07.012" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X70C1D68-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483139v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Govic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Valot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.04.004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SCGSMWL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439508v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix de Kyvon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2509.190311" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150619v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pfaff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204576" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931278v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Warwzyniak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207669" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987706v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laude" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Argy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.02.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919305v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duret" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouzaire" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jabaudon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouzaire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plabm.2017.12.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987714v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kieffer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sitta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse-Delmas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2018.05.031" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTF1DPKM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987703v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Vidal-Roux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cayot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacomet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bothorel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01854076v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria B&#243;rmida" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinorah Pan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-017-0224-7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790619v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nourrisson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dupont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forouzanfar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.05.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852116v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berrette" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2016.10.025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572015v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cian" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Safadi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Osman" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moriniere" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Gantois" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169659" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363185v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Benamrouz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004496" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883191v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chapuis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chabrot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2016.04.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606978v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wawrzyniak" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cian" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Livrelli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viscogliosi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182016001396" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363187v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004643" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363189v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Audebert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Even" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Certad" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25255" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368323v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morelle" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1776-8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698271v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.10.019" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247494v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N. Tan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennequin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibold" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-014-2305-6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247485v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hubans-Pierlot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2015.01.009" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112581v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciauvaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rigal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pascal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poirier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12454" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111985v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nkoudmongo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111868" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071887v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meloni" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viscogliosi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013001996" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112550v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beytout" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2013.06.004" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGV495Q6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03528300v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-35" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112590v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chalus" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guelon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2013.09.002" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ6DZ687-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01920079v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Batisse" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04819508v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469386v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldert Bart" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chab&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03572843v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466563v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>