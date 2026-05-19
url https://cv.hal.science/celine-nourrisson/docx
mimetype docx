--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -357,295 +357,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicenter performance evaluation of the &amp;quot;quanty TOXO (RH region)&amp;quot; kit (Clonit) for molecular diagnosis of toxoplasmosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous Detection of Sarcocystis hominis , S. heydorni , and S. sigmoideus in Human Intestinal Sarcocystosis, France, 2021–2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">Patricia Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Guegan</w:t>
+                <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Nabet</w:t>
+                <w:t xml:space="preserve">Nicolas Argy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jcm.00538-25⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (3), pp.559-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid3103.241640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385466v2</w:t>
+                <w:t xml:space="preserve">hal-05449019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Detection of Sarcocystis hominis , S. heydorni , and S. sigmoideus in Human Intestinal Sarcocystosis, France, 2021–2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Moniot</w:t>
+                <w:t xml:space="preserve">Multicenter performance evaluation of the &amp;quot;quanty TOXO (RH region)&amp;quot; kit (Clonit) for molecular diagnosis of toxoplasmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Combes</w:t>
+                <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Costa</w:t>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Argy</w:t>
+                <w:t xml:space="preserve">Hélène Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
+                <w:t xml:space="preserve">Cécile Nabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (3), pp.559-563. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (11), pp.e0053825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid3103.241640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/jcm.00538-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449019v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385466v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between mycophenolic acid treatment and infection with specific strains of Pneumocystis jirovecii in solid organ transplant recipients in France and Switzerland: a multicentre, retrospective, cross-sectional study</w:t>
               </w:r>
@@ -1161,295 +1161,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169453v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An imported case of Haplorchis taichui infection diagnosed with molecular genomics in France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Features of Invasive Aspergillosis Caused by Aspergillus flavus , France, 2012–2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Legay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poirier</w:t>
+                <w:t xml:space="preserve">Lise Bertin-Biasutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Paccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2025.102888⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (5), pp.896-905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid3105.241392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543907v1</w:t>
+                <w:t xml:space="preserve">hal-05169425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features of Invasive Aspergillosis Caused by Aspergillus flavus , France, 2012–2018</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Blandine Denis</w:t>
+                <w:t xml:space="preserve">An imported case of Haplorchis taichui infection diagnosed with molecular genomics in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Luzarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
+                <w:t xml:space="preserve">Mathilde Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (5), pp.896-905. </w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67, pp.102888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid3105.241392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2025.102888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169425v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the Mucorales qPCR on blood to screen high-risk hematology patients is associated with better survival</w:t>
               </w:r>
@@ -1582,51 +1582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased levels of anti-Encephalitozoon intestinalis antibodies in patients with colorectal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Vercruysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1729,51 +1729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2114,51 +2114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicenter comparative study of Enterocytozoon bieneusi DNA extraction methods from stool samples, and mechanical pretreatment protocols evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Tressol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2248,51 +2248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquired fluconazole resistance and genetic clustering in Diutina (Candida) catenulata from clinical samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2676,51 +2676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Hamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2905,51 +2905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Bio-Evolution Microsporidia generic and typing real-time PCR assays for the diagnosis of intestinal microsporidiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2957,51 +2957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Argy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (55), pp.1-8. </w:t>
@@ -3173,51 +3173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting a multiplex PCR panel for accurate molecular diagnosis of intestinal protists: a comparative study of Allplex ® (Seegene ® ), G-DiaParaTrio (Diagenode ® ), and RIDA ® GENE (R-Biopharm ® ) assays and microscopic examination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Argy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3346,51 +3346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3575,51 +3575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of a Multiplex PCR for the Simultaneous Diagnosis of Intestinal Cryptosporidiosis and Microsporidiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3703,295 +3703,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peritonitis in 2 French Women</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parasites and diet as main drivers of the Malagasy gut microbiome richness and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Le Gal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Delbac</w:t>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bail</w:t>
+                <w:t xml:space="preserve">Ahmed Abou-Bacar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Greigert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa563⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-96967-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03212187v1</w:t>
+                <w:t xml:space="preserve">hal-03364386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasites and diet as main drivers of the Malagasy gut microbiome richness and function</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Abou-Bacar</w:t>
+                <w:t xml:space="preserve">Peritonitis in 2 French Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Greigert</w:t>
+                <w:t xml:space="preserve">Solène Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Brunet</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (1), pp.173-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-96967-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364386v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interlaboratory evaluation of Mucorales PCR assays for testing serum specimens</w:t>
               </w:r>
@@ -4137,51 +4137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Scanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4239,321 +4239,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Two Commercial Kits on the Automated ELITe InGenius PCR Platform for Molecular Diagnosis of Toxoplasmosis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photo Quiz: A Bag of Marbles in the Nose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudel Catinot Noubam Tchatat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Godfraind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Montrieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saroul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Creuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2021.04.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02768-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323951v1</w:t>
+                <w:t xml:space="preserve">hal-03318611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo Quiz: A Bag of Marbles in the Nose</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Two Commercial Kits on the Automated ELITe InGenius PCR Platform for Molecular Diagnosis of Toxoplasmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Sterkers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 59 (8), </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (7), pp.865-871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.02768-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2021.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318611v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicenter Comparative Study of Six Cryptosporidium parvum DNA Extraction Protocols Including Mechanical Pretreatment from Stool Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4777,77 +4777,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of DNA extraction methods and real-time PCR assays for the detection of blastocystis sp. in stool specimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4892,295 +4892,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal susceptibility testing practices in mycology laboratories in France, 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hormographiella aspergillata: an emerging basidiomycete in the clinical setting? A case report and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-P. Bellanger</w:t>
+                <w:t xml:space="preserve">Rose‐anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Persat</w:t>
+                <w:t xml:space="preserve">Thomas Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Foulet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Accoceberry</w:t>
+                <w:t xml:space="preserve">Romain Guieze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2020.100970⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-020-05679-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566987v1</w:t>
+                <w:t xml:space="preserve">hal-03945682v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormographiella aspergillata: an emerging basidiomycete in the clinical setting? A case report and literature review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Moniot</w:t>
+                <w:t xml:space="preserve">Antifungal susceptibility testing practices in mycology laboratories in France, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-P. Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose‐anne Lavergne</w:t>
+                <w:t xml:space="preserve">F. Foulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Morel</w:t>
+                <w:t xml:space="preserve">C. Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guieze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">I. Accoceberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (1), pp.945. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (2), pp.100970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12879-020-05679-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2020.100970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945682v2</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fecal dysbiosis associated with colonic hypersensitivity and behavioral alterations in chronically Blastocystis-infected rats</w:t>
               </w:r>
@@ -5313,51 +5313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scedosporiosis/lomentosporiosis observational study (SOS): Clinical significance of Scedosporium species identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bronnimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5486,51 +5486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Argy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 93 (1), pp.33-36. </w:t>
@@ -5574,363 +5574,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the first commercial multiplex PCR kit (ParaGENIE Crypto-Micro Real-Time PCR) for the detection of Cryptosporidium spp., Enterocytozoon bieneusi, and Encephalitozoon intestinalis from fecal samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poirier</w:t>
+                <w:t xml:space="preserve">Genotyping Approach for Potential Common Source of Enterocytozoon bieneusi Infection in Hematology Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Le Govic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephane Valot</w:t>
+                <w:t xml:space="preserve">Marie-Alix de Kyvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2019.04.004⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (9), pp.1625-1631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2509.190311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483139v1</w:t>
+                <w:t xml:space="preserve">hal-02439508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping Approach for Potential Common Source of Enterocytozoon bieneusi Infection in Hematology Unit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Bonnin</w:t>
+                <w:t xml:space="preserve">Assessment of the first commercial multiplex PCR kit (ParaGENIE Crypto-Micro Real-Time PCR) for the detection of Cryptosporidium spp., Enterocytozoon bieneusi, and Encephalitozoon intestinalis from fecal samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Le Govic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95 (1), pp.34-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2019.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2509.190311⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02439508v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human intestinal parasites in Mahajanga, Madagascar: The kingdom of the protozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Greigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abou-Bacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6827,51 +6827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose‐anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7331,693 +7331,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encephalitis caused by an unusual human herpes virus type 6 and Toxoplasma gondii co-infection in a cord blood transplant recipient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Blastocystis secreted cysteine proteases: a legumain-activated cathepsin B increases paracellular permeability of intestinal Caco-2 cell monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Chapuis</w:t>
+                <w:t xml:space="preserve">I. Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chabrot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Cian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Livrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Viscogliosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2016.04.002⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 143 (13), pp.1713-1722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182016001396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883191v1</w:t>
+                <w:t xml:space="preserve">hal-01606978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Blastocystis secreted cysteine proteases: a legumain-activated cathepsin B increases paracellular permeability of intestinal Caco-2 cell monolayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Viscogliosi</w:t>
+                <w:t xml:space="preserve">Correction: Prevalence and Risk Factors for Intestinal Protozoan Infections with Cryptosporidium, Giardia, Blastocystis and Dientamoeba among Schoolchildren in Tripoli, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima El Safadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Benamrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182016001396⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606978v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Prevalence and Risk Factors for Intestinal Protozoan Infections with Cryptosporidium, Giardia, Blastocystis and Dientamoeba among Schoolchildren in Tripoli, Lebanon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sadia Benamrouz</w:t>
+                <w:t xml:space="preserve">Encephalitis caused by an unusual human herpes virus type 6 and Toxoplasma gondii co-infection in a cord blood transplant recipient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chabrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (4), </w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46, pp.79-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2016.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363187v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization with the enteric protozoa Blastocystis is associated with increased diversity of human gut bacterial microbiota</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence, risk factors for infection and subtype distribution of the intestinal parasite Blastocystis sp. from a large-scale multi-center study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima El Safadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Audebert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Certad</w:t>
+                <w:t xml:space="preserve">Christelle Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep25255⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-016-1776-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363189v1</w:t>
+                <w:t xml:space="preserve">hal-01368323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence, risk factors for infection and subtype distribution of the intestinal parasite Blastocystis sp. from a large-scale multi-center study in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colonization with the enteric protozoa Blastocystis is associated with increased diversity of human gut bacterial microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Morelle</w:t>
+                <w:t xml:space="preserve">Gabriela Certad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (1), pp.451. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.25255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12879-016-1776-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep25255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368323v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is real-time PCR-based diagnosis similar in performance to routine parasitological examination for the identification of Giardia intestinalis , Cryptosporidium parvum / Cryptosporidium hominis and Entamoeba histolytica from stool samples? Evaluation of a new commercial multiplex PCR assay and literature review</w:t>
               </w:r>
@@ -8712,51 +8712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Viscogliosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9001,51 +9001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (1), pp.35. </w:t>
@@ -9797,71 +9797,71 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12879-016-1776-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466563v1</w:t>
@@ -9962,51 +9962,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0DB0D3C"/>
+    <w:nsid w:val="5581F2AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10193,51 +10193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-nourrisson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4003-805X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250400405" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/52160789744602681553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAC-1527-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597842v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Denoyelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2026.126157" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385466v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Varlet-Marie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00538-25" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Combes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3103.241640" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217817v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V Hoffmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grall-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Nan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2025.101146" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Luzarraga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anglade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevenet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01583-24" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Pulby" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lafolie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Belot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dopeux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loiseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaf012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169453v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebe Fola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrasin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105835" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Legay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2025.102888" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169425v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bertin-Biasutto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paccoud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Denis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boukris-Sitbon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3105.241392" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04524410v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Bellanger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbaguidi-Haore Houssein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berceanu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouzien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima El Machhour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myae030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vercruysse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012459" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332942v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2406276" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04558977v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Miossec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Machouart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gits-Muselli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazouz Benderdouche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myae047" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04589107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Momenilandi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;vy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steicy Sobrino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lagresle-Peyrou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.04.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653289v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tressol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66154-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758751v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.09.021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mallier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Creuzet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mirand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42098-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994435v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.11.030" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04239830v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hamane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhomme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Foulquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2023.2258997" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668002v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Verweij" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04313096v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022055" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03708030v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Bouzayene" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwana Zaffaroullah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Ciceron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04219-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03572136v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aboubacar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318609v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudel Catinot Noubam Tchatat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Godfraind" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montrieul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saroul" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02770-20" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238779v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Faure" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2020.12.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03212187v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Gal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bail" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa563" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364386v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abou-Bacar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Greigert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brunet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96967-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03123965v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rocchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Scherer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mengoli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alanio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Botterel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa036" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349938v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scanzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dapoigny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.713347" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323951v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sterkers" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2021.04.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318611v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02768-20" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964505v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valeix" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091450" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02862513v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maufrais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pihet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aznar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dromer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13126" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255323v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flori" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111768" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02566987v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Bellanger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foulet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Accoceberry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2020.100970" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945682v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose&#8208;anne Lavergne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guieze" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05679-z" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02884871v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Defaye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baudu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lashermes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Meynier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66156-w" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03222501v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bronnimann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lanternier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maulin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa086" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987699v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goudal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laude" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2018.07.012" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X70C1D68-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483139v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Govic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Valot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.04.004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SCGSMWL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439508v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix de Kyvon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2509.190311" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150619v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pfaff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204576" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931278v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Warwzyniak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207669" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987706v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laude" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Argy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.02.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919305v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duret" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouzaire" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jabaudon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouzaire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plabm.2017.12.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987714v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kieffer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sitta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse-Delmas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2018.05.031" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTF1DPKM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987703v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Vidal-Roux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cayot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacomet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bothorel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01854076v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria B&#243;rmida" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinorah Pan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-017-0224-7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790619v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nourrisson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dupont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forouzanfar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.05.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852116v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berrette" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2016.10.025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572015v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cian" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Safadi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Osman" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moriniere" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Gantois" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169659" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363185v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Benamrouz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004496" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883191v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chapuis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chabrot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2016.04.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606978v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wawrzyniak" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cian" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Livrelli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viscogliosi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182016001396" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363187v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004643" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363189v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Audebert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Even" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Certad" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25255" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368323v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morelle" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1776-8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698271v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.10.019" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247494v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N. Tan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennequin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibold" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-014-2305-6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247485v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hubans-Pierlot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2015.01.009" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112581v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciauvaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rigal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pascal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poirier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12454" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111985v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nkoudmongo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111868" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071887v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meloni" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viscogliosi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013001996" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112550v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beytout" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2013.06.004" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGV495Q6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03528300v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-35" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112590v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chalus" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guelon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2013.09.002" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ6DZ687-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01920079v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Batisse" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04819508v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469386v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldert Bart" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chab&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03572843v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466563v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-nourrisson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4003-805X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250400405" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/52160789744602681553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAC-1527-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597842v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Denoyelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2026.126157" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Combes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3103.241640" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385466v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Varlet-Marie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00538-25" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217817v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V Hoffmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grall-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Nan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2025.101146" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Luzarraga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anglade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevenet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01583-24" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Pulby" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lafolie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Belot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dopeux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loiseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaf012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169453v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebe Fola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrasin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105835" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169425v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bertin-Biasutto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paccoud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Denis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boukris-Sitbon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3105.241392" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Legay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2025.102888" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04524410v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Bellanger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbaguidi-Haore Houssein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berceanu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouzien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima El Machhour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myae030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vercruysse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012459" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332942v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2406276" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04558977v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Miossec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Machouart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gits-Muselli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazouz Benderdouche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myae047" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04589107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Momenilandi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;vy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steicy Sobrino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lagresle-Peyrou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.04.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653289v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tressol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66154-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758751v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.09.021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mallier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Creuzet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delmas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mirand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42098-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994435v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.11.030" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04239830v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hamane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhomme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Foulquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2023.2258997" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668002v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Verweij" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04313096v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022055" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03708030v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Bouzayene" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwana Zaffaroullah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Ciceron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04219-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03572136v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aboubacar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318609v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudel Catinot Noubam Tchatat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Godfraind" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montrieul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saroul" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02770-20" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238779v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Faure" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2020.12.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364386v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abou-Bacar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Greigert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brunet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96967-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03212187v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Gal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bail" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa563" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03123965v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rocchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Scherer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mengoli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alanio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Botterel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa036" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349938v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scanzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dapoigny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.713347" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318611v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02768-20" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323951v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sterkers" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2021.04.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964505v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valeix" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091450" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02862513v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maufrais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pihet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aznar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dromer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13126" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255323v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flori" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111768" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945682v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose&#8208;anne Lavergne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guieze" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05679-z" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02566987v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Bellanger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foulet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Accoceberry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2020.100970" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02884871v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Defaye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baudu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lashermes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Meynier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66156-w" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03222501v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bronnimann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lanternier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maulin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa086" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987699v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goudal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laude" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2018.07.012" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X70C1D68-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439508v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix de Kyvon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2509.190311" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483139v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Govic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Valot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.04.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SCGSMWL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150619v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pfaff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204576" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931278v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Warwzyniak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207669" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987706v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laude" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Argy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.02.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919305v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duret" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouzaire" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jabaudon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouzaire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plabm.2017.12.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987714v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kieffer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sitta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse-Delmas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2018.05.031" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTF1DPKM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987703v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Vidal-Roux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cayot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacomet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bothorel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01854076v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria B&#243;rmida" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinorah Pan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-017-0224-7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790619v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nourrisson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dupont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forouzanfar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.05.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852116v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berrette" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2016.10.025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572015v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cian" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Safadi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Osman" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moriniere" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Gantois" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169659" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363185v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Benamrouz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004496" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606978v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wawrzyniak" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cian" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Livrelli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viscogliosi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182016001396" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363187v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004643" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883191v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chapuis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chabrot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2016.04.002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368323v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morelle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1776-8" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363189v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Audebert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Even" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Certad" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25255" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698271v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.10.019" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247494v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N. Tan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennequin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibold" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-014-2305-6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247485v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hubans-Pierlot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2015.01.009" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112581v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciauvaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rigal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pascal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poirier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12454" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111985v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nkoudmongo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111868" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071887v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meloni" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viscogliosi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013001996" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112550v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beytout" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2013.06.004" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGV495Q6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03528300v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-35" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112590v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chalus" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guelon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2013.09.002" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ6DZ687-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01920079v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Batisse" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04819508v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469386v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldert Bart" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chab&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03572843v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466563v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>