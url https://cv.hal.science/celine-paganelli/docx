--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -2957,204 +2957,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to health information: going from professional to public practices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du papier au numérique : étude exploratoire des usages des collections de presse ancienne et des pratiques afférentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems and Economic Intelligence – 4th International Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIIE, 2011, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">"Les intersections : gens, lieux, information", 40ème congrès annuel de l'Association Canadienne des Sciences de l'Information, Université du Nouveau-Brunswick et Université Saint-Thomas, Fredericton, Nouveau-Brunswick, Canada.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Fredericton, Nouveau-Brunswick., Canada. p.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151059v1</w:t>
+                <w:t xml:space="preserve">hal-00651683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du papier au numérique : étude exploratoire des usages des collections de presse ancienne et des pratiques afférentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Access to health information: going from professional to public practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Balicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Les intersections : gens, lieux, information", 40ème congrès annuel de l'Association Canadienne des Sciences de l'Information, Université du Nouveau-Brunswick et Université Saint-Thomas, Fredericton, Nouveau-Brunswick, Canada.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Fredericton, Nouveau-Brunswick., Canada. p.28</w:t>
+              <w:t xml:space="preserve">Information Systems and Economic Intelligence – 4th International Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIIE, 2011, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651683v1</w:t>
+                <w:t xml:space="preserve">hal-01151059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de lecture de documents scientifiques : la notion de positionnement en sciences de l’information</w:t>
               </w:r>
@@ -5794,51 +5794,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A78C186"/>
+    <w:nsid w:val="B6B2663A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6025,51 +6025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-paganelli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2055-9069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263085v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.11004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844081v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gallot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Omrane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921139v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907779v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8759" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062887v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062886v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.492.0064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975185v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2012-4-292" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline He&#239;d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819137v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851148v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790729v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055073v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577928v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839552v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercadier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cuenca Pauta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076029v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coudray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mounier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652111v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balicco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152718v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651724v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounier Evelyne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151203v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975633v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449919v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/pour-une-approche-integrative-de-la-sante.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548825v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/pratiques-dinformation-et-connaissances-en-sante/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548885v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1843" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979236v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979237v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Dias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548917v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119902058" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057225v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979239v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841994v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975183v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135094v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01136918v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romeyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caterina Manes Gallo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638310v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Clavier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mounier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paganelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Romeyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902710v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00776667v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-paganelli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2055-9069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263085v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.11004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844081v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gallot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Omrane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921139v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907779v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8759" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062887v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062886v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.492.0064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975185v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2012-4-292" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline He&#239;d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819137v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851148v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790729v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055073v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577928v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839552v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercadier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cuenca Pauta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076029v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coudray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mounier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652111v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balicco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651683v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152718v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651724v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounier Evelyne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151203v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975633v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449919v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/pour-une-approche-integrative-de-la-sante.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548825v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/pratiques-dinformation-et-connaissances-en-sante/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548885v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1843" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979236v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979237v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Dias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548917v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119902058" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057225v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979239v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841994v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975183v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135094v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01136918v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romeyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caterina Manes Gallo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638310v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Clavier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mounier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paganelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Romeyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902710v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00776667v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>