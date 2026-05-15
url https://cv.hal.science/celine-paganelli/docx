--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1442,338 +1442,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérisation dans l’enseignement supérieur : quelles transformations, quelles stratégies et quelles incidences pour les enseignants-chercheurs en 71ème section ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les universitaires et le numérique : une question de santé globale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Paganelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Gallot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hans Dillaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC : La numérisation des sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux, France. pp 287-299</w:t>
+              <w:t xml:space="preserve">ICARES : Pour une approche intégrative de la santé : Perspectives croisées en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04608279v1</w:t>
+                <w:t xml:space="preserve">hal-04851148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les universitaires et le numérique : une question de santé globale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports et partage du savoir-manger des femmes enceintes et mères de jeunes enfants aux Antilles - une recherche participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Paganelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Gallot</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Labelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICARES : Pour une approche intégrative de la santé : Perspectives croisées en SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851148v1</w:t>
+                <w:t xml:space="preserve">hal-04842075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports et partage du savoir-manger des femmes enceintes et mères de jeunes enfants aux Antilles - une recherche participative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numérisation dans l’enseignement supérieur : quelles transformations, quelles stratégies et quelles incidences pour les enseignants-chercheurs en 71ème section ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sarah Labelle</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Omrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Dillaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICARES : Pour une approche intégrative de la santé : Perspectives croisées en SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Nov 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC : La numérisation des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux, France. pp 287-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842075v1</w:t>
+                <w:t xml:space="preserve">halshs-04608279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche contextualisée pour l’analyse des pratiques informationnelles</w:t>
               </w:r>
@@ -1835,368 +1835,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes et l’information de santé : confiance et défiance dans le cadre de la vaccination contre la COVID-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Sic entre espaces scientifiques et espaces socioprofessionnels, du paradigme originel à la maturité disciplinaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Viviane Clavier</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude, Communication, médiatisation et réception de la campagne de vaccination COVID-19 : un bilan critique international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Adrian Staii, Elico, Université Lyon 3, Nov 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès de la SFSIC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC, Jun 2021, Grenoble, France. pp.277-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790716v1</w:t>
+                <w:t xml:space="preserve">hal-03126001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques informationnelles des étudiants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les jeunes et l’information de santé : confiance et défiance dans le cadre de la vaccination contre la COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Paganelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales de l’innovation Pédagogique dans l’Enseignement Supérieur (JIPES22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Caroline Ollivier-Yaniv, Nov 2022, Centre des Congrès de la Cité des Sciences et de l’Industrie, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude, Communication, médiatisation et réception de la campagne de vaccination COVID-19 : un bilan critique international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adrian Staii, Elico, Université Lyon 3, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790729v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Légitimité et reconnaissance médiatique de la parole et des savoirs situés sur le chlordécone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Labelle</w:t>
+                <w:t xml:space="preserve">Pratiques informationnelles des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chlordécone : Connaître pour Agir (2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Coordination Locale de la Recherche sur la Chlordécone aux Antilles, Dec 2022, Le Gosier (Guadeloupe), France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Journées nationales de l’innovation Pédagogique dans l’Enseignement Supérieur (JIPES22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Ollivier-Yaniv, Nov 2022, Centre des Congrès de la Cité des Sciences et de l’Industrie, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04055073v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Sic entre espaces scientifiques et espaces socioprofessionnels, du paradigme originel à la maturité disciplinaire.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Morillon</w:t>
+                <w:t xml:space="preserve">Légitimité et reconnaissance médiatique de la parole et des savoirs situés sur le chlordécone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Labelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Galibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFSIC 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSIC, Jun 2021, Grenoble, France. pp.277-284</w:t>
+              <w:t xml:space="preserve">Chlordécone : Connaître pour Agir (2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coordination Locale de la Recherche sur la Chlordécone aux Antilles, Dec 2022, Le Gosier (Guadeloupe), France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126001v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04055073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les évolutions des pratiques des enseignants-chercheurs en SIC en temps de crise : altérations ou alternatives ?</w:t>
               </w:r>
@@ -2957,204 +2957,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du papier au numérique : étude exploratoire des usages des collections de presse ancienne et des pratiques afférentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Access to health information: going from professional to public practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Balicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Les intersections : gens, lieux, information", 40ème congrès annuel de l'Association Canadienne des Sciences de l'Information, Université du Nouveau-Brunswick et Université Saint-Thomas, Fredericton, Nouveau-Brunswick, Canada.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Fredericton, Nouveau-Brunswick., Canada. p.28</w:t>
+              <w:t xml:space="preserve">Information Systems and Economic Intelligence – 4th International Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIIE, 2011, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651683v1</w:t>
+                <w:t xml:space="preserve">hal-01151059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to health information: going from professional to public practices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du papier au numérique : étude exploratoire des usages des collections de presse ancienne et des pratiques afférentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems and Economic Intelligence – 4th International Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIIE, 2011, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">"Les intersections : gens, lieux, information", 40ème congrès annuel de l'Association Canadienne des Sciences de l'Information, Université du Nouveau-Brunswick et Université Saint-Thomas, Fredericton, Nouveau-Brunswick, Canada.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Fredericton, Nouveau-Brunswick., Canada. p.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151059v1</w:t>
+                <w:t xml:space="preserve">hal-00651683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de lecture de documents scientifiques : la notion de positionnement en sciences de l’information</w:t>
               </w:r>
@@ -3718,51 +3718,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.278, 2025, 978-2-36781-577-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05449919v1</w:t>
+                <w:t xml:space="preserve">hal-05449919v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(dir.) Pratiques d’information et connaissances en santé</w:t>
               </w:r>
@@ -4500,186 +4500,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informations de santé et pratiques informationnelles des médecins : quelles approches en SIC ?</w:t>
+                <w:t xml:space="preserve">Ecrilecture and the construction of Knowledge within Professional Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Fraysse Patrick; Gardiès Cécile; Fabre Isabelle. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gerald Kembellec; Evelyne Broudoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur les sciences de l'information et de la communication : contributions hybrides autour des travaux de Viviane Couzinet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cépaduès, pp.301-318, 2017</w:t>
+              <w:t xml:space="preserve">Reading and Writing Knowledge in Scientific Communities: Digital Humanities and Knowledge Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley; ISTE Editions, pp.23-42, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03057225v1</w:t>
+                <w:t xml:space="preserve">hal-01979239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecrilecture and the construction of Knowledge within Professional Communities</w:t>
+                <w:t xml:space="preserve">Informations de santé et pratiques informationnelles des médecins : quelles approches en SIC ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Gerald Kembellec; Evelyne Broudoux. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fraysse Patrick; Gardiès Cécile; Fabre Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reading and Writing Knowledge in Scientific Communities: Digital Humanities and Knowledge Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley; ISTE Editions, pp.23-42, 2017</w:t>
+              <w:t xml:space="preserve">Sur les sciences de l'information et de la communication : contributions hybrides autour des travaux de Viviane Couzinet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cépaduès, pp.301-318, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979239v1</w:t>
+                <w:t xml:space="preserve">hal-03057225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. 2. L’écrilecture : une pratique révélatrice de la construction des savoirs au sein des communautés professionnelles</w:t>
               </w:r>
@@ -4932,81 +4932,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...2 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les forums de discussion : agoras du XXIe siècle? Théories, enjeux et pratiques discursives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, 2011</w:t>
+              <w:t xml:space="preserve">es forums de discussion: agoras du XXIe siècle? Théories, enjeux et pratiques discursives,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.39-55, 2011, Langue et parole, 978-2-296-55369-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136918v1</w:t>
+                <w:t xml:space="preserve">hal-00975629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le forum de discussion : une ressource informationnelle hybride entre information grand public et information spécialisée</w:t>
               </w:r>
@@ -5018,77 +5014,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">YASRI-LABRIQUE Eléonore. </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">es forums de discussion: agoras du XXIe siècle? Théories, enjeux et pratiques discursives,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.39-55, 2011, Langue et parole, 978-2-296-55369-9</w:t>
+              <w:t xml:space="preserve">Les forums de discussion : agoras du XXIe siècle? Théories, enjeux et pratiques discursives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975629v1</w:t>
+                <w:t xml:space="preserve">hal-01136918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques interactionnelles et rapports à l’information dans les forums de discussion médical</w:t>
               </w:r>
@@ -5794,51 +5794,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6B2663A"/>
+    <w:nsid w:val="341FAE66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6025,51 +6025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-paganelli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2055-9069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263085v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.11004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844081v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gallot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Omrane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921139v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907779v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8759" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062887v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062886v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.492.0064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975185v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2012-4-292" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline He&#239;d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819137v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851148v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790729v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055073v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577928v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839552v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercadier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cuenca Pauta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076029v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coudray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mounier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652111v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balicco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651683v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152718v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651724v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounier Evelyne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151203v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975633v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449919v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/pour-une-approche-integrative-de-la-sante.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548825v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/pratiques-dinformation-et-connaissances-en-sante/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548885v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1843" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979236v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979237v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Dias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548917v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119902058" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057225v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979239v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841994v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975183v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135094v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01136918v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romeyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caterina Manes Gallo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638310v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Clavier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mounier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paganelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Romeyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902710v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00776667v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-paganelli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2055-9069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263085v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.11004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844081v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gallot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Omrane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921139v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907779v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8759" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062887v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062886v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.492.0064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975185v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2012-4-292" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline He&#239;d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819137v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608279v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126001v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055073v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577928v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839552v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercadier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cuenca Pauta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076029v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coudray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mounier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652111v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balicco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152718v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651724v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounier Evelyne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151203v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975633v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449919v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/pour-une-approche-integrative-de-la-sante.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548825v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/pratiques-dinformation-et-connaissances-en-sante/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548885v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1843" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979236v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979237v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Dias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548917v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119902058" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979239v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057225v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841994v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975183v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135094v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01136918v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romeyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caterina Manes Gallo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638310v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Clavier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mounier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paganelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Romeyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902710v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00776667v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>