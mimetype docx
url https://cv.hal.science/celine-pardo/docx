--- v0 (2026-03-09)
+++ v1 (2026-05-08)
@@ -754,204 +754,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio Soupault : une phono-bibliographie</w:t>
+                <w:t xml:space="preserve">Vers et prose dans &amp;quot;La Huche à pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Héron</w:t>
+                <w:t xml:space="preserve">Pauline Bruley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Auroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Komodo 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2, s.p</w:t>
+              <w:t xml:space="preserve">Cahiers de l'Ecole de Rochefort </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.69-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03067580v1</w:t>
+                <w:t xml:space="preserve">hal-02616565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers et prose dans &amp;quot;La Huche à pain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radio Soupault : une phono-bibliographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Auroy</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'Ecole de Rochefort </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10, pp.69-83</w:t>
+              <w:t xml:space="preserve">Komodo 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02616565v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poète au micro et l’utopie poétique : Paul Éluard, Les chemins et les routes de la poésie (1949)</w:t>
               </w:r>
@@ -1132,165 +1132,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venaille magnétique. Ecrire pour la bande, dans les contre-allées de la poésie</w:t>
+                <w:t xml:space="preserve">L'Oeil des Sargasses de Michel Butor, poème d'ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Nuits magnétiques (1978-1999) : la part des écrivains"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pierre-Marie Héron; Christophe Deleu; Karine Le Bail, Oct 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Michel Butor et la radio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484113v1</w:t>
+                <w:t xml:space="preserve">hal-03484104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Oeil des Sargasses de Michel Butor, poème d'ondes</w:t>
+                <w:t xml:space="preserve">Venaille magnétique. Ecrire pour la bande, dans les contre-allées de la poésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Michel Butor et la radio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">"Nuits magnétiques (1978-1999) : la part des écrivains"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre-Marie Héron; Christophe Deleu; Karine Le Bail, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484104v1</w:t>
+                <w:t xml:space="preserve">hal-03484113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire sans lire : une leçon de lecture publique (Christophe Tarkos, cipM, 18 avril 1997</w:t>
               </w:r>
@@ -1638,51 +1638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie sur les ondes: La voix des poètes-producteurs à la radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1726,64 +1726,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bérimont, la poésie en partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Auroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bruley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2405,470 +2405,470 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avec un écrivain, les yeux fermés. L'art du portrait d'écrivain à la radio</w:t>
+                <w:t xml:space="preserve">Introduction de la section &amp;quot;Radio et télévision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ivanne Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique et médium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.271-285, 2017, 9782271092557</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9782271092557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484074v1</w:t>
+                <w:t xml:space="preserve">hal-03484056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la section &amp;quot;Radio et télévision</w:t>
+                <w:t xml:space="preserve">Ceci n'est pas une conférence. Du rituel social au rituel poétique chez Ponge et Artaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pardo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Ivanne Rialland. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Martens; Bart Van den Bossche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique et médium</w:t>
+              <w:t xml:space="preserve">1947. Almanach littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9782271092557</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Impressions nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.200-206, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484056v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceci n'est pas une conférence. Du rituel social au rituel poétique chez Ponge et Artaud</w:t>
+                <w:t xml:space="preserve">Poésie et télévision : la rencontre rêvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">David Martens; Bart Van den Bossche. </w:t>
+              <w:t xml:space="preserve">Stéphane Hirschi; Corinne Legoy; Serge Linarès; Alexandra Saemmer; Alain Vaillant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1947. Almanach littéraire</w:t>
+              <w:t xml:space="preserve">La Poésie délivrée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.537-549, 2017, 978-2-84016-274-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Impressions nouvelles</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03484035v1</w:t>
+                <w:t xml:space="preserve">hal-03484188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poésie et télévision : la rencontre rêvée</w:t>
+                <w:t xml:space="preserve">Pour en finir avec le surréalisme. Les Épiphanies de Henri Pichette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stéphane Hirschi; Corinne Legoy; Serge Linarès; Alexandra Saemmer; Alain Vaillant. </w:t>
+              <w:t xml:space="preserve">David Martens; Bart Van den Bossche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Poésie délivrée</w:t>
+              <w:t xml:space="preserve">1947. Almanach littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Impressions nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-230, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Nanterre</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03484188v1</w:t>
+                <w:t xml:space="preserve">hal-03484046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour en finir avec le surréalisme. Les Épiphanies de Henri Pichette</w:t>
+                <w:t xml:space="preserve">Avec un écrivain, les yeux fermés. L'art du portrait d'écrivain à la radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">David Martens; Bart Van den Bossche. </w:t>
+              <w:t xml:space="preserve">Ivanne Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1947. Almanach littéraire</w:t>
+              <w:t xml:space="preserve">Critique et médium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.225-230, 2017</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.271-285, 2017, 9782271092557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484046v1</w:t>
+                <w:t xml:space="preserve">hal-03484074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théories et expérimentations radiophoniques des années cinquante : l'ambition d'une nouvelle diction poétique à la RTF</w:t>
               </w:r>
@@ -3176,51 +3176,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F538056"/>
+    <w:nsid w:val="A9F4F317"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3324,51 +3324,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="16A4DE2A"/>
+    <w:nsid w:val="6663BA88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3558,51 +3558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-pardo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9479-0788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiolitt.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asp.huma-num.fr/s/archives-sonores/page/accueil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758537v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pardo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840540v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.8879" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483958v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12363-7.p.0177" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483919v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067580v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie H&#233;ron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Auroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483935v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045159ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483962v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardo C&#233;line" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039249ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484113v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484104v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484180v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071577v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Velter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451450v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Abigail" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Michel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=7349" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delettre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vidal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lepetitvehicule.com/2015/03/luc-berimont-la-poesie-en-partage-le-27.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483913v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/lettres-francaises/la-poesie-hors-du-livre-1945-1965" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483896v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reverseau Anne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Cohen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese Depoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouveau-monde.net/catalogue/poesie-et-medias/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334915v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/lettres-francaises/paroles-ailees" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841730v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jocaseria.fr/Livres/Fiche%20livre/jedemeuretavoixretenue.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/file/ouvrage/7349/7349.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484074v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/critique-medium/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484056v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labb&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484035v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/1947/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484188v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/la-poesie-delivree/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484194v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484086v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lepetitvehicule.com/produit/cahier-des-poetes-n10-luc-berimont-le-partage-en-poesie/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484090v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-pardo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9479-0788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://radiolitt.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asp.huma-num.fr/s/archives-sonores/page/accueil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758537v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pardo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840540v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.8879" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483958v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12363-7.p.0177" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483919v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616565v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruley" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Auroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie H&#233;ron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483935v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045159ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483962v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardo C&#233;line" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039249ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484104v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484113v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484180v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071577v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Velter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451450v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Abigail" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Michel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=7349" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delettre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vidal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lepetitvehicule.com/2015/03/luc-berimont-la-poesie-en-partage-le-27.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483913v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/lettres-francaises/la-poesie-hors-du-livre-1945-1965" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483896v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reverseau Anne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Cohen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese Depoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouveau-monde.net/catalogue/poesie-et-medias/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334915v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/lettres-francaises/paroles-ailees" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841730v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jocaseria.fr/Livres/Fiche%20livre/jedemeuretavoixretenue.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/file/ouvrage/7349/7349.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labb&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/critique-medium/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/1947/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/la-poesie-delivree/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484074v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484194v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484086v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lepetitvehicule.com/produit/cahier-des-poetes-n10-luc-berimont-le-partage-en-poesie/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484090v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>